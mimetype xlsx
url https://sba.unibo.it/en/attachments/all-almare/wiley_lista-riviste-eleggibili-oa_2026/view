--- v1 (2026-03-21)
+++ v2 (2026-07-13)
@@ -2,90 +2,90 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\137.204.25.251\public\ABIS\ALMA-RE_RISORSE_ELETTRONICHE\AlmaRE-Helpdesk\Contratti\Contratti Care-CRUI\CONTRATTI\Wiley\2024-2027\Gestione OA\Riviste eleggibili\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\137.204.25.251\public\ABIS\ALMA-RE_RISORSE_ELETTRONICHE\AlmaRE-Helpdesk\Contratti\Contratti Care-CRUI\CONTRATTI\Wiley\2024-2027\Collezioni\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A4081BFB-B2C0-4FBF-A48B-614B4AFC1FFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34DD388F-8AFD-4C8F-9769-D121A42A2BA6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="850" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Wiley Hybrid OA Titles" sheetId="18" r:id="rId1"/>
     <sheet name="Wiley Fully Gold OA Titles" sheetId="19" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Wiley Fully Gold OA Titles'!$A$3:$C$602</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Wiley Fully Gold OA Titles'!$A$3:$C$596</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3932" uniqueCount="2697">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3920" uniqueCount="2690">
   <si>
     <t>Annals of Applied Biology</t>
   </si>
   <si>
     <t>Plant Science</t>
   </si>
   <si>
     <t>Arabian Archaeology and Epigraphy</t>
   </si>
   <si>
     <t>Middle &amp; Near Eastern Archaeology</t>
   </si>
   <si>
     <t>Acta Anaesthesiologica Scandinavica</t>
   </si>
   <si>
     <t>Medicine</t>
   </si>
   <si>
     <t>Anesthesia &amp; Pain Management</t>
   </si>
   <si>
     <t>Aggressive Behavior</t>
   </si>
   <si>
@@ -6439,53 +6439,50 @@
   <si>
     <t>CPT: Pharmacometrics &amp; Systems Pharmacology</t>
   </si>
   <si>
     <t>Critical Care Research and Practice</t>
   </si>
   <si>
     <t>Deep Underground Science and Engineering</t>
   </si>
   <si>
     <t>DEN Open</t>
   </si>
   <si>
     <t>Depression and Anxiety</t>
   </si>
   <si>
     <t>Dermatologic Therapy</t>
   </si>
   <si>
     <t>Dermatology Research and Practice</t>
   </si>
   <si>
     <t>Digital Twins and Applications</t>
   </si>
   <si>
-    <t xml:space="preserve">Engineering, Mathematics &amp; Statistics								</t>
-[...1 lines deleted...]
-  <si>
     <t>Discrete Dynamics in Nature and Society</t>
   </si>
   <si>
     <t>Discrete Dynamics Of Complex Systems</t>
   </si>
   <si>
     <t>1607887X</t>
   </si>
   <si>
     <t>Diversity &amp; Inclusion Research</t>
   </si>
   <si>
     <t>Diversity, Equity and Inclusion</t>
   </si>
   <si>
     <t>2835236X</t>
   </si>
   <si>
     <t>Diversity and Distributions</t>
   </si>
   <si>
     <t>Droplet</t>
   </si>
   <si>
     <t>Earth and Space Science</t>
@@ -6535,74 +6532,68 @@
   <si>
     <t>1350911X</t>
   </si>
   <si>
     <t>Emergency Medicine International</t>
   </si>
   <si>
     <t>Emergency Medicine</t>
   </si>
   <si>
     <t>Endocrinology, Diabetes &amp; Metabolism</t>
   </si>
   <si>
     <t>Energy &amp; Environmental Materials</t>
   </si>
   <si>
     <t>Energy Conversion and Economics</t>
   </si>
   <si>
     <t>Energy Science &amp; Engineering</t>
   </si>
   <si>
     <t>Engineering Biology</t>
   </si>
   <si>
-    <t>Engineering in Life Sciences</t>
-[...1 lines deleted...]
-  <si>
     <t>Engineering Reports</t>
   </si>
   <si>
     <t>General Engineering</t>
   </si>
   <si>
     <t>Environmental DNA</t>
   </si>
   <si>
     <t>Environmental Microbiology Reports</t>
   </si>
   <si>
     <t>Epilepsia Open</t>
   </si>
   <si>
     <t>Epilepsy</t>
   </si>
   <si>
-    <t>European Journal of Cancer Care</t>
-[...1 lines deleted...]
-  <si>
     <t>European Journal of Neurology</t>
   </si>
   <si>
     <t>European Journal of Sport Science</t>
   </si>
   <si>
     <t>Sports Science</t>
   </si>
   <si>
     <t>Evolutionary Applications</t>
   </si>
   <si>
     <t>Experimental Physiology</t>
   </si>
   <si>
     <t>1469445X</t>
   </si>
   <si>
     <t>Exploration</t>
   </si>
   <si>
     <t>Eye &amp; ENT Research</t>
   </si>
   <si>
     <t>FASEB BioAdvances</t>
@@ -7189,53 +7180,50 @@
   <si>
     <t>Journal of Advanced Transportation</t>
   </si>
   <si>
     <t>Transportation Research</t>
   </si>
   <si>
     <t>Journal of Advances in Modeling Earth Systems</t>
   </si>
   <si>
     <t>Journal of Aging Research</t>
   </si>
   <si>
     <t>Gerontology And Geriatric Medicine</t>
   </si>
   <si>
     <t>Journal of Analytical Methods in Chemistry</t>
   </si>
   <si>
     <t>Chemical Analysis</t>
   </si>
   <si>
     <t>Journal of Applied Clinical Medical Physics</t>
   </si>
   <si>
-    <t>Journal of Applied Ichthyology</t>
-[...1 lines deleted...]
-  <si>
     <t>Journal of Applied Mathematics</t>
   </si>
   <si>
     <t>Applied, Computational, And Industrial Mathematics</t>
   </si>
   <si>
     <t>Journal of Arrhythmia</t>
   </si>
   <si>
     <t>Journal of Avian Biology</t>
   </si>
   <si>
     <t>1600048X</t>
   </si>
   <si>
     <t>Journal of Cachexia, Sarcopenia and Muscle</t>
   </si>
   <si>
     <t>Journal of Cardiac Surgery</t>
   </si>
   <si>
     <t>Journal of Cell Communication and Signaling</t>
   </si>
   <si>
     <t>Cell Signalling</t>
@@ -7330,56 +7318,50 @@
   <si>
     <t>Journal of Food Quality</t>
   </si>
   <si>
     <t>Food Quality</t>
   </si>
   <si>
     <t>Journal of Foot and Ankle Research</t>
   </si>
   <si>
     <t>Podiatry</t>
   </si>
   <si>
     <t>Journal of Function Spaces</t>
   </si>
   <si>
     <t>Function Spaces</t>
   </si>
   <si>
     <t>Journal of General and Family Medicine</t>
   </si>
   <si>
     <t>General Practice / Family Practice</t>
   </si>
   <si>
-    <t>Journal of GeoEnergy</t>
-[...4 lines deleted...]
-  <si>
     <t>Journal of Geophysical Research: Machine Learning and Computation</t>
   </si>
   <si>
     <t>Machine Learning</t>
   </si>
   <si>
     <t>Journal of Immunology Research</t>
   </si>
   <si>
     <t>Journal of Interventional Cardiology</t>
   </si>
   <si>
     <t>Cardiovascular Disease And Its Associated Complications</t>
   </si>
   <si>
     <t>Journal of Mathematics</t>
   </si>
   <si>
     <t>Journal of Medical Radiation Sciences</t>
   </si>
   <si>
     <t>Journal of Nanotechnology</t>
   </si>
   <si>
     <t>Nanotechnology</t>
@@ -7477,56 +7459,50 @@
   <si>
     <t>Journal of the International AIDS Society</t>
   </si>
   <si>
     <t>Journal of the World Aquaculture Society</t>
   </si>
   <si>
     <t>Journal of Theoretical Social Psychology</t>
   </si>
   <si>
     <t>Journal of Tissue Engineering and Regenerative Medicine</t>
   </si>
   <si>
     <t>Journal of Toxicology</t>
   </si>
   <si>
     <t>Journal of Transplantation</t>
   </si>
   <si>
     <t>Journal of Tropical Medicine</t>
   </si>
   <si>
     <t>Tropical Diseases</t>
   </si>
   <si>
-    <t>Journal of Zoological Systematics and Evolutionary Research</t>
-[...4 lines deleted...]
-  <si>
     <t>JPGN Reports</t>
   </si>
   <si>
     <t>2691171X</t>
   </si>
   <si>
     <t>JSFA Reports</t>
   </si>
   <si>
     <t>Laryngoscope Investigative Otolaryngology</t>
   </si>
   <si>
     <t>Learned Publishing</t>
   </si>
   <si>
     <t>Learning Health Systems</t>
   </si>
   <si>
     <t>Medical Informatics &amp; Biomedical Information Technology</t>
   </si>
   <si>
     <t>Legume Science</t>
   </si>
   <si>
     <t>Lifestyle Medicine</t>
@@ -7708,53 +7684,50 @@
   <si>
     <t>OTO Open</t>
   </si>
   <si>
     <t>2473974X</t>
   </si>
   <si>
     <t>Oxidative Medicine and Cellular Longevity</t>
   </si>
   <si>
     <t>Oxidative Stress</t>
   </si>
   <si>
     <t>Paediatric and Neonatal Pain</t>
   </si>
   <si>
     <t>Pain Research and Management</t>
   </si>
   <si>
     <t>Pain Research</t>
   </si>
   <si>
     <t>Parkinson's Disease</t>
   </si>
   <si>
-    <t>Pediatric Diabetes</t>
-[...1 lines deleted...]
-  <si>
     <t>Pediatric Discovery</t>
   </si>
   <si>
     <t>Pediatric Investigation</t>
   </si>
   <si>
     <t>People and Nature</t>
   </si>
   <si>
     <t>Perspectives of Earth and Space Scientists</t>
   </si>
   <si>
     <t>Space Science</t>
   </si>
   <si>
     <t>Perspectives in Psychiatric Care</t>
   </si>
   <si>
     <t>Pharmacology Research &amp; Perspectives</t>
   </si>
   <si>
     <t>PhotoMat</t>
   </si>
   <si>
     <t>Physiological Reports</t>
@@ -8047,56 +8020,50 @@
   <si>
     <t>2688268X</t>
   </si>
   <si>
     <t>Water Resources Research</t>
   </si>
   <si>
     <t>Wildlife Biology</t>
   </si>
   <si>
     <t>1903220X</t>
   </si>
   <si>
     <t>Wildlife Letters</t>
   </si>
   <si>
     <t>Wildlife Society Bulletin</t>
   </si>
   <si>
     <t>Wind Energy</t>
   </si>
   <si>
     <t>World Journal of Otorhinolaryngology - Head and Neck Surgery</t>
   </si>
   <si>
-    <t>Wiley Hybrid Open Access Title List</t>
-[...4 lines deleted...]
-  <si>
     <t>Biology and Social Sciences</t>
   </si>
   <si>
     <t>Botany</t>
   </si>
   <si>
     <t>Geology and Geophysics</t>
   </si>
   <si>
     <t>Marine Research</t>
   </si>
   <si>
     <t>3053786X</t>
   </si>
   <si>
     <t>Alzheimer's &amp; Dementia: Behavior &amp; Socioeconomics of Aging</t>
   </si>
   <si>
     <t>2666061X</t>
   </si>
   <si>
     <t>Artificial Intelligence for Engineering</t>
   </si>
   <si>
     <t>Brain Disease</t>
@@ -8122,67 +8089,79 @@
   <si>
     <t>3066943X</t>
   </si>
   <si>
     <t>Kōtuitui: New Zealand Journal of Social Sciences Online</t>
   </si>
   <si>
     <t>Social Sciences</t>
   </si>
   <si>
     <t>1177083X</t>
   </si>
   <si>
     <t>Metallurgy</t>
   </si>
   <si>
     <t>Safety Science</t>
   </si>
   <si>
     <t>Sustainability</t>
   </si>
   <si>
     <t>Thrombosis</t>
   </si>
   <si>
-    <t>Updated: 12 February 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Barrier Immunity</t>
   </si>
   <si>
     <t>New Plant Protection</t>
   </si>
   <si>
     <t>Phytochemicals in Food and Medicine</t>
+  </si>
+  <si>
+    <t>Wiley Fully Gold Open Access Titles List</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Engineering, Mathematics &amp; Statistics </t>
+  </si>
+  <si>
+    <t>Wiley Hybrid Open Access Titles</t>
+  </si>
+  <si>
+    <t>Updated: 3 March 2026</t>
+  </si>
+  <si>
+    <t>Updated: 1 April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -8197,499 +8176,333 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0563C1"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <name val="Calibri"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...20 lines deleted...]
-      <sz val="12"/>
+      <sz val="11"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right style="thin">
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="10" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="13" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="10" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="10" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Collegamento ipertestuale" xfId="13" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="10" xr:uid="{699F4B1B-74F9-4EB9-953C-65FD73E52FE1}"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{3F797672-AF31-4028-AC11-41C6DFA82820}"/>
     <cellStyle name="Normal 2 2" xfId="4" xr:uid="{8B7FB92D-2613-4642-BDF9-80C7467E2C0D}"/>
     <cellStyle name="Normal 2 2 2" xfId="5" xr:uid="{577D60C7-1613-44E6-8891-F9F8BDB93B89}"/>
     <cellStyle name="Normal 2 2 2 2" xfId="8" xr:uid="{42065DF9-EA77-4310-A705-89F7056CB774}"/>
     <cellStyle name="Normal 2 3 7" xfId="3" xr:uid="{50D0C05E-5663-4587-BAC4-05776FC99FBB}"/>
     <cellStyle name="Normal 3" xfId="6" xr:uid="{5C610069-8ED5-4C20-85F6-EB216ADBA0B6}"/>
     <cellStyle name="Normal 4" xfId="9" xr:uid="{D86B565B-EE58-4CE4-AF66-0E9977602E20}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{1617111F-8FFC-4B8D-ACA5-7F5FEC9967B6}"/>
     <cellStyle name="Normal 6" xfId="11" xr:uid="{2AB06B8A-F8BB-49F6-A292-84A3CEBBC9FF}"/>
     <cellStyle name="Normal 7" xfId="12" xr:uid="{37924C0B-739B-4F99-89D1-14DF1348103B}"/>
     <cellStyle name="Normal_all_Wiley-Blackwell_journals_2010 2" xfId="2" xr:uid="{248AEBE3-E4E6-47AA-A9B7-6B7AC76034EF}"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="23">
+  <dxfs count="1">
     <dxf>
-      <font>
-[...1 lines deleted...]
-      </font>
       <fill>
-        <patternFill>
-[...220 lines deleted...]
-          <bgColor rgb="FFFFC7CE"/>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFFFFF00"/>
+          <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF006666"/>
       <color rgb="FF008080"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -8988,22661 +8801,22551 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23667486" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652141" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213986" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1474919X" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676478" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678497" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17593441" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682389" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970134" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206874" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652400" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682230" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/19449208" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/14470756" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15332500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10968652" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17547121" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969853" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15281167" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25728288" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/1864564X" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iubmb.onlinelibrary.wiley.com/journal/15216551" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rai.onlinelibrary.wiley.com/journal/14679655" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652982" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17455871" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19307837" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17411130" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23669608" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arthroscopyjournals.onlinelibrary.wiley.com/journal/15263231" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1932863X" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1743498X" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23728639" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213889" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/21539561" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222365" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990992" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/13652656" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969101" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17553768" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17088208" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682257" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17454565" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679574" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406385" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481379" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991573" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15212254" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15264025" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14706431" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17475457" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991468" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmets.onlinelibrary.wiley.com/journal/1477870X" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/17577012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15272648" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjui-journals.onlinelibrary.wiley.com/journal/1464410x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000609" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18630669" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20592310" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652788" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1468005X" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679612" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000633" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991212" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17556686" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679442" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15524981" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18735924" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s16005767" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13989995" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678594" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14602695" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15384616" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970312" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bvajournals.onlinelibrary.wiley.com/journal/20526121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20416156" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17515823" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asistdl.onlinelibrary.wiley.com/journal/23301643" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15480569" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652443" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17456606" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652923" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24756725" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29937175" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990496" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17576547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anatomypubs.onlinelibrary.wiley.com/journal/19359780" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14712857" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682338" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19393806" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14710366" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676435" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448341" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206416" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20425805" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15525015" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/14350661" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/14397633" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14768070" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16134133" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1542734X" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1554527X" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17500206" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/19395086" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1440169X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18607314" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481352" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17446155" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990860" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680483" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18686982" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15360733" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679523" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14606984" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679779" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accpjournals.onlinelibrary.wiley.com/journal/18759114" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14779730" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1098240X" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13993089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyaspubs.onlinelibrary.wiley.com/journal/17496632" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aocs.onlinelibrary.wiley.com/journal/15589307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982337" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17520118" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206505" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685930" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1475097X" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14711842" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467789X" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1932443X" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19346093" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982299" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1745493X" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16128869" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14754754" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974679" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679965" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19401582" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19493533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25119044" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14657287" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17474477" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/19354940" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14764431" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1469896X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14619563" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680300" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15420981" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21689830" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17449987" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758821" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasenjournals.onlinelibrary.wiley.com/journal/14678578" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/23743832" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14672979" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1751228X" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991654" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406288" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652575" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969071" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sigmapubs.onlinelibrary.wiley.com/journal/15475069" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15408159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15732770" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/25666223" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25784862" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682443" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679299" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653148" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405982" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17470285" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25735152" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://movementdisorders.onlinelibrary.wiley.com/journal/23301619" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679469" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405915" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991107" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000765" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13993038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associationofanaesthetists-publications.onlinelibrary.wiley.com/journal/26373726" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1768322x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099095X" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18695868" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15298027" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1532950X" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/19424795" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/21926506" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15384632" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970037" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16136829" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20404603" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000560" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206688" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14756811" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17400929" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652362" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1475679X" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15280691" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/1548744X" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15480585" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15360695" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19322062" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17088240" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679787" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679566" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214079" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991115" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19331592" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17561183" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481417" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990798" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680378" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390388" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18638899" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15576833" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17556724" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13990004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ngwa.onlinelibrary.wiley.com/journal/17456592" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17454530" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19321872" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16009657" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970339" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991131" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991565" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969934" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27024288" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214036" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17441617" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991263" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652907" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991638" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206378" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15235378" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21699100" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20494173" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679582" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16146840" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17531411" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680254" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/18793479" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15410072" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679957" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgs-ibg.onlinelibrary.wiley.com/journal/14754762" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26424169" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20417942" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17498171" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/14710528" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14681293" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982396" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19484682" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447909" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nph.onlinelibrary.wiley.com/journal/14698137" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/10970223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23663987" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14610248" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17483743" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679809" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15498719" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679434" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14683156" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652389" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/jbm.a.35585" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20500394" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10969888c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17588111" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401711" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481395" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1466769X" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16016343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15251594" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25776983" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15221970" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17485827" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20534515" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://londmathsoc.onlinelibrary.wiley.com/journal/14692120" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17413729" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19449720" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acamh.onlinelibrary.wiley.com/journal/14697610" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15351467" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16512227" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14631318" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17494877" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991352" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/25724525" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19968175" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15524833" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14798298" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1468246X" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17521688" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14765829" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17437563" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsjournals.onlinelibrary.wiley.com/journal/19346638" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1861471X" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/19393466" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17471346" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679485" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26933101?af=R" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652729" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481387" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20476310" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390264" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conbio.onlinelibrary.wiley.com/journal/15231739" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685965" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678489" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17476593" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678438" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679892" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16177061" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spssi.onlinelibrary.wiley.com/journal/17512409" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652478" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676419" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982752" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758775" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678691" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1468232X" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14714159" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15264998" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14691809" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17510813" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17415446" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652648" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991441" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206793" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19433638" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17585899" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24715646" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652958" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2367198X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678748" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14455994" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15569187" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991379" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1478596X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aornjournal.onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15211878" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/13652664" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15315355" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildlife.onlinelibrary.wiley.com/journal/19385455" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfamjournals.onlinelibrary.wiley.com/journal/14622920" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970347" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15564029" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14778947" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1869344X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/23656549" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14677679" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14431661" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16015037" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969896" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991395" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13993046" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982418" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970290" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390310" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467971X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652214" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20400861" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15360717" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214095" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1751553X" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14791854" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991557" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/17444667" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678292" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448260" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14389312" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14779552" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslopubs.onlinelibrary.wiley.com/journal/15415856" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390531" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974539" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213943" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aap.onlinelibrary.wiley.com/journal/21630097" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680491" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467646X" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15427854" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20546750" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652028" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982302" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1097461X" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasenjournals.onlinelibrary.wiley.com/journal/14713802" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213951" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15417808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990720" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448295" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1525142X" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390418" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21581592" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18628338" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15411338" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s2053230x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accp1.onlinelibrary.wiley.com/journal/21607648" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17413737" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1930739X" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991697" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481425" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991050" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14422042" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20477481" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467968X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17483131" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990836" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14653362" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/26437961" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/15409309" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653040" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653083" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14322323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18344453" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accp1.onlinelibrary.wiley.com/journal/15524604" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214052" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678640" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10981063" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10969918" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653121" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14429993" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652311" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19383711" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991581" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10958355" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685973" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10981128" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19113838" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19113846" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17488583" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991344" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991514" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1939019X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206297" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678454" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14657295" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991239" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16541103" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099159X" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17552567" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21611920" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680017" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679418" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758805" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678705" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14755890" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970355" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974547" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://febs.onlinelibrary.wiley.com/journal/17424658" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652117" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17426723" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000684" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099145X" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991522" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14698986" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsapubs.onlinelibrary.wiley.com/journal/15372197" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14667657" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15564967" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://movementdisorders.onlinelibrary.wiley.com/journal/15318257" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15372995" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447976" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213730" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19493592" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14728206" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974601" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679450" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13468138" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20426984" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991387" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680130" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associationofanaesthetists-publications.onlinelibrary.wiley.com/journal/13652044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1469185x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15227278" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401738" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bvajournals.onlinelibrary.wiley.com/journal/20427670" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/19390068" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/14397641" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14724669" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401797" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679493" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1932846X" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/19403496" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991530" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13995618" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1468036X" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685914" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652885" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982361" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1520636X" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/19449224" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23733357" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17519020" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15389235" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/15372537" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10974555" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10884963" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15563537" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15322149" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970363" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14697580" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14783231" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgs-ibg.onlinelibrary.wiley.com/journal/14754959" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15208583" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s20597983" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652265" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679922" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14422018" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20491573" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ngwa.onlinelibrary.wiley.com/journal/17456584" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652761" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1745459X" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15404609" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14645491" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15523934" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmets.onlinelibrary.wiley.com/journal/10970088" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974660" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14712865" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14756803" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10976817" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaap-journals.onlinelibrary.wiley.com/journal/17580854" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10990801" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15591816" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222594" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15251446" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15516709" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26884542" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21699291" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17517648" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27010198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19430787" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17517893" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991166" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19442866" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15314995" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206327" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24721727" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991018" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222616" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17485991" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15320634" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14780542" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15732665" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15360768" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15338665" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25130390" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17416612" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/19399170" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1440172X" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19442858" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ila.onlinelibrary.wiley.com/journal/19362714" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679795" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13480421" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bera-journals.onlinelibrary.wiley.com/journal/20496613" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678543" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652567" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652699" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17441722" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17596831" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680343" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401800" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1752248X" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18628354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiche.onlinelibrary.wiley.com/journal/15475905" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682400" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652869" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982744" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17568765" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/12295949" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15455300" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991026" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17446171" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406296" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19506945" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14784408" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447917" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15422011" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18731317" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14754983" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206858" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970274" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678411" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17485967" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682451" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aocs.onlinelibrary.wiley.com/journal/15589331" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/14690705" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsjournals.onlinelibrary.wiley.com/journal/10970142" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/15213765" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680432" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1096987X" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1098237X" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2831865x?af=R" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17414520" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970207" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15251470" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678462" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2153960x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beva.onlinelibrary.wiley.com/journal/20423292" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17427924" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sid.onlinelibrary.wiley.com/journal/19383657" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14230410" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18352561" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652206" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991034" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/13652745" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17415705" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679507" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758899" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970029" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19312393" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447348" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15566978" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10959254" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21611912" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17461049" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401630" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17556988" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401819" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14752743" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14710374" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17565391" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18681751" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://currentprotocols.onlinelibrary.wiley.com/journal/26911299" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21600074" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14734192" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652842" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000781" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14452197" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1521186x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982280" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19383703" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679930" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16165195" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653180" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000447" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16121880" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1552146X" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099131X" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14698129" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18670539" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14677660" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19493606" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14710307" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15298817" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990755" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iubmb.onlinelibrary.wiley.com/journal/14708744" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25782363" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990461" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/1944799X" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/17577799" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15424758" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970118" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206777" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17284465" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21922659" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acamh.onlinelibrary.wiley.com/journal/14753588" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15408175" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14756781" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14781913" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652850" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15391612" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14774658" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspubs.onlinelibrary.wiley.com/journal/13652125" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/10990682c" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991328" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslopubs.onlinelibrary.wiley.com/journal/15396088" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970061" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14429071" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991492" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678268" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1464066X" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982736" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18626319" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20416962" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000463" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspubs.onlinelibrary.wiley.com/journal/14765381" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23806567" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991255" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685957" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213927" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679396" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26927691" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ascpt.onlinelibrary.wiley.com/journal/15326535" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headachejournal.onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17520606" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aspenjournals.onlinelibrary.wiley.com/journal/19412452" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680106" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14751305" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17441714" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678381" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14677717" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1749771X" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679841" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/journal/13653059" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgs-ibg.onlinelibrary.wiley.com/journal/14755661" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990763" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25723170" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1522239xb" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652427" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1600051X" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214176" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14716712" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14337347" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ift.onlinelibrary.wiley.com/journal/15414337" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991360" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasenjournals.onlinelibrary.wiley.com/journal/14679604" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/19449194" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405907" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213994" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682273" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24761508" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14683083" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653164" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990844" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/19395582" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1526968X" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myscp.onlinelibrary.wiley.com/journal/15327663" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970126" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1525139X" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467629x" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aapm.onlinelibrary.wiley.com/journal/24734209" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15410064" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000536" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099050X" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17530237" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678446" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/23304847" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15509613" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214087" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17401461" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1094348X" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758791" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17459133" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15227219" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17549485" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/17486653" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680114" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://faseb.onlinelibrary.wiley.com/journal/15306860" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678276" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17427843" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/15222683" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682435" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401770" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991611" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21613915" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/18673899" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676427" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982795" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000838" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652303" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16156854" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682362" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970215" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aspenjournals.onlinelibrary.wiley.com/journal/19412444" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401827" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21626057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19321031" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206483" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslopubs.onlinelibrary.wiley.com/journal/19395590" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17408261" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/17590884" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000897" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15310361" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21698996" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18730604" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/23670932" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anatomypubs.onlinelibrary.wiley.com/journal/14698749" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206548" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1098108X" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26395355" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17480361" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447429" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222624" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000757" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679337" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zslpublications.onlinelibrary.wiley.com/journal/14691795" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990968" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685906" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213749" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16147065" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10981136" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15360741" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1475682X" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991417" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17582237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bera-journals.onlinelibrary.wiley.com/journal/14678535" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/10990690" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685922" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1749818X" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17414113" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/26929368" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s20532296" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401681" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21523878" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10958649" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982426" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1521379X" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15207560" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17461561" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653032" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406261" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaap-journals.onlinelibrary.wiley.com/journal/14640597" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physoc.onlinelibrary.wiley.com/journal/14680394" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1097007X" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14683148" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974652" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/1097458xa" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652451" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13990012" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000706" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405850" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15322998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467839x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14756773" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21699011" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969098" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15552934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13600443" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990909" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680416" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991158" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206610" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17471796" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/page/journal/15364801/homepage/author-guidelines" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214184" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1523536x" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991476" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406229" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15367150" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678659" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682303" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1365277X" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16626370" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16154169" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/22050140" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esj-journals.onlinelibrary.wiley.com/journal/14401703" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991204" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15448452" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17562171" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448287" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467999X" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679361" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678683" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1600065X" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1935262X" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14785153" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000730" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/14350645" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678500" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14754932" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682397" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/16159861" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679663" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14709856" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652419" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/16159314" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680025" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15396924" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652583" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/1099128X" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652818" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448325" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653016" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27705706" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15707458" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406210" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653113" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653156" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206300" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17586631" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceramics.onlinelibrary.wiley.com/journal/15512916" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15570681" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1755618X" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222640" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680424" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20407947" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206629" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19498594" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27677451" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15411508" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676494" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15455017" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anatomypubs.onlinelibrary.wiley.com/journal/19328494" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/26292742" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467842x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652338" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accpjournals.onlinelibrary.wiley.com/journal/25749870" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970010" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15487458" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/25739468" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/25704206" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17498198" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17512980" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17519004" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19448201" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17461405" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17446570" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bera-journals.onlinelibrary.wiley.com/journal/14693704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/21539588" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18394655" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14653435" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ila.onlinelibrary.wiley.com/journal/19362706" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zslpublications.onlinelibrary.wiley.com/journal/14697998" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14798301" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10960031" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14668238" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652753" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1097024X" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1365294X" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17511097" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20591101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678330" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21516952" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceramics.onlinelibrary.wiley.com/journal/20411294" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390396" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000714" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17575672" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17481716" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iubmb.onlinelibrary.wiley.com/journal/15393429" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652516" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20417373" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970258" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14456664" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ift.onlinelibrary.wiley.com/journal/17503841" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682249" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1755148X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14718847" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17561221" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682494" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20552335" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21611939" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1654109x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970282" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beva.onlinelibrary.wiley.com/journal/20423306" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990771" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390485" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679310" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/20491948" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990852" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991069" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21699402" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652990" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17549469" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16163028" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969845" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1744313X" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1532849X" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15404781" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21514658" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bera-journals.onlinelibrary.wiley.com/journal/14693518" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214141" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206831" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sigmapubs.onlinelibrary.wiley.com/journal/17416787" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206564" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652796" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17457939" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991727" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24725390" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652222" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680262" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1365263X" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18136982" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448317" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679817" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401835" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14754991" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17404762" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18640648" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676486" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213935" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680092" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26911361" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17494486" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14673010" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679671" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481433" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678373" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682427" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679833" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390523" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000471" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26946424" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://febs.onlinelibrary.wiley.com/journal/18733468" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213978" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652702" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10982787" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15490831" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19314981" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000528" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1872034X" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974687" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653024" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1943278X" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15524876" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17585872" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19360592" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14753995" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21926549" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15482634" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1939165X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25097075" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982264" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14791838" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13265377" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653091" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15532712" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myscp.onlinelibrary.wiley.com/journal/24761281" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15321096" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14684446" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20472927" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18347819" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17540208" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15736598" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiche.onlinelibrary.wiley.com/journal/15475913" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmets.onlinelibrary.wiley.com/journal/14778696" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680270" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14470594" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17453984" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406237" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758783" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14754967" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16814835" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17459125" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15327078" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15526569" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19765118" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://awwa.onlinelibrary.wiley.com/journal/25778161" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/15214109" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679914" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206807" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21969744" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17562589" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20411014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15524957" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652591" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991123" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401754" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214117" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969861" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982345" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iubmb.onlinelibrary.wiley.com/journal/18728081" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiche.onlinelibrary.wiley.com/journal/19447450" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25732331" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19399162" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14635224" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/19390041" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2199692X" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982272" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15733599" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206750" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/25731815" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anatomypubs.onlinelibrary.wiley.com/journal/10970177" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1873474X" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1600079X" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24758817" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405931" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiche.onlinelibrary.wiley.com/journal/15206033" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1746692X" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679329" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14636409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213773" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/24755389" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19435193" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1534875X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21951071" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1749124X" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17412358" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682370" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17527325" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15737861" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1365313X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448279" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679205" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17513928" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481492" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000722" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agsjournals.onlinelibrary.wiley.com/journal/15325415" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17414369" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1524475X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s20525206" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17591961" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1744697X" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991506" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17544505" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dom-pubs.onlinelibrary.wiley.com/journal/14631326" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15396975" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13993054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990739" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448309" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000625" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974628" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974644" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213919" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21935815" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990879" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/22011617" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21698961" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18344461" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970266" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17585910" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/19427611" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aocs.onlinelibrary.wiley.com/journal/15589293" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19341563" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildlife.onlinelibrary.wiley.com/journal/19372817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14636395" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15518248" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1755053X" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17427363" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970096" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213870" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2157328x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990542" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1468229X" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ila.onlinelibrary.wiley.com/journal/19362722" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991719" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15457249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14400960" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15535606" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://londmathsoc.onlinelibrary.wiley.com/journal/14697750" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esj-journals.onlinelibrary.wiley.com/journal/1438390X" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/15577015" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991190" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15566676" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970045" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13996576" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19455100" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1526100X" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21610045" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16010825" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15740862" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678586" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/14350653" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17524598" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15251314" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099078x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21944296" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222632" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17454603" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099162X" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13993062" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214125" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222608" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974598" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679477" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991298" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aap.onlinelibrary.wiley.com/journal/19433670" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14609592" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29933439" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15210391" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/2041840X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spssi.onlinelibrary.wiley.com/journal/15302415" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15353966" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401584" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000579" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21611874" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652893" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2625073X" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652486" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15507408" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991689" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceramics.onlinelibrary.wiley.com/journal/17447402" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17479991" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682265" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rai.onlinelibrary.wiley.com/journal/14678322" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/15227243" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26377489" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099081x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222675" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679590" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21699356" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401789" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679221" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969837" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10981098" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405885" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23265205" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652915" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17480922" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2639541X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23519800" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678551" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680386" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000501" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bvajournals.onlinelibrary.wiley.com/journal/20427689" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222586" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17470080" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17453992" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682419" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spssi.onlinelibrary.wiley.com/journal/15404560" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000854" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447941" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390329" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14388677" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19444079" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25780727" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10981101" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17487692" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20562802" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1552485x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1522726X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678675" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/1479828x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680335" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16100387" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://londmathsoc.onlinelibrary.wiley.com/journal/17538424" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://londmathsoc.onlinelibrary.wiley.com/journal/1460244X" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15547531" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1751908X" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15309134" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982760" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679515" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758643" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652826" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17586623" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15318249" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15524930" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682354" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448333" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678519" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17569338" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/18607187" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401746" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/21688281" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13654632" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390434" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1442200X" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physoc.onlinelibrary.wiley.com/journal/14697793" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213757" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10970231" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18632378" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2365709x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/2044835x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14609568" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1439037X" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982353" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15444767" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680068" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s20532733" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652494" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1756185X" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15327795" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23258012" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679701" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14677687" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18626270" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17535131" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19429541" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20405804" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15408167" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213900" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19364490" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680408" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1546427X" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652559" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676443" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17441633" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20521758" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14428903" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14470349" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206696" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17284457" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467923X" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970053" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679973" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676281" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401843" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1708945X" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18814204" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15272648" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13995618" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678640" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222675" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21699011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20521758" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19360592" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/18793479" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18626270" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991751" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206505" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10982787" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14698986" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17520606" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758821" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678586" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401711" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/15214109" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15404781" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214125" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682419" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1745459X" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14754967" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213978" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acamh.onlinelibrary.wiley.com/journal/14697610" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18731317" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1098240X" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sigmapubs.onlinelibrary.wiley.com/journal/17416787" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1752248X" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1932443X" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467968X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2153960x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213986" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401584" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390310" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685965" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://londmathsoc.onlinelibrary.wiley.com/journal/14697750" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s20525206" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/1548744X" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1751908X" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676419" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000838" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14718847" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10981128" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14609592" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679647" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14452197" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682362" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21611912" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18638899" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15410072" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17552567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17481716" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099081x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206483" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/25704206" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headachejournal.onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ift.onlinelibrary.wiley.com/journal/17503841" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://movementdisorders.onlinelibrary.wiley.com/journal/23301619" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15737861" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17517893" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16015037" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20552335" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://faseb.onlinelibrary.wiley.com/journal/15306860" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14697580" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18628354" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bvajournals.onlinelibrary.wiley.com/journal/20427670" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1468005X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982337" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678551" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000722" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991328" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17588111" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405931" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678373" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1756185X" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17556686" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19312393" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14755890" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21581592" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14783231" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406229" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/20491948" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18344461" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405907" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17414520" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652559" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678438" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15310361" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aocs.onlinelibrary.wiley.com/journal/15589331" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991573" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/19399170" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14724669" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970053" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15396924" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19364490" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652583" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20417942" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982396" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15251314" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14422018" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17562171" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://currentprotocols.onlinelibrary.wiley.com/journal/26911299" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678519" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15707458" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682443" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213730" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222608" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676427" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1365294X" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20500394" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974601" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aspenjournals.onlinelibrary.wiley.com/journal/19412444" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680106" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15280691" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://londmathsoc.onlinelibrary.wiley.com/journal/1460244X" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zslpublications.onlinelibrary.wiley.com/journal/14691795" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15509613" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16154169" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/2044835x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000579" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685914" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aap.onlinelibrary.wiley.com/journal/21630097" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19322062" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652990" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679485" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206327" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1932846X" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679779" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1442200X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaap-journals.onlinelibrary.wiley.com/journal/14640597" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990771" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19399162" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/19390068" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2367198X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16146840" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ift.onlinelibrary.wiley.com/journal/15414337" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15235378" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14429993" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21698961" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1745493X" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213951" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23663987" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15408175" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991166" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206629" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20591101" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14636409" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bera-journals.onlinelibrary.wiley.com/journal/14678535" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000536" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1525142X" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17487692" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991611" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1943278X" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14681293" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1365277X" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676486" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758805" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29937175" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17474477" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680270" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17483743" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/journal/13653059" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21611939" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasenjournals.onlinelibrary.wiley.com/journal/14678578" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1755618X" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/26437961" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652923" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982418" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17459133" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652567" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15384616" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17470080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206300" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/25666223" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206416" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15221970" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17461561" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680009" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20416962" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17470285" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390329" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982760" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390531" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2639541X" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17446171" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448325" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18814204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/26292742" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfamjournals.onlinelibrary.wiley.com/journal/14622920" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1468246X" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991697" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgs-ibg.onlinelibrary.wiley.com/journal/14755661" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/14397641" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969098" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20411014" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652443" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652729" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aap.onlinelibrary.wiley.com/journal/19433670" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15411338" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14657287" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15327078" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991522" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10969918" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/21539588" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678500" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25782363" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14756781" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206696" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15480585" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s20532733" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1520636X" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652478" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/13652745" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653083" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/14350653" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26377489" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652591" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13993038" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679639" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990798" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/10990682c" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ila.onlinelibrary.wiley.com/journal/19362706" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679922" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19442866" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652265" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17585899" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652753" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1094348X" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1525139X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16512227" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arthroscopyjournals.onlinelibrary.wiley.com/journal/15263231" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15207560" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14734192" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14756811" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17576547" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1654109x" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000714" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aocs.onlinelibrary.wiley.com/journal/15589307" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15448452" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214036" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970347" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679523" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21613915" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17454565" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://movementdisorders.onlinelibrary.wiley.com/journal/15318257" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10884963" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214095" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990909" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14710307" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17475457" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213900" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16814835" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/14710528" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481352" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685922" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/16159861" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17408261" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2625073X" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1872034X" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21699356" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401797" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nph.onlinelibrary.wiley.com/journal/14698137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15518248" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14428903" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1751553X" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26424169" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accp1.onlinelibrary.wiley.com/journal/15524604" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14683156" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14609568" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15523934" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974628" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406210" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653180" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17088208" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15321096" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652796" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680068" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17441714" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17593441" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1097461X" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679809" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physoc.onlinelibrary.wiley.com/journal/14697793" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447941" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://londmathsoc.onlinelibrary.wiley.com/journal/14692120" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25097075" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991018" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17446570" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ila.onlinelibrary.wiley.com/journal/19362722" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/17577012" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685957" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17414113" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467789X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15524876" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14784408" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14422042" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20491573" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/17444667" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678446" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17485827" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17479991" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1526100X" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16156854" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1600051X" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/1097458xa" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974539" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15411508" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10981063" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676478" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10976817" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17517648" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20472927" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18352561" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esj-journals.onlinelibrary.wiley.com/journal/14401703" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25732331" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agsjournals.onlinelibrary.wiley.com/journal/15325415" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991565" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15410064" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206548" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685973" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991476" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/19449208" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17461405" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17488583" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17524598" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969071" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15338665" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678292" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17510813" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17446155" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758899" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970045" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680335" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17412358" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27677451" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467999X" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679477" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10958355" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21516952" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1440169X" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969853" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19493533" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15526569" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000706" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15480569" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15211878" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21944296" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679663" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/23656549" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17562589" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982744" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13600443" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970215" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401754" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680092" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21610045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213773" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970290" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15281167" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401738" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15736598" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16177061" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2157328x" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676281" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acamh.onlinelibrary.wiley.com/journal/14753588" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15384632" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401746" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481379" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406296" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23667486" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652303" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1098108X" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991395" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653024" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgs-ibg.onlinelibrary.wiley.com/journal/14754959" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481492" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448260" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652362" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685906" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390396" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676435" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206793" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25728288" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14429071" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18686982" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401789" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1098237X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15740862" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/19449224" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991190" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14791854" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406261" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214184" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448295" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anatomypubs.onlinelibrary.wiley.com/journal/14698749" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680378" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14602695" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13993046" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmets.onlinelibrary.wiley.com/journal/1477870X" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/17590884" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990739" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214028" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448333" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ascpt.onlinelibrary.wiley.com/journal/15326535" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ngwa.onlinelibrary.wiley.com/journal/17456584" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17519004" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14752743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19346093" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14431661" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasenjournals.onlinelibrary.wiley.com/journal/14713802" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991557" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990836" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974652" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17575672" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23728639" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20404603" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26884542" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21698996" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1534875X" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18670539" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25130390" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213994" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19448201" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991158" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20477481" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18626319" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682265" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991298" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390485" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206807" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982361" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myscp.onlinelibrary.wiley.com/journal/24761281" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23806567" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14780542" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222586" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17284465" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678454" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680262" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15535606" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21926549" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758791" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390523" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiche.onlinelibrary.wiley.com/journal/15475905" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1440172X" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000560" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481387" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15212254" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448309" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17547121" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17459125" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1522239xb" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21600074" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/1944799X" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653113" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1600065X" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991352" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1466769X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10968652" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652117" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17415446" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682400" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679957" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679442" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/18673899" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19449720" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982752" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14774658" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15524957" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/14470756" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16010825" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spssi.onlinelibrary.wiley.com/journal/15302415" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1469185x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982280" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682451" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aocs.onlinelibrary.wiley.com/journal/15589293" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679671" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/23670932" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/19393466" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16134133" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679396" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18632378" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1096987X" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000765" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15408159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213889" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beva.onlinelibrary.wiley.com/journal/20423306" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682338" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17427924" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652885" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasenjournals.onlinelibrary.wiley.com/journal/14679604" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1939165X" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13996576" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16147065" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19383711" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/21688281" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14716712" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652451" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17512980" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/19403496" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678705" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16009657" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214141" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682354" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991255" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680130" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19968175" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15547531" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rai.onlinelibrary.wiley.com/journal/14678322" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099078x" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10959254" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1749818X" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15552934" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401681" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14710374" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15507408" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17553768" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21514658" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dom-pubs.onlinelibrary.wiley.com/journal/14631326" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceramics.onlinelibrary.wiley.com/journal/20411294" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991530" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15264025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10990801" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17404762" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslopubs.onlinelibrary.wiley.com/journal/15415856" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esj-journals.onlinelibrary.wiley.com/journal/1438390X" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13990012" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1552146X" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17454530" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982795" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406237" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21922659" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19430787" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/19427611" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682494" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15208583" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17586623" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676494" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18628338" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970134" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24721727" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15424758" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1439037X" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21699100" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14635224" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652311" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18730604" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15360768" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13993054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678268" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1744313X" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17411130" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214052" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1542734X" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678543" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14389312" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physoc.onlinelibrary.wiley.com/journal/14680394" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14685930" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099162X" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14456664" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13990004" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991077" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652788" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10969888c" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15427854" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481433" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15251594" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680300" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1464066X" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679795" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969896" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/12295949" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1522726X" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680416" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18640648" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679337" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/19390041" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206378" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1468232X" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1930739X" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1521379X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1552485x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/15222683" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1749771X" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652869" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14781913" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678411" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/15213765" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/15409309" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652702" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19331592" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401843" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13993089" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213919" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16016343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anatomypubs.onlinelibrary.wiley.com/journal/19359780" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15320634" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24761508" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991344" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15322998" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467842x" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceramics.onlinelibrary.wiley.com/journal/15512916" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14712865" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679418" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982272" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myscp.onlinelibrary.wiley.com/journal/15327663" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213870" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15353966" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099050X" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652575" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000684" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14754983" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16626370" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15318249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401630" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14754932" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17540208" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rai.onlinelibrary.wiley.com/journal/14679655" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17556988" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467923X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s20597983" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990844" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680483" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17453984" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19455100" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679469" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/21539561" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14677679" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991107" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652826" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000463" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1521186x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25784862" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14779552" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17471346" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206874" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652494" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15525015" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680025" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14636395" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16121880" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406385" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991123" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1708945X" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1554527X" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680084" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17415705" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iubmb.onlinelibrary.wiley.com/journal/14708744" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099095X" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15564029" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://londmathsoc.onlinelibrary.wiley.com/journal/17538424" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13993062" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990852" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15570681" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25119044" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1873474X" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15298817" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20562802" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15406288" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyaspubs.onlinelibrary.wiley.com/journal/17496632" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspubs.onlinelibrary.wiley.com/journal/13652125" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1468036X" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/24755389" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/13652656" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991441" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14798301" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1532950X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652222" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10981136" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20400861" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20494173" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758775" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19498594" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14619563" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14754754" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anatomypubs.onlinelibrary.wiley.com/journal/10970177" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14470349" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652850" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990496" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13468138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20405804" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspubs.onlinelibrary.wiley.com/journal/14765381" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15322149" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17413729" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991263" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15315355" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991638" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/19395086" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17494486" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15444767" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23669608" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/14350661" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26927691" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17483131" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21523878" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15420981" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982736" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildlife.onlinelibrary.wiley.com/journal/19372817" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25723170" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19493606" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652400" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974644" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15391612" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17498171" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467971X" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/15227243" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970258" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000528" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14756773" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15360733" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17585872" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27705706" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679841" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401835" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206610" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991468" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213749" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678675" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682303" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19435193" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481395" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758783" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17549469" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/14350645" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18347819" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000633" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991204" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asistdl.onlinelibrary.wiley.com/journal/23301643" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14388677" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969934" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405982" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26933101?af=R" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652915" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679310" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14712857" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://febs.onlinelibrary.wiley.com/journal/18733468" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19314981" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17494877" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15422011" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401800" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991727" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17427843" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17453992" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679892" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15314995" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679434" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15732770" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682397" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21689830" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21969744" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15524930" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991026" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970363" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206831" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15210391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19321031" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sigmapubs.onlinelibrary.wiley.com/journal/15475069" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15389235" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991581" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associationofanaesthetists-publications.onlinelibrary.wiley.com/journal/26373726" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14798298" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17586631" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000854" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2199692X" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680432" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652958" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14754991" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991387" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680114" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17400929" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447429" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beva.onlinelibrary.wiley.com/journal/20423292" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accpjournals.onlinelibrary.wiley.com/journal/25749870" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14683083" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14764431" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14765829" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19113838" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1749124X" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991034" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19307837" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14778947" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15490831" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15404609" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222624" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401827" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206858" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481417" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000609" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14455994" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21611874" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/13652664" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099145X" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17476593" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17591961" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15360717" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19341563" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24756725" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23265205" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14668238" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17088240" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991417" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17556724" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14677687" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680386" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceramics.onlinelibrary.wiley.com/journal/17447402" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652699" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678462" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/2041840X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27024288" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1768322x" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslopubs.onlinelibrary.wiley.com/journal/15396088" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17284457" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18136982" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990879" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652516" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652761" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679515" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16163028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467839x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982299" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14706431" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17582237" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680289" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1523536x" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213927" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1469896X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1546427X" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991069" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21699291" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206750" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15360695" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24725390" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14400960" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/19395582" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10981098" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213943" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1478596X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448287" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000625" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206688" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214176" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679299" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206564" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390418" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447909" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17413737" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991492" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmets.onlinelibrary.wiley.com/journal/14778696" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14657295" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16128869" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17519020" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/19354940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13989995" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1365263X" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679787" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aapm.onlinelibrary.wiley.com/journal/24734209" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14709856" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsjournals.onlinelibrary.wiley.com/journal/19346638" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1755053X" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bvajournals.onlinelibrary.wiley.com/journal/20427689" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15524981" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679329" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/26929368" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15516709" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991360" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aspenjournals.onlinelibrary.wiley.com/journal/19412452" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17544505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15524833" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17531411" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19429541" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682427" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/16159314" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682230" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679701" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222640" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652427" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10981101" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17513928" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1524475X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678659" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000730" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970266" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390264" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17416612" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiche.onlinelibrary.wiley.com/journal/19447450" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14753995" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17454603" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/1864564X" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1526968X" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14791838" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991654" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679965" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15332500" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991719" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14691809" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678683" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970355" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16100387" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17549485" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zslpublications.onlinelibrary.wiley.com/journal/14697998" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s20532296" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18394655" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14470594" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15298027" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679450" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1365313X" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15309134" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679973" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15455017" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214079" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14677660" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20426984" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14714159" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/19449194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aornjournal.onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iubmb.onlinelibrary.wiley.com/journal/15393429" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17426723" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14710366" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969101" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679221" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17449987" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1861471X" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680491" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24715646" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1751228X" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26395355" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000447" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970339" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14768070" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991379" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1939019X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000471" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970282" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15227278" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/10970223" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653148" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991050" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099131X" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974598" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1475682X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21951071" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652206" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680254" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13654632" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://febs.onlinelibrary.wiley.com/journal/17424658" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bera-journals.onlinelibrary.wiley.com/journal/14693518" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26911361" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/25724525" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401819" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990968" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390388" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970118" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14337347" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17457939" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bvajournals.onlinelibrary.wiley.com/journal/20526121" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18630669" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652982" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21626057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206297" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18344453" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682370" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1532849X" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20476310" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990720" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448317" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/10990690" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15455300" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15591816" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679930" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15251446" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/17577799" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000501" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1744697X" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467646X" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982426" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16136829" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1097024X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678381" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17561221" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991239" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679817" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15264998" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17480361" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26946424" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14672979" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15408167" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15576833" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17485991" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19401582" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970312" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/22011617" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19321872" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982345" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20416156" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14667657" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679833" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000781" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14779730" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969845" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25735152" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970096" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bera-journals.onlinelibrary.wiley.com/journal/20496613" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214001" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652907" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679590" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conbio.onlinelibrary.wiley.com/journal/15231739" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1468229X" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17441722" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/11758643" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/1479828x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14610248" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17521688" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1755148X" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447976" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15566676" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222616" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678691" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1474919X" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447917" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652818" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14785153" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679612" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsapubs.onlinelibrary.wiley.com/journal/15372197" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://awwa.onlinelibrary.wiley.com/journal/25778161" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25776983" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682389" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sid.onlinelibrary.wiley.com/journal/19383657" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17471796" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ila.onlinelibrary.wiley.com/journal/19362714" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/14397633" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652419" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21611920" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15498719" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17480922" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678748" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970207" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974547" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991514" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15367150" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iubmb.onlinelibrary.wiley.com/journal/18728081" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17485967" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970126" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20534515" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associationofanaesthetists-publications.onlinelibrary.wiley.com/journal/13652044" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222632" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15564967" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18681751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25780727" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/18607187" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680424" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1097007X" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/page/journal/15364801/homepage/author-guidelines" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18735924" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1743498X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiche.onlinelibrary.wiley.com/journal/15206033" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19765118" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiche.onlinelibrary.wiley.com/journal/15475913" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652052" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652338" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iubmb.onlinelibrary.wiley.com/journal/15216551" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16541103" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/14690705" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1467629x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990860" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17498198" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14698129" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15351467" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405915" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1600079X" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15563537" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448279" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14653435" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1475679X" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s16005767" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14401770" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14230410" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982353" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652486" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/15372537" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15206777" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29933439" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgs-ibg.onlinelibrary.wiley.com/journal/14754762" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982302" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17527325" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24758817" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anatomypubs.onlinelibrary.wiley.com/journal/19328494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s2053230x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaap-journals.onlinelibrary.wiley.com/journal/17580854" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652389" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991115" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990461" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslopubs.onlinelibrary.wiley.com/journal/19395590" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/19424795" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1475097X" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682257" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2831865x?af=R" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spssi.onlinelibrary.wiley.com/journal/17512409" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20546750" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21935815" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10958649" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15396975" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679205" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14653362" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991131" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/1099128X" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17461049" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19484682" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213935" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15214087" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14751305" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23733357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23519800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652141" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19113846" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20592310" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15732665" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678497" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/23304847" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991212" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10974555" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653040" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14676451" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsjournals.onlinelibrary.wiley.com/journal/10970142" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680408" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13265377" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10970231" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/jbm.a.35585" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974687" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14673010" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wires.onlinelibrary.wiley.com/journal/25739468" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23258012" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15417808" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970274" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990542" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/22050140" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17569338" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17515823" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17596831" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/21926506" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982264" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17456606" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17535131" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15227219" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13653016" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17441633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17447348" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652893" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/23743832" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652648" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222365" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20425805" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/25731815" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17565391" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680017" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1932863X" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14645491" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15569187" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652842" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14684446" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990755" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17414369" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19442858" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15372995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2365709x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjui-journals.onlinelibrary.wiley.com/journal/1464410x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1746692X" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10960031" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682273" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/21699402" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970037" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/15577015" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14606984" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405885" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969861" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990763" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17441617" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15251470" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15405850" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildlife.onlinelibrary.wiley.com/journal/19385455" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14683148" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20417373" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991506" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481425" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14678594" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14631318" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14711842" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17437563" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10969837" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682435" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spssi.onlinelibrary.wiley.com/journal/15404560" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17511097" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679191" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14728206" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974679" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15222594" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679361" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970061" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1935262X" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679582" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15213757" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15566978" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991085" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19393806" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14680343" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19433638" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17401461" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13480421" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20407947" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/17486653" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17530237" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15457249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000897" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15482634" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17568765" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27010198" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18607314" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19506945" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18695868" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652214" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15733599" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14682249" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15532712" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17455871" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17427363" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390434" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19444079" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17561183" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19493592" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17500206" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/20448341" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15487458" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthrosource.onlinelibrary.wiley.com/journal/15481409" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19383703" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679914" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17520118" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10990992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accp1.onlinelibrary.wiley.com/journal/21607648" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ngwa.onlinelibrary.wiley.com/journal/17456592" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14756803" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14679507" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17585910" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14677717" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmets.onlinelibrary.wiley.com/journal/10970088" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15327795" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accpjournals.onlinelibrary.wiley.com/journal/18759114" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bera-journals.onlinelibrary.wiley.com/journal/14693704" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10974660" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16165195" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14322323" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1099159X" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1869344X" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15360741" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/16000587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292050-0505" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5928" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29979684" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26373807" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28351096" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jonm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1750-2659" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970193" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2641" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iadns.onlinelibrary.wiley.com/journal/30659027" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518792" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/humu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alz-journals.onlinelibrary.wiley.com/journal/15525279" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1751-7915" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmets.onlinelibrary.wiley.com/journal/14698080" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9353" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30672708" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26882663" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15023885" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9305" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7507" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2415" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292150-8925" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2770100x" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21928614" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6164" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28359399" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://febs.onlinelibrary.wiley.com/hub/journal/10.1002/(ISSN)1878-0261/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25168398" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1350" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17550998" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1600048X" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1707" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28376722" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21680450" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/19397445" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3857" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292380-6761" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20474962" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfamjournals.onlinelibrary.wiley.com/journal/17582229" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/da" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietcds" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ijmce" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28326245" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1873961x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsjournals.onlinelibrary.wiley.com/journal/15424863" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jterm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292324-9269" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19328737" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjui-journals.onlinelibrary.wiley.com/journal/26884526" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2738" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9463" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30676630" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17517176" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/20513305" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2767441x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7072" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jocs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27713164" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/nuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2163-8306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292470-9239" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/acgt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7520" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/tsmed" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scijournals.onlinelibrary.wiley.com/journal/29976286" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/journals/iet-pel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/26985977" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25105345" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s16005775" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7583" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9246" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27709329" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2048-7177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2398-9238" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28348966" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2638" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29980623" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17561051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/20013078" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26316315" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3829" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aocs.onlinelibrary.wiley.com/journal/27719693" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ijis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1384" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)2040-1124" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2835236x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9248" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9626" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7040" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/page/journal/30676851/homepage/open-access" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/25758314" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26999293" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991824" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518733" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9575" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1349-7006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/15252027" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3029" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4909" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alz-journals.onlinelibrary.wiley.com/journal/23528729" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21971153" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/29952182" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2055-2238" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25785745" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/25738348" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26903857" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4918" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30669200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/24682322" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6418" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jcpt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/%28ISSN%291755-263X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000846" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28342879" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4042" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1607" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26416573" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2398-7324" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26341581" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1631" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arthroscopyjournals.onlinelibrary.wiley.com/journal/2666061X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceramics.onlinelibrary.wiley.com/journal/25783270" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9192" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1573" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staging.onlinelibrary.wiley.com/journal/28313224" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28351088" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2054-4049" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2572-1143" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/17497345" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17414857" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29949890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652184" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518695" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4795" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1539" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8472" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1742481x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2199160x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27512614" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6272" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/pedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2056-4538" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26438909" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/page/journal/30062691/homepage/open-access" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jzs" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alz-journals.onlinelibrary.wiley.com/journal/29973805" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26379368" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20526113" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/25177567" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2804" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8204" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietnbt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27687228" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28323556" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2051-817X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/20011326" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27711714" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9613" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3148" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3066988x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2052-8817" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2688819x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/20457022" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3793" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8571" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8417" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30671205" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27701743" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1796" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2333-5084" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27514595" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1469" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/dsn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16182863" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26171619" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9204" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1479" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29941806" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2475-8876" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/2041210x" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292198-3844" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2056-6646" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20954697" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3839" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9140" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25738615" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2378-8038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26883740" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518830" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23095407" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/are" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iadns.onlinelibrary.wiley.com/journal/30669448" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17555949" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/27671429" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/cmi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27514102" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14681331" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietsfw" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1409" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4792" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1751" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/24719625" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/25751220" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4058" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2056-3485" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetmedscience.com/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/20533713" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6480" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3066943x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/26396696" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28329023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27519457" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8293" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1485" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2705" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26924609" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25755609" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3637" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/mij" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292045-7758" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1112/(ISSN)2052-4986" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4806" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/1177083X" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26663066" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28353153" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4140" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4260" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23977264" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2050-4527" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)1758-2652/homepage/article_publication_charges.htm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21928312" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9351" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1604" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/gr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292328-9503" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17519578" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildlife.onlinelibrary.wiley.com/journal/23285540" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/19447973" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/hbet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3837" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28373219" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9158" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2378-2242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17577861" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26423561" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3037" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/cmm" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6152" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/30672481" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/25152947" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/16000412" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14732165" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7475" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/26285452" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28325869" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1471" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2057-4347" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1759-7714" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/25782703" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5080" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2424" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6816" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/tbj" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20976941" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/journals/iet-ipr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26422514" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27692450" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2952" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27504867?af=R" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3962" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1752-4571" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2475-4455" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/26888319" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3197" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1731" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advanced.onlinelibrary.wiley.com/journal/29439973" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iadns.onlinelibrary.wiley.com/journal/29962757" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/25742272" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2770596x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28355075" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8282" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agupubs.onlinelibrary.wiley.com/agu/journal/10.1002/(ISSN)1942-2466/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26341573" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20460260" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/and" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8272" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/25109936" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25762095" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26884011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518776" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5370" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietbm" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291530-261X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27511871" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1961" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jtsp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28363973" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17571146" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4036" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2045-8827" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982825" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24108650" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3537" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30656001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/17500443" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2767035x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physoc.onlinelibrary.wiley.com/journal/1469445x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2960" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4185" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/cad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.clinicalcasesjournal.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26895595" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28344448" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5081" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/tbed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291831-4732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17521424" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26886146" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8513" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30683475" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518857" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27682811" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6314" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifst.onlinelibrary.wiley.com/journal/jfpp" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28359402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2048-3694" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aapm.onlinelibrary.wiley.com/hub/journal/10.1002/(ISSN)1526-9914/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17519640" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6048" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7471" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20443749" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390507" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23983396" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27711757" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4629" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8519" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14392054" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3846" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/%28ISSN%291582-4934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25739832" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26404567" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28355598" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3575" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2572" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advanced.onlinelibrary.wiley.com/journal/29439981" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2045-7634" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/2574173x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25143255" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/dth" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietcdt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6149" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23719621" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2054-1058" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25735098" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27709183" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1720" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4262" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/30676789" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25778196" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/17503639" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/23276096" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26924552" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1601183x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3142" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20458940" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2962" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292157-9032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agupubs.onlinelibrary.wiley.com/hub/journal/10.1002/(ISSN)2471-1403/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28344405" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7074" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7461" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29982006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26999412" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1350911x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15570657" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1727" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2607" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1757-1707" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2770730x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29401402" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3152" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9582" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/13652435" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2475-0328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/1753318x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518679" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9309" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esj-journals.onlinelibrary.wiley.com/journal/14421984" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27662098" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5030" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6396" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28313267" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15367290" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2720" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1618" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2051-3909" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nph.onlinelibrary.wiley.com/journal/25722611" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26999307" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2688268x" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19322143" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.agu.org/agu-advances/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/24054518" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7503" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3059" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1839" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17530407" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/19448007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25729241" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29969514" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1736" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2052-1707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmets.onlinelibrary.wiley.com/journal/26924587" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4713" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30672791" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/15427390" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20506414" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3191" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2973" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1752699x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/27514765" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2055-4877" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1447-0578" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23986182" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/agmr" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arthroscopyjournals.onlinelibrary.wiley.com/journal/22126287" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)1883-2148" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acamh.onlinelibrary.wiley.com/journal/26929384" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2714" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2807" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ijer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iadns.onlinelibrary.wiley.com/journal/30687306" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6302" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27511219" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5974" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2049-6060" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2771179X" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/28353617" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5139" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1931227x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13643703" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26396181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26317680" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/anu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1792" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/27671402" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26884062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2047-9980" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28369106" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/itees" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/mdp" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ppc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advanced.onlinelibrary.wiley.com/journal/3053786x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1467-7652" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26924560" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/15391663" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26899655" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/29960851" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4702" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ejcc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietsp" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30672767" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25673165" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27686566" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3531" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/2473974x/current" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/page/journal/28376846/homepage/productinformation.html" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5197" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conbio.onlinelibrary.wiley.com/journal/25784854" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26884046" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1682" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1615" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/20436394" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2517729X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2328-4277" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27702081" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28351053" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9384" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8384" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2189-7948" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1369-7625" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26438429" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23979070" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9171" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/26376989" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2050-0068" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2920" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/%28ISSN%291474-9726" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27511200?af=R" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13691600" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1824" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7157" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9161" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/17408709" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/29935210" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ajgwr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2379-6146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14724642" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26328925" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8503" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30673941" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/25168401" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27681696" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21967350" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29409497" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ina" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9025" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4757" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alz-journals.onlinelibrary.wiley.com/journal/23528737" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ans" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2191-1363" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2051-3380" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/journals/iet-com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15557561" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4208" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ghep" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/schm" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29933153" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27692795" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28330188" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ijclp" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1742" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29944139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2398-8835" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17597331" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1683" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18677185" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26423588" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1470" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24750360" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9796" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7053" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292050-2680" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25750356" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9484" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27695883" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2691171x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6471" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8140" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26374943" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/19403372" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/21960216" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1752-8062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/1542474x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9403" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8086" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/journals/iet-cta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2577171x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/hsc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27517446" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jfbc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2211-5463" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/25673173" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1306" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26929430" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/25756265" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8572" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6819" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1007/13539.2190-6009" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29984971" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292198-3844" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6314" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2037" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/%28ISSN%291755-263X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23983396" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/nuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5928" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7471" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1707" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2705" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3059" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5040" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietnbt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26438909" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4629" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9484" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24108650" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292150-8925" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26374943" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7097" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1467-7652" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2475-8876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alz-journals.onlinelibrary.wiley.com/journal/29973805" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2211-5463" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20506414" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jtsp" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518679" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2475-0328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1727" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1471" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10991824" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/13652435" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26396181" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20474962" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ijis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1751" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1306" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arthroscopyjournals.onlinelibrary.wiley.com/journal/22126287" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5030" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jcpt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26924552" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2052-8817" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14724642" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6816" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27682811" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2051-3909" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28344405" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2398-8835" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518857" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27695883" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28355598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24750360" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30656001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ijmce" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20458940" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/25782703" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2050-0068" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291831-4732" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpspsychub.onlinelibrary.wiley.com/journal/30676789" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9140" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8203" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26341573" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/25756265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advanced.onlinelibrary.wiley.com/journal/29439981" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alz-journals.onlinelibrary.wiley.com/journal/23528737" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8417" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acamh.onlinelibrary.wiley.com/journal/26929384" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28348966" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28351053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsjournals.onlinelibrary.wiley.com/journal/15424863" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3191" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28329023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28369106" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4185" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8241" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/page/journal/28376846/homepage/productinformation.html" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/acgt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28313267" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietest" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1573" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26884062" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2807" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3537" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9613" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/19448007" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2378-2242" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2055-2238" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2638" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/journals/iet-pel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/27671402" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/25758314" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2398-7324" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/tbj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19322143" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9575" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1792" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/28353617" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4909" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advanced.onlinelibrary.wiley.com/journal/3053786x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14681331" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29933153" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/mij" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25729241" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2577171x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2767441x" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20954697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iadns.onlinelibrary.wiley.com/journal/30669448" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2738" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4702" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28363973" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27686566" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15557561" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/26985977" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9158" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17550998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21967350" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2048-3694" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25168398" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceramics.onlinelibrary.wiley.com/journal/25783270" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2770730x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27504867?af=R" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/26285452" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1615" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1796" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetmedscience.com/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26929430" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1600048X" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2720" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ghep" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518695" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2618" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26895595" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2920" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27514595" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291530-261X" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26924609" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8472" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14732165" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14392054" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25750356" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2056-6646" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518792" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmets.onlinelibrary.wiley.com/journal/14698080" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1931227x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1631" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27709183" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7475" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ppc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1752699x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjui-journals.onlinelibrary.wiley.com/journal/26884526" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/cmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28359399" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6272" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jfbc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9097" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1752-4571" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23977264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.agu.org/agu-advances/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4208" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2770596x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://febs.onlinelibrary.wiley.com/hub/journal/10.1002/(ISSN)1878-0261/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/que" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1112/(ISSN)2052-4986" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6819" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/20011326" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1350911x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ijclp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21928312" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2767035x" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20526113" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iadns.onlinelibrary.wiley.com/journal/29962757" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25735098" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26999293" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17519640" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/cad" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scijournals.onlinelibrary.wiley.com/journal/29976286" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1683" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/cmm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4140" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jocs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9309" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1757-1707" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3793" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29409497" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/2473974x/current" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/15427390" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9796" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/dth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ina" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3839" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17517176" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29941806" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292050-0505" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)2040-1124" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27701743" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518830" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3846" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/17500443" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27713164" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28323556" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29980623" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/25109936" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2960" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/itees" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23719621" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15023885" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/26888319" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6095" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29982006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27662098" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/hbet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29969514" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2047-9980" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/14390507" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/18677185" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2415" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/19328737" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6164" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6168" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advanced.onlinelibrary.wiley.com/journal/29439973" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25762095" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1409" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/19447973" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26438429" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/journals/iet-cta" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2378-8038" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17561051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3637" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/anu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6471" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8282" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/%28ISSN%291582-4934" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4162" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/29952182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/gr" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518733" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1607" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29984971" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1750-2659" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26373807" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26924560" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3857" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3837" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1742" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6152" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2056-4538" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/25673173" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25778196" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/hsc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9582" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1349-7006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26317680" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2045-8827" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iadns.onlinelibrary.wiley.com/journal/30687306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26999412" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alz-journals.onlinelibrary.wiley.com/journal/15525279" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2191-1363" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8039" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28342879" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9303" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1447-0578" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20443749" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30672708" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28373219" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25739832" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/17497345" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/humu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21928614" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27511219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292328-9503" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7520" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/dsn" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9025" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3148" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildlife.onlinelibrary.wiley.com/journal/23285540" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conbio.onlinelibrary.wiley.com/journal/25784854" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2048-7177" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26316315" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2379-6146" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2054-1058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7583" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25143255" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8519" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nph.onlinelibrary.wiley.com/journal/25722611" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/schm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arthroscopyjournals.onlinelibrary.wiley.com/journal/2666061X" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3829" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2835236x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10982825" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1469" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5080" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/15252027" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4792" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1618" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietsfw" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27519457" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1961" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27692450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/%28ISSN%291474-9726" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292380-6761" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmets.onlinelibrary.wiley.com/journal/26924587" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21971153" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/19403372" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26663066" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfamjournals.onlinelibrary.wiley.com/journal/17582229" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1369-7625" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5139" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2770100x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2475-4455" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/agmr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26379368" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietbm" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2973" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2051-3380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alz-journals.onlinelibrary.wiley.com/journal/23528729" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28353153" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4918" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3066943x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/25751220" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17555949" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25738615" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jterm" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/19397445" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/29960851" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5081" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/1542474x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9192" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2607" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aapm.onlinelibrary.wiley.com/hub/journal/10.1002/(ISSN)1526-9914/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26884046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2163-8306" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28359402" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1736" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26883740" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agupubs.onlinelibrary.wiley.com/hub/journal/10.1002/(ISSN)2471-1403/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/30672481" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1720" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17518776" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6396" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26422514" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aocs.onlinelibrary.wiley.com/journal/27719693" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13691600" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1539" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2333-5084" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/20013078" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8384" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26423588" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/20533713" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/25742272" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/24719625" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/20436394" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27709329" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6149" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8140" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8086" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29944139" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2804" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2057-4347" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26886146" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292470-9239" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26171619" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9161" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27711714" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27514102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26404567" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2641" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietcds" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3531" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/27671429" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/15391663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/24682322" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8571" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/25177567" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)1883-2148" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9626" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7074" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6480" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/25168401" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ijer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8272" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27511871" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/21680450" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1479" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30676630" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15570657" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2398-9238" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5197" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26423561" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2049-6060" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26328925" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/26376989" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29979684" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3152" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292050-2680" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7503" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13652184" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esajournals.onlinelibrary.wiley.com/journal/23276096" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/24054518" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2328-4277" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1839" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/1753318x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/jonm" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29401402" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/15367290" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1824" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28344448" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28326245" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292324-9269" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17597331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acsess.onlinelibrary.wiley.com/journal/26396696" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7073" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8293" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1759-7714" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/20457022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27512614" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23979070" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9169" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27702081" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/journals/iet-com" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/2574173x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26999307" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/and" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4806" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30683475" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7461" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9248" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8503" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9384" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1007/13539.2190-6009" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2691171x" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6302" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2517729X" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/mdp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4713" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/journals/iet-ipr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25105345" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17577861" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2688819x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/ajgwr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1604" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/da" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5974" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17530407" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26341581" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30669200" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2714" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17521424" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://besjournals.onlinelibrary.wiley.com/journal/2041210x" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2052-1707" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4757" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2055-4877" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30673941" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2045-7634" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/21960216" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/16000587" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9305" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staging.onlinelibrary.wiley.com/journal/28313224" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifst.onlinelibrary.wiley.com/journal/jfpp" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8572" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/tbed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27517446" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physoc.onlinelibrary.wiley.com/journal/1469445x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/s16005775" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23095407" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3066988x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/13643703" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9463" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2424" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1752-8062" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2952" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2572-1143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3575" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/8204" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2688268x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27511200?af=R" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iadns.onlinelibrary.wiley.com/journal/30659027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietcdt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsnz.onlinelibrary.wiley.com/journal/1177083X" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/29949890" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1682" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1731" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26899655" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1470" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26903857" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/4795" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1873961x" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25785745" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1601183x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17519578" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agupubs.onlinelibrary.wiley.com/journal/29935210" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/17408709" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2572" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/5370" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30672767" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9171" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27681696" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3029" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1485" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/20513305" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292045-7758" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/23986182" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30672791" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/ietsp" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1384" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1751-7915" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20460260" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/25738348" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/7072" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2051-817X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2199160x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9351" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292157-9032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chemistry-europe.onlinelibrary.wiley.com/journal/27514765" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1742481x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17571146" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2056-3485" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/tsmed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28351088" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/10970193" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)1758-2652/homepage/article_publication_charges.htm" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/26884011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2050-4527" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28355075" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.clinicalcasesjournal.com/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agupubs.onlinelibrary.wiley.com/agu/journal/10.1002/(ISSN)1942-2466/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28325869" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28351096" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/17414857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/are" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2962" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esj-journals.onlinelibrary.wiley.com/journal/14421984" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/journal/16000412" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2054-4049" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26882663" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ietresearch.onlinelibrary.wiley.com/journal/25152947" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25673165" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3962" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/25755609" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9353" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28376722" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27711757" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/20976941" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/26416573" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/30671205" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/6418" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27687228" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onlinelibrary.wiley.com/journal/17503639" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/page/journal/30062691/homepage/open-access" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2189-7948" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/27692795" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/page/journal/30676851/homepage/open-access" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9403" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/3142" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/9246" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/16000846" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/28330188" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/2771179X" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDAD56E2-6ADB-45FE-9800-24B95BF30E16}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:C1276"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.65" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="80.54296875" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.81640625" style="4"/>
+    <col min="1" max="1" width="86.81640625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="58.1796875" style="29" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.6328125" style="30" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="8.81640625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="22.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:3" ht="22.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
-        <v>2668</v>
-[...12 lines deleted...]
-      <c r="A3" s="5" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="23"/>
+    </row>
+    <row r="2" spans="1:3" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="5" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="24"/>
+    </row>
+    <row r="3" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="25" t="s">
         <v>1688</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="26" t="s">
         <v>1689</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="27" t="s">
         <v>1871</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="6" t="s">
+    <row r="4" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="24">
         <v>14676281</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="6" t="s">
+    <row r="5" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="B5" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="24">
         <v>15532712</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="6" t="s">
+    <row r="6" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="24" t="s">
         <v>1690</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="6" t="s">
+    <row r="7" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="12" t="s">
         <v>166</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="24">
         <v>19113838</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="6" t="s">
+    <row r="8" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="24">
         <v>13996576</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="6" t="s">
+    <row r="9" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="13" t="s">
         <v>213</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="12" t="s">
         <v>214</v>
       </c>
-      <c r="C9" s="7">
+      <c r="C9" s="24">
         <v>20532733</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="6" t="s">
+    <row r="10" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="13" t="s">
         <v>215</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="12" t="s">
         <v>214</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C10" s="24">
         <v>20525206</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="6" t="s">
+    <row r="11" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="13" t="s">
         <v>216</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="12" t="s">
         <v>214</v>
       </c>
-      <c r="C11" s="7">
+      <c r="C11" s="24">
         <v>20532296</v>
       </c>
     </row>
-    <row r="12" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="6" t="s">
+    <row r="12" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="13" t="s">
         <v>217</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="12" t="s">
         <v>214</v>
       </c>
-      <c r="C12" s="7">
+      <c r="C12" s="24">
         <v>20597983</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="6" t="s">
+    <row r="13" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="13" t="s">
         <v>1691</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="12" t="s">
         <v>214</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="24" t="s">
         <v>1692</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="6" t="s">
+    <row r="14" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="24">
         <v>17556724</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="6" t="s">
+    <row r="15" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="24">
         <v>17553768</v>
       </c>
     </row>
-    <row r="16" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="6" t="s">
+    <row r="16" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="13" t="s">
         <v>146</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="12" t="s">
         <v>147</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="24">
         <v>16512227</v>
       </c>
     </row>
-    <row r="17" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="6" t="s">
+    <row r="17" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="13" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="12" t="s">
         <v>154</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="24">
         <v>17481716</v>
       </c>
     </row>
-    <row r="18" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="6" t="s">
+    <row r="18" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="24">
         <v>16000447</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="6" t="s">
+    <row r="19" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="13" t="s">
         <v>218</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="12" t="s">
         <v>219</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="24">
         <v>14636395</v>
       </c>
     </row>
-    <row r="20" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="6" t="s">
+    <row r="20" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="24">
         <v>13600443</v>
       </c>
     </row>
-    <row r="21" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="6" t="s">
+    <row r="21" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="13" t="s">
         <v>581</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="12" t="s">
         <v>297</v>
       </c>
-      <c r="C21" s="7">
+      <c r="C21" s="24">
         <v>27010198</v>
       </c>
     </row>
-    <row r="22" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="6" t="s">
+    <row r="22" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="13" t="s">
         <v>1693</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="7">
+      <c r="C22" s="24">
         <v>25780727</v>
       </c>
     </row>
-    <row r="23" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="6" t="s">
+    <row r="23" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="13" t="s">
         <v>666</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C23" s="7">
+      <c r="C23" s="24">
         <v>16146840</v>
       </c>
     </row>
-    <row r="24" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="6" t="s">
+    <row r="24" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="13" t="s">
         <v>653</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C24" s="7">
+      <c r="C24" s="24">
         <v>15272648</v>
       </c>
     </row>
-    <row r="25" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="6" t="s">
+    <row r="25" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="13" t="s">
         <v>639</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C25" s="7">
+      <c r="C25" s="24">
         <v>16163028</v>
       </c>
     </row>
-    <row r="26" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="6" t="s">
+    <row r="26" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="13" t="s">
         <v>634</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C26" s="7">
+      <c r="C26" s="24">
         <v>21922659</v>
       </c>
     </row>
-    <row r="27" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="6" t="s">
+    <row r="27" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="13" t="s">
         <v>635</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C27" s="7">
+      <c r="C27" s="24">
         <v>15214095</v>
       </c>
     </row>
-    <row r="28" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="6" t="s">
+    <row r="28" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="13" t="s">
         <v>576</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C28" s="7" t="s">
+      <c r="C28" s="24" t="s">
         <v>1694</v>
       </c>
     </row>
-    <row r="29" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="6" t="s">
+    <row r="29" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="13" t="s">
         <v>564</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C29" s="7">
+      <c r="C29" s="24">
         <v>21951071</v>
       </c>
     </row>
-    <row r="30" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="6" t="s">
+    <row r="30" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="13" t="s">
         <v>1161</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="12" t="s">
         <v>1162</v>
       </c>
-      <c r="C30" s="7">
+      <c r="C30" s="24">
         <v>25119044</v>
       </c>
     </row>
-    <row r="31" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="6" t="s">
+    <row r="31" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="13" t="s">
         <v>579</v>
       </c>
-      <c r="B31" s="7" t="s">
+      <c r="B31" s="12" t="s">
         <v>580</v>
       </c>
-      <c r="C31" s="7">
+      <c r="C31" s="24">
         <v>23667486</v>
       </c>
     </row>
-    <row r="32" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="6" t="s">
+    <row r="32" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="13" t="s">
         <v>652</v>
       </c>
-      <c r="B32" s="7" t="s">
+      <c r="B32" s="12" t="s">
         <v>136</v>
       </c>
-      <c r="C32" s="7">
+      <c r="C32" s="24">
         <v>16154169</v>
       </c>
     </row>
-    <row r="33" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="6" t="s">
+    <row r="33" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="13" t="s">
         <v>568</v>
       </c>
-      <c r="B33" s="7" t="s">
+      <c r="B33" s="12" t="s">
         <v>569</v>
       </c>
-      <c r="C33" s="7">
+      <c r="C33" s="24">
         <v>25130390</v>
       </c>
     </row>
-    <row r="34" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="6" t="s">
+    <row r="34" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="13" t="s">
         <v>566</v>
       </c>
-      <c r="B34" s="7" t="s">
+      <c r="B34" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C34" s="7">
+      <c r="C34" s="24">
         <v>23663987</v>
       </c>
     </row>
-    <row r="35" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="6" t="s">
+    <row r="35" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="13" t="s">
         <v>1695</v>
       </c>
-      <c r="B35" s="7" t="s">
+      <c r="B35" s="12" t="s">
         <v>1696</v>
       </c>
-      <c r="C35" s="7">
+      <c r="C35" s="24">
         <v>23519800</v>
       </c>
     </row>
-    <row r="36" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="6" t="s">
+    <row r="36" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B36" s="7" t="s">
+      <c r="B36" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C36" s="7">
+      <c r="C36" s="24">
         <v>24725390</v>
       </c>
     </row>
-    <row r="37" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="6" t="s">
+    <row r="37" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B37" s="7" t="s">
+      <c r="B37" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C37" s="7">
+      <c r="C37" s="24">
         <v>14678268</v>
       </c>
     </row>
-    <row r="38" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="6" t="s">
+    <row r="38" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B38" s="7" t="s">
+      <c r="B38" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C38" s="7">
+      <c r="C38" s="24">
         <v>13652028</v>
       </c>
     </row>
-    <row r="39" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="6" t="s">
+    <row r="39" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="7" t="s">
+      <c r="B39" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="C39" s="7">
+      <c r="C39" s="24">
         <v>10982337</v>
       </c>
     </row>
-    <row r="40" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="6" t="s">
+    <row r="40" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B40" s="7" t="s">
+      <c r="B40" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="C40" s="7">
+      <c r="C40" s="24">
         <v>15206297</v>
       </c>
     </row>
-    <row r="41" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="6" t="s">
+    <row r="41" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B41" s="7" t="s">
+      <c r="B41" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C41" s="7">
+      <c r="C41" s="24">
         <v>14619563</v>
       </c>
     </row>
-    <row r="42" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="6" t="s">
+    <row r="42" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B42" s="7" t="s">
+      <c r="B42" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="C42" s="7">
+      <c r="C42" s="24">
         <v>15740862</v>
       </c>
     </row>
-    <row r="43" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="6" t="s">
+    <row r="43" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B43" s="7" t="s">
+      <c r="B43" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="C43" s="7">
+      <c r="C43" s="24">
         <v>14350645</v>
       </c>
     </row>
-    <row r="44" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="6" t="s">
+    <row r="44" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B44" s="7" t="s">
+      <c r="B44" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="C44" s="7">
+      <c r="C44" s="24">
         <v>15475905</v>
       </c>
     </row>
-    <row r="45" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="8" t="s">
+    <row r="45" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B45" s="7" t="s">
+      <c r="B45" s="12" t="s">
         <v>1697</v>
       </c>
-      <c r="C45" s="7">
+      <c r="C45" s="24">
         <v>29937175</v>
       </c>
     </row>
-    <row r="46" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="6" t="s">
+    <row r="46" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="13" t="s">
         <v>169</v>
       </c>
-      <c r="B46" s="7" t="s">
+      <c r="B46" s="12" t="s">
         <v>170</v>
       </c>
-      <c r="C46" s="7">
+      <c r="C46" s="24">
         <v>13652036</v>
       </c>
     </row>
-    <row r="47" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="6" t="s">
+    <row r="47" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B47" s="7" t="s">
+      <c r="B47" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="C47" s="7">
+      <c r="C47" s="24">
         <v>13989995</v>
       </c>
     </row>
-    <row r="48" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="6" t="s">
+    <row r="48" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="B48" s="7" t="s">
+      <c r="B48" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="C48" s="7">
+      <c r="C48" s="24">
         <v>15481433</v>
       </c>
     </row>
-    <row r="49" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="6" t="s">
+    <row r="49" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B49" s="7" t="s">
+      <c r="B49" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C49" s="7">
+      <c r="C49" s="24">
         <v>17441714</v>
       </c>
     </row>
-    <row r="50" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="6" t="s">
+    <row r="50" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A50" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="B50" s="7" t="s">
+      <c r="B50" s="12" t="s">
         <v>116</v>
       </c>
-      <c r="C50" s="7">
+      <c r="C50" s="24">
         <v>15481425</v>
       </c>
     </row>
-    <row r="51" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A51" s="6" t="s">
+    <row r="51" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A51" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B51" s="7" t="s">
+      <c r="B51" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="C51" s="7">
+      <c r="C51" s="24">
         <v>14678276</v>
       </c>
     </row>
-    <row r="52" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A52" s="6" t="s">
+    <row r="52" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A52" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B52" s="7" t="s">
+      <c r="B52" s="12" t="s">
         <v>100</v>
       </c>
-      <c r="C52" s="7">
+      <c r="C52" s="24">
         <v>26927691</v>
       </c>
     </row>
-    <row r="53" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A53" s="6" t="s">
+    <row r="53" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B53" s="7" t="s">
+      <c r="B53" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C53" s="7">
+      <c r="C53" s="24">
         <v>15372197</v>
       </c>
     </row>
-    <row r="54" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="6" t="s">
+    <row r="54" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B54" s="7" t="s">
+      <c r="B54" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="C54" s="7">
+      <c r="C54" s="24">
         <v>15732770</v>
       </c>
     </row>
-    <row r="55" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A55" s="6" t="s">
+    <row r="55" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B55" s="7" t="s">
+      <c r="B55" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="C55" s="7">
+      <c r="C55" s="24">
         <v>10968652</v>
       </c>
     </row>
-    <row r="56" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A56" s="6" t="s">
+    <row r="56" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B56" s="7" t="s">
+      <c r="B56" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="C56" s="7">
+      <c r="C56" s="24">
         <v>15206300</v>
       </c>
     </row>
-    <row r="57" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="6" t="s">
+    <row r="57" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B57" s="7" t="s">
+      <c r="B57" s="12" t="s">
         <v>90</v>
       </c>
-      <c r="C57" s="7">
+      <c r="C57" s="24">
         <v>10970274</v>
       </c>
     </row>
-    <row r="58" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A58" s="6" t="s">
+    <row r="58" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B58" s="7" t="s">
+      <c r="B58" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="C58" s="7">
+      <c r="C58" s="24">
         <v>15524833</v>
       </c>
     </row>
-    <row r="59" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="6" t="s">
+    <row r="59" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B59" s="7" t="s">
+      <c r="B59" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="C59" s="7" t="s">
+      <c r="C59" s="24" t="s">
         <v>1698</v>
       </c>
     </row>
-    <row r="60" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A60" s="6" t="s">
+    <row r="60" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B60" s="7" t="s">
+      <c r="B60" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="C60" s="7">
+      <c r="C60" s="24">
         <v>15524876</v>
       </c>
     </row>
-    <row r="61" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A61" s="6" t="s">
+    <row r="61" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B61" s="7" t="s">
+      <c r="B61" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C61" s="7">
+      <c r="C61" s="24">
         <v>15405907</v>
       </c>
     </row>
-    <row r="62" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A62" s="6" t="s">
+    <row r="62" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B62" s="7" t="s">
+      <c r="B62" s="12" t="s">
         <v>98</v>
       </c>
-      <c r="C62" s="7">
+      <c r="C62" s="24">
         <v>10982345</v>
       </c>
     </row>
-    <row r="63" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A63" s="6" t="s">
+    <row r="63" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B63" s="7" t="s">
+      <c r="B63" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="C63" s="7">
+      <c r="C63" s="24">
         <v>16000897</v>
       </c>
     </row>
-    <row r="64" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A64" s="6" t="s">
+    <row r="64" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A64" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B64" s="7" t="s">
+      <c r="B64" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C64" s="7">
+      <c r="C64" s="24">
         <v>13652044</v>
       </c>
     </row>
-    <row r="65" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A65" s="6" t="s">
+    <row r="65" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A65" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="B65" s="7" t="s">
+      <c r="B65" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C65" s="7">
+      <c r="C65" s="24">
         <v>26373726</v>
       </c>
     </row>
-    <row r="66" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A66" s="6" t="s">
+    <row r="66" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A66" s="13" t="s">
         <v>184</v>
       </c>
-      <c r="B66" s="7" t="s">
+      <c r="B66" s="12" t="s">
         <v>106</v>
       </c>
-      <c r="C66" s="7">
+      <c r="C66" s="24">
         <v>15302415</v>
       </c>
     </row>
-    <row r="67" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A67" s="6" t="s">
+    <row r="67" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A67" s="13" t="s">
         <v>570</v>
       </c>
-      <c r="B67" s="7" t="s">
+      <c r="B67" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C67" s="7">
+      <c r="C67" s="24">
         <v>26292742</v>
       </c>
     </row>
-    <row r="68" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A68" s="6" t="s">
+    <row r="68" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A68" s="13" t="s">
         <v>1331</v>
       </c>
-      <c r="B68" s="7" t="s">
+      <c r="B68" s="12" t="s">
         <v>1331</v>
       </c>
-      <c r="C68" s="7" t="s">
+      <c r="C68" s="24" t="s">
         <v>1699</v>
       </c>
     </row>
-    <row r="69" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A69" s="6" t="s">
+    <row r="69" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A69" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B69" s="7" t="s">
+      <c r="B69" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="C69" s="7">
+      <c r="C69" s="24">
         <v>14390264</v>
       </c>
     </row>
-    <row r="70" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A70" s="6" t="s">
+    <row r="70" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A70" s="13" t="s">
         <v>185</v>
       </c>
-      <c r="B70" s="7" t="s">
+      <c r="B70" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="C70" s="7">
+      <c r="C70" s="24">
         <v>19359780</v>
       </c>
     </row>
-    <row r="71" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A71" s="6" t="s">
+    <row r="71" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A71" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B71" s="7" t="s">
+      <c r="B71" s="12" t="s">
         <v>120</v>
       </c>
-      <c r="C71" s="7">
+      <c r="C71" s="24">
         <v>20472927</v>
       </c>
     </row>
-    <row r="72" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A72" s="6" t="s">
+    <row r="72" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A72" s="13" t="s">
         <v>618</v>
       </c>
-      <c r="B72" s="7" t="s">
+      <c r="B72" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C72" s="7">
+      <c r="C72" s="24">
         <v>15213757</v>
       </c>
     </row>
-    <row r="73" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A73" s="6" t="s">
+    <row r="73" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A73" s="13" t="s">
         <v>619</v>
       </c>
-      <c r="B73" s="7" t="s">
+      <c r="B73" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C73" s="7">
+      <c r="C73" s="24">
         <v>15213773</v>
       </c>
     </row>
-    <row r="74" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A74" s="6" t="s">
+    <row r="74" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A74" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="B74" s="7" t="s">
+      <c r="B74" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="C74" s="7">
+      <c r="C74" s="24">
         <v>14691795</v>
       </c>
     </row>
-    <row r="75" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A75" s="6" t="s">
+    <row r="75" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A75" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B75" s="7" t="s">
+      <c r="B75" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="C75" s="7">
+      <c r="C75" s="24">
         <v>13652052</v>
       </c>
     </row>
-    <row r="76" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A76" s="6" t="s">
+    <row r="76" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A76" s="13" t="s">
         <v>191</v>
       </c>
-      <c r="B76" s="7" t="s">
+      <c r="B76" s="12" t="s">
         <v>192</v>
       </c>
-      <c r="C76" s="7">
+      <c r="C76" s="24">
         <v>17400929</v>
       </c>
     </row>
-    <row r="77" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A77" s="6" t="s">
+    <row r="77" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A77" s="13" t="s">
         <v>651</v>
       </c>
-      <c r="B77" s="7" t="s">
+      <c r="B77" s="12" t="s">
         <v>646</v>
       </c>
-      <c r="C77" s="7">
+      <c r="C77" s="24">
         <v>15213889</v>
       </c>
     </row>
-    <row r="78" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A78" s="6" t="s">
+    <row r="78" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A78" s="13" t="s">
         <v>1230</v>
       </c>
-      <c r="B78" s="7" t="s">
+      <c r="B78" s="12" t="s">
         <v>1226</v>
       </c>
-      <c r="C78" s="7">
+      <c r="C78" s="24">
         <v>21539588</v>
       </c>
     </row>
-    <row r="79" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A79" s="6" t="s">
+    <row r="79" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A79" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B79" s="7" t="s">
+      <c r="B79" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C79" s="7">
+      <c r="C79" s="24">
         <v>17447348</v>
       </c>
     </row>
-    <row r="80" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A80" s="6" t="s">
+    <row r="80" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A80" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B80" s="7" t="s">
+      <c r="B80" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="C80" s="7">
+      <c r="C80" s="24">
         <v>14691809</v>
       </c>
     </row>
-    <row r="81" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A81" s="6" t="s">
+    <row r="81" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A81" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="B81" s="7" t="s">
+      <c r="B81" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C81" s="7">
+      <c r="C81" s="24">
         <v>15318249</v>
       </c>
     </row>
-    <row r="82" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A82" s="6" t="s">
+    <row r="82" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A82" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="B82" s="7" t="s">
+      <c r="B82" s="12" t="s">
         <v>151</v>
       </c>
-      <c r="C82" s="7">
+      <c r="C82" s="24">
         <v>14678292</v>
       </c>
     </row>
-    <row r="83" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A83" s="6" t="s">
+    <row r="83" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A83" s="13" t="s">
         <v>1265</v>
       </c>
-      <c r="B83" s="7" t="s">
+      <c r="B83" s="12" t="s">
         <v>297</v>
       </c>
-      <c r="C83" s="7">
+      <c r="C83" s="24">
         <v>17496632</v>
       </c>
     </row>
-    <row r="84" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A84" s="6" t="s">
+    <row r="84" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A84" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B84" s="7" t="s">
+      <c r="B84" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="C84" s="7">
+      <c r="C84" s="24">
         <v>15481492</v>
       </c>
     </row>
-    <row r="85" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A85" s="6" t="s">
+    <row r="85" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A85" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="B85" s="7" t="s">
+      <c r="B85" s="12" t="s">
         <v>122</v>
       </c>
-      <c r="C85" s="7">
+      <c r="C85" s="24">
         <v>15481409</v>
       </c>
     </row>
-    <row r="86" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A86" s="6" t="s">
+    <row r="86" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A86" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="B86" s="7" t="s">
+      <c r="B86" s="12" t="s">
         <v>124</v>
       </c>
-      <c r="C86" s="7">
+      <c r="C86" s="24">
         <v>15563537</v>
       </c>
     </row>
-    <row r="87" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A87" s="6" t="s">
+    <row r="87" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A87" s="13" t="s">
         <v>208</v>
       </c>
-      <c r="B87" s="7" t="s">
+      <c r="B87" s="12" t="s">
         <v>209</v>
       </c>
-      <c r="C87" s="7">
+      <c r="C87" s="24">
         <v>15481417</v>
       </c>
     </row>
-    <row r="88" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A88" s="6" t="s">
+    <row r="88" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A88" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="B88" s="7" t="s">
+      <c r="B88" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="C88" s="7">
+      <c r="C88" s="24">
         <v>14678322</v>
       </c>
     </row>
-    <row r="89" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A89" s="6" t="s">
+    <row r="89" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A89" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="B89" s="7" t="s">
+      <c r="B89" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C89" s="7">
+      <c r="C89" s="24">
         <v>14678330</v>
       </c>
     </row>
-    <row r="90" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A90" s="6" t="s">
+    <row r="90" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A90" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="B90" s="7" t="s">
+      <c r="B90" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="C90" s="7">
+      <c r="C90" s="24">
         <v>14452197</v>
       </c>
     </row>
-    <row r="91" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A91" s="6" t="s">
+    <row r="91" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A91" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="B91" s="7" t="s">
+      <c r="B91" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C91" s="7">
+      <c r="C91" s="24">
         <v>18780369</v>
       </c>
     </row>
-    <row r="92" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A92" s="6" t="s">
+    <row r="92" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A92" s="13" t="s">
         <v>160</v>
       </c>
-      <c r="B92" s="7" t="s">
+      <c r="B92" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="C92" s="7">
+      <c r="C92" s="24">
         <v>16000463</v>
       </c>
     </row>
-    <row r="93" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A93" s="6" t="s">
+    <row r="93" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A93" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B93" s="7" t="s">
+      <c r="B93" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="C93" s="7">
+      <c r="C93" s="24">
         <v>10990720</v>
       </c>
     </row>
-    <row r="94" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A94" s="6" t="s">
+    <row r="94" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A94" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="B94" s="7" t="s">
+      <c r="B94" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="C94" s="7">
+      <c r="C94" s="24">
         <v>20405804</v>
       </c>
     </row>
-    <row r="95" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A95" s="6" t="s">
+    <row r="95" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A95" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="B95" s="7" t="s">
+      <c r="B95" s="12" t="s">
         <v>136</v>
       </c>
-      <c r="C95" s="7">
+      <c r="C95" s="24">
         <v>10990739</v>
       </c>
     </row>
-    <row r="96" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A96" s="6" t="s">
+    <row r="96" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A96" s="13" t="s">
         <v>158</v>
       </c>
-      <c r="B96" s="7" t="s">
+      <c r="B96" s="12" t="s">
         <v>158</v>
       </c>
-      <c r="C96" s="7">
+      <c r="C96" s="24">
         <v>14640597</v>
       </c>
     </row>
-    <row r="97" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A97" s="6" t="s">
+    <row r="97" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A97" s="13" t="s">
         <v>157</v>
       </c>
-      <c r="B97" s="7" t="s">
+      <c r="B97" s="12" t="s">
         <v>158</v>
       </c>
-      <c r="C97" s="7">
+      <c r="C97" s="24">
         <v>17580854</v>
       </c>
     </row>
-    <row r="98" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A98" s="6" t="s">
+    <row r="98" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A98" s="13" t="s">
         <v>572</v>
       </c>
-      <c r="B98" s="7" t="s">
+      <c r="B98" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C98" s="7">
+      <c r="C98" s="24">
         <v>27024288</v>
       </c>
     </row>
-    <row r="99" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A99" s="6" t="s">
+    <row r="99" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A99" s="13" t="s">
         <v>194</v>
       </c>
-      <c r="B99" s="7" t="s">
+      <c r="B99" s="12" t="s">
         <v>195</v>
       </c>
-      <c r="C99" s="7">
+      <c r="C99" s="24">
         <v>15264025</v>
       </c>
     </row>
-    <row r="100" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A100" s="6" t="s">
+    <row r="100" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A100" s="13" t="s">
         <v>207</v>
       </c>
-      <c r="B100" s="7" t="s">
+      <c r="B100" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C100" s="7" t="s">
+      <c r="C100" s="24" t="s">
         <v>1700</v>
       </c>
     </row>
-    <row r="101" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A101" s="6" t="s">
+    <row r="101" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A101" s="13" t="s">
         <v>172</v>
       </c>
-      <c r="B101" s="7" t="s">
+      <c r="B101" s="12" t="s">
         <v>173</v>
       </c>
-      <c r="C101" s="7">
+      <c r="C101" s="24">
         <v>10990755</v>
       </c>
     </row>
-    <row r="102" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A102" s="6" t="s">
+    <row r="102" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A102" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B102" s="7" t="s">
+      <c r="B102" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C102" s="7">
+      <c r="C102" s="24">
         <v>16000471</v>
       </c>
     </row>
-    <row r="103" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A103" s="6" t="s">
+    <row r="103" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A103" s="13" t="s">
         <v>148</v>
       </c>
-      <c r="B103" s="7" t="s">
+      <c r="B103" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="C103" s="7">
+      <c r="C103" s="24">
         <v>15518248</v>
       </c>
     </row>
-    <row r="104" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A104" s="6" t="s">
+    <row r="104" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A104" s="13" t="s">
         <v>182</v>
       </c>
-      <c r="B104" s="7" t="s">
+      <c r="B104" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="C104" s="7">
+      <c r="C104" s="24">
         <v>10990763</v>
       </c>
     </row>
-    <row r="105" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A105" s="6" t="s">
+    <row r="105" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A105" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="B105" s="7" t="s">
+      <c r="B105" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="C105" s="7">
+      <c r="C105" s="24">
         <v>18344453</v>
       </c>
     </row>
-    <row r="106" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A106" s="6" t="s">
+    <row r="106" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A106" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="B106" s="7" t="s">
+      <c r="B106" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="C106" s="7">
+      <c r="C106" s="24">
         <v>14754754</v>
       </c>
     </row>
-    <row r="107" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A107" s="6" t="s">
+    <row r="107" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A107" s="13" t="s">
         <v>623</v>
       </c>
-      <c r="B107" s="7" t="s">
+      <c r="B107" s="12" t="s">
         <v>624</v>
       </c>
-      <c r="C107" s="7">
+      <c r="C107" s="24">
         <v>15214184</v>
       </c>
     </row>
-    <row r="108" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A108" s="6" t="s">
+    <row r="108" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A108" s="13" t="s">
         <v>176</v>
       </c>
-      <c r="B108" s="7" t="s">
+      <c r="B108" s="12" t="s">
         <v>1203</v>
       </c>
-      <c r="C108" s="7">
+      <c r="C108" s="24">
         <v>15206327</v>
       </c>
     </row>
-    <row r="109" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A109" s="6" t="s">
+    <row r="109" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A109" s="13" t="s">
         <v>181</v>
       </c>
-      <c r="B109" s="7" t="s">
+      <c r="B109" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C109" s="7">
+      <c r="C109" s="24">
         <v>14754762</v>
       </c>
     </row>
-    <row r="110" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A110" s="6" t="s">
+    <row r="110" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A110" s="13" t="s">
         <v>183</v>
       </c>
-      <c r="B110" s="7" t="s">
+      <c r="B110" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="C110" s="7">
+      <c r="C110" s="24">
         <v>23265205</v>
       </c>
     </row>
-    <row r="111" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A111" s="6" t="s">
+    <row r="111" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A111" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B111" s="7" t="s">
+      <c r="B111" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="C111" s="7">
+      <c r="C111" s="24">
         <v>21514658</v>
       </c>
     </row>
-    <row r="112" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A112" s="6" t="s">
+    <row r="112" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A112" s="13" t="s">
         <v>669</v>
       </c>
-      <c r="B112" s="7" t="s">
+      <c r="B112" s="12" t="s">
         <v>669</v>
       </c>
-      <c r="C112" s="7">
+      <c r="C112" s="24">
         <v>15263231</v>
       </c>
     </row>
-    <row r="113" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A113" s="6" t="s">
+    <row r="113" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A113" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="B113" s="7" t="s">
+      <c r="B113" s="12" t="s">
         <v>139</v>
       </c>
-      <c r="C113" s="7">
+      <c r="C113" s="24">
         <v>15251594</v>
       </c>
     </row>
-    <row r="114" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A114" s="6" t="s">
+    <row r="114" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A114" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="B114" s="7" t="s">
+      <c r="B114" s="12" t="s">
         <v>156</v>
       </c>
-      <c r="C114" s="7">
+      <c r="C114" s="24">
         <v>17447941</v>
       </c>
     </row>
-    <row r="115" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A115" s="6" t="s">
+    <row r="115" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A115" s="13" t="s">
         <v>171</v>
       </c>
-      <c r="B115" s="7" t="s">
+      <c r="B115" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C115" s="7">
+      <c r="C115" s="24">
         <v>14678373</v>
       </c>
     </row>
-    <row r="116" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A116" s="6" t="s">
+    <row r="116" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A116" s="13" t="s">
         <v>186</v>
       </c>
-      <c r="B116" s="7" t="s">
+      <c r="B116" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C116" s="7">
+      <c r="C116" s="24">
         <v>14678381</v>
       </c>
     </row>
-    <row r="117" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A117" s="6" t="s">
+    <row r="117" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A117" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="B117" s="7" t="s">
+      <c r="B117" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C117" s="7">
+      <c r="C117" s="24">
         <v>17483131</v>
       </c>
     </row>
-    <row r="118" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A118" s="6" t="s">
+    <row r="118" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A118" s="13" t="s">
         <v>193</v>
       </c>
-      <c r="B118" s="7" t="s">
+      <c r="B118" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="C118" s="7">
+      <c r="C118" s="24">
         <v>19346093</v>
       </c>
     </row>
-    <row r="119" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A119" s="6" t="s">
+    <row r="119" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A119" s="13" t="s">
         <v>187</v>
       </c>
-      <c r="B119" s="7" t="s">
+      <c r="B119" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="C119" s="7">
+      <c r="C119" s="24">
         <v>17585910</v>
       </c>
     </row>
-    <row r="120" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A120" s="6" t="s">
+    <row r="120" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A120" s="13" t="s">
         <v>641</v>
       </c>
-      <c r="B120" s="7" t="s">
+      <c r="B120" s="12" t="s">
         <v>136</v>
       </c>
-      <c r="C120" s="7">
+      <c r="C120" s="24">
         <v>21935815</v>
       </c>
     </row>
-    <row r="121" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A121" s="6" t="s">
+    <row r="121" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A121" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B121" s="7" t="s">
+      <c r="B121" s="12" t="s">
         <v>106</v>
       </c>
-      <c r="C121" s="7" t="s">
+      <c r="C121" s="24" t="s">
         <v>1701</v>
       </c>
     </row>
-    <row r="122" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A122" s="6" t="s">
+    <row r="122" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A122" s="13" t="s">
         <v>196</v>
       </c>
-      <c r="B122" s="7" t="s">
+      <c r="B122" s="12" t="s">
         <v>197</v>
       </c>
-      <c r="C122" s="7">
+      <c r="C122" s="24">
         <v>19430787</v>
       </c>
     </row>
-    <row r="123" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A123" s="6" t="s">
+    <row r="123" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A123" s="13" t="s">
         <v>198</v>
       </c>
-      <c r="B123" s="7" t="s">
+      <c r="B123" s="12" t="s">
         <v>199</v>
       </c>
-      <c r="C123" s="7">
+      <c r="C123" s="24">
         <v>17531411</v>
       </c>
     </row>
-    <row r="124" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A124" s="6" t="s">
+    <row r="124" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A124" s="13" t="s">
         <v>152</v>
       </c>
-      <c r="B124" s="7" t="s">
+      <c r="B124" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C124" s="7">
+      <c r="C124" s="24">
         <v>14678411</v>
       </c>
     </row>
-    <row r="125" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A125" s="6" t="s">
+    <row r="125" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A125" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B125" s="7" t="s">
+      <c r="B125" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="C125" s="7" t="s">
+      <c r="C125" s="24" t="s">
         <v>1702</v>
       </c>
     </row>
-    <row r="126" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A126" s="6" t="s">
+    <row r="126" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A126" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B126" s="7" t="s">
+      <c r="B126" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C126" s="7">
+      <c r="C126" s="24">
         <v>17437563</v>
       </c>
     </row>
-    <row r="127" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A127" s="6" t="s">
+    <row r="127" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A127" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B127" s="7" t="s">
+      <c r="B127" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C127" s="7">
+      <c r="C127" s="24">
         <v>20416156</v>
       </c>
     </row>
-    <row r="128" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A128" s="6" t="s">
+    <row r="128" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A128" s="13" t="s">
         <v>164</v>
       </c>
-      <c r="B128" s="7" t="s">
+      <c r="B128" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C128" s="7">
+      <c r="C128" s="24">
         <v>17585872</v>
       </c>
     </row>
-    <row r="129" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A129" s="6" t="s">
+    <row r="129" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A129" s="13" t="s">
         <v>648</v>
       </c>
-      <c r="B129" s="7" t="s">
+      <c r="B129" s="12" t="s">
         <v>649</v>
       </c>
-      <c r="C129" s="7">
+      <c r="C129" s="24">
         <v>15213994</v>
       </c>
     </row>
-    <row r="130" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A130" s="6" t="s">
+    <row r="130" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A130" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="B130" s="7" t="s">
+      <c r="B130" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C130" s="7">
+      <c r="C130" s="24">
         <v>14429993</v>
       </c>
     </row>
-    <row r="131" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A131" s="6" t="s">
+    <row r="131" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A131" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="B131" s="7" t="s">
+      <c r="B131" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C131" s="7">
+      <c r="C131" s="24">
         <v>20521758</v>
       </c>
     </row>
-    <row r="132" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A132" s="6" t="s">
+    <row r="132" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A132" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B132" s="7" t="s">
+      <c r="B132" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C132" s="7">
+      <c r="C132" s="24">
         <v>14400960</v>
       </c>
     </row>
-    <row r="133" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A133" s="6" t="s">
+    <row r="133" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A133" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="B133" s="7" t="s">
+      <c r="B133" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="C133" s="7">
+      <c r="C133" s="24">
         <v>22050140</v>
       </c>
     </row>
-    <row r="134" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A134" s="6" t="s">
+    <row r="134" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A134" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B134" s="7" t="s">
+      <c r="B134" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="C134" s="7">
+      <c r="C134" s="24">
         <v>17416612</v>
       </c>
     </row>
-    <row r="135" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A135" s="6" t="s">
+    <row r="135" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A135" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="B135" s="7" t="s">
+      <c r="B135" s="12" t="s">
         <v>134</v>
       </c>
-      <c r="C135" s="7" t="s">
+      <c r="C135" s="24" t="s">
         <v>1704</v>
       </c>
     </row>
-    <row r="136" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A136" s="6" t="s">
+    <row r="136" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A136" s="13" t="s">
         <v>200</v>
       </c>
-      <c r="B136" s="7" t="s">
+      <c r="B136" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="C136" s="7">
+      <c r="C136" s="24">
         <v>18352561</v>
       </c>
     </row>
-    <row r="137" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A137" s="6" t="s">
+    <row r="137" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A137" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="B137" s="7" t="s">
+      <c r="B137" s="12" t="s">
         <v>132</v>
       </c>
-      <c r="C137" s="7">
+      <c r="C137" s="24">
         <v>14678438</v>
       </c>
     </row>
-    <row r="138" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A138" s="6" t="s">
+    <row r="138" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A138" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B138" s="7" t="s">
+      <c r="B138" s="12" t="s">
         <v>96</v>
       </c>
-      <c r="C138" s="7" t="s">
+      <c r="C138" s="24" t="s">
         <v>1705</v>
       </c>
     </row>
-    <row r="139" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A139" s="6" t="s">
+    <row r="139" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A139" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B139" s="7" t="s">
+      <c r="B139" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="C139" s="7">
+      <c r="C139" s="24">
         <v>18347819</v>
       </c>
     </row>
-    <row r="140" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A140" s="6" t="s">
+    <row r="140" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A140" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="B140" s="7" t="s">
+      <c r="B140" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C140" s="7">
+      <c r="C140" s="24">
         <v>14678454</v>
       </c>
     </row>
-    <row r="141" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A141" s="6" t="s">
+    <row r="141" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A141" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B141" s="7" t="s">
+      <c r="B141" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="C141" s="7">
+      <c r="C141" s="24">
         <v>17474477</v>
       </c>
     </row>
-    <row r="142" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A142" s="6" t="s">
+    <row r="142" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A142" s="13" t="s">
         <v>1706</v>
       </c>
-      <c r="B142" s="7" t="s">
+      <c r="B142" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C142" s="7">
+      <c r="C142" s="24">
         <v>14678497</v>
       </c>
     </row>
-    <row r="143" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A143" s="6" t="s">
+    <row r="143" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A143" s="13" t="s">
         <v>201</v>
       </c>
-      <c r="B143" s="7" t="s">
+      <c r="B143" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C143" s="7">
+      <c r="C143" s="24">
         <v>14678500</v>
       </c>
     </row>
-    <row r="144" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A144" s="6" t="s">
+    <row r="144" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A144" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B144" s="7" t="s">
+      <c r="B144" s="12" t="s">
         <v>104</v>
       </c>
-      <c r="C144" s="7">
+      <c r="C144" s="24">
         <v>14401584</v>
       </c>
     </row>
-    <row r="145" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A145" s="6" t="s">
+    <row r="145" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A145" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B145" s="7" t="s">
+      <c r="B145" s="12" t="s">
         <v>108</v>
       </c>
-      <c r="C145" s="7">
+      <c r="C145" s="24">
         <v>18394655</v>
       </c>
     </row>
-    <row r="146" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A146" s="6" t="s">
+    <row r="146" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A146" s="13" t="s">
         <v>144</v>
       </c>
-      <c r="B146" s="7" t="s">
+      <c r="B146" s="12" t="s">
         <v>145</v>
       </c>
-      <c r="C146" s="7">
+      <c r="C146" s="24">
         <v>14401630</v>
       </c>
     </row>
-    <row r="147" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A147" s="6" t="s">
+    <row r="147" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A147" s="13" t="s">
         <v>204</v>
       </c>
-      <c r="B147" s="7" t="s">
+      <c r="B147" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="C147" s="7">
+      <c r="C147" s="24">
         <v>17510813</v>
       </c>
     </row>
-    <row r="148" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A148" s="6" t="s">
+    <row r="148" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A148" s="13" t="s">
         <v>202</v>
       </c>
-      <c r="B148" s="7" t="s">
+      <c r="B148" s="12" t="s">
         <v>203</v>
       </c>
-      <c r="C148" s="7">
+      <c r="C148" s="24">
         <v>19393806</v>
       </c>
     </row>
-    <row r="149" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A149" s="6" t="s">
+    <row r="149" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A149" s="13" t="s">
         <v>210</v>
       </c>
-      <c r="B149" s="7" t="s">
+      <c r="B149" s="12" t="s">
         <v>211</v>
       </c>
-      <c r="C149" s="7">
+      <c r="C149" s="24">
         <v>25778161</v>
       </c>
     </row>
-    <row r="150" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A150" s="6" t="s">
+    <row r="150" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A150" s="13" t="s">
         <v>229</v>
       </c>
-      <c r="B150" s="7" t="s">
+      <c r="B150" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C150" s="7">
+      <c r="C150" s="24">
         <v>17427843</v>
       </c>
     </row>
-    <row r="151" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A151" s="6" t="s">
+    <row r="151" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A151" s="13" t="s">
         <v>294</v>
       </c>
-      <c r="B151" s="7" t="s">
+      <c r="B151" s="12" t="s">
         <v>295</v>
       </c>
-      <c r="C151" s="7">
+      <c r="C151" s="24">
         <v>13652117</v>
       </c>
     </row>
-    <row r="152" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A152" s="6" t="s">
+    <row r="152" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A152" s="13" t="s">
         <v>583</v>
       </c>
-      <c r="B152" s="7" t="s">
+      <c r="B152" s="12" t="s">
         <v>584</v>
       </c>
-      <c r="C152" s="7">
+      <c r="C152" s="24">
         <v>25666223</v>
       </c>
     </row>
-    <row r="153" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A153" s="6" t="s">
+    <row r="153" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A153" s="13" t="s">
         <v>243</v>
       </c>
-      <c r="B153" s="7" t="s">
+      <c r="B153" s="12" t="s">
         <v>244</v>
       </c>
-      <c r="C153" s="7" t="s">
+      <c r="C153" s="24" t="s">
         <v>1707</v>
       </c>
     </row>
-    <row r="154" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A154" s="6" t="s">
+    <row r="154" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A154" s="13" t="s">
         <v>1708</v>
       </c>
-      <c r="B154" s="7" t="s">
+      <c r="B154" s="12" t="s">
         <v>300</v>
       </c>
-      <c r="C154" s="7">
+      <c r="C154" s="24">
         <v>10990798</v>
       </c>
     </row>
-    <row r="155" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A155" s="6" t="s">
+    <row r="155" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A155" s="13" t="s">
         <v>626</v>
       </c>
-      <c r="B155" s="7" t="s">
+      <c r="B155" s="12" t="s">
         <v>627</v>
       </c>
-      <c r="C155" s="7">
+      <c r="C155" s="24">
         <v>15222365</v>
       </c>
     </row>
-    <row r="156" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A156" s="6" t="s">
+    <row r="156" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A156" s="13" t="s">
         <v>286</v>
       </c>
-      <c r="B156" s="7" t="s">
+      <c r="B156" s="12" t="s">
         <v>250</v>
       </c>
-      <c r="C156" s="7">
+      <c r="C156" s="24">
         <v>15393429</v>
       </c>
     </row>
-    <row r="157" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A157" s="6" t="s">
+    <row r="157" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A157" s="13" t="s">
         <v>237</v>
       </c>
-      <c r="B157" s="7" t="s">
+      <c r="B157" s="12" t="s">
         <v>238</v>
       </c>
-      <c r="C157" s="7" t="s">
+      <c r="C157" s="24" t="s">
         <v>1709</v>
       </c>
     </row>
-    <row r="158" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A158" s="6" t="s">
+    <row r="158" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A158" s="13" t="s">
         <v>241</v>
       </c>
-      <c r="B158" s="7" t="s">
+      <c r="B158" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C158" s="7">
+      <c r="C158" s="24">
         <v>15211878</v>
       </c>
     </row>
-    <row r="159" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A159" s="6" t="s">
+    <row r="159" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A159" s="13" t="s">
         <v>247</v>
       </c>
-      <c r="B159" s="7" t="s">
+      <c r="B159" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="C159" s="7">
+      <c r="C159" s="24">
         <v>14678519</v>
       </c>
     </row>
-    <row r="160" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A160" s="6" t="s">
+    <row r="160" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A160" s="13" t="s">
         <v>249</v>
       </c>
-      <c r="B160" s="7" t="s">
+      <c r="B160" s="12" t="s">
         <v>250</v>
       </c>
-      <c r="C160" s="7">
+      <c r="C160" s="24">
         <v>18728081</v>
       </c>
     </row>
-    <row r="161" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A161" s="6" t="s">
+    <row r="161" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A161" s="13" t="s">
         <v>225</v>
       </c>
-      <c r="B161" s="7" t="s">
+      <c r="B161" s="12" t="s">
         <v>226</v>
       </c>
-      <c r="C161" s="7">
+      <c r="C161" s="24">
         <v>19321031</v>
       </c>
     </row>
-    <row r="162" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A162" s="6" t="s">
+    <row r="162" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A162" s="13" t="s">
         <v>296</v>
       </c>
-      <c r="B162" s="7" t="s">
+      <c r="B162" s="12" t="s">
         <v>297</v>
       </c>
-      <c r="C162" s="7" t="s">
+      <c r="C162" s="24" t="s">
         <v>1710</v>
       </c>
     </row>
-    <row r="163" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A163" s="6" t="s">
+    <row r="163" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A163" s="13" t="s">
         <v>291</v>
       </c>
-      <c r="B163" s="7" t="s">
+      <c r="B163" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C163" s="7" t="s">
+      <c r="C163" s="24" t="s">
         <v>1711</v>
       </c>
     </row>
-    <row r="164" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A164" s="6" t="s">
+    <row r="164" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A164" s="13" t="s">
         <v>287</v>
       </c>
-      <c r="B164" s="7" t="s">
+      <c r="B164" s="12" t="s">
         <v>288</v>
       </c>
-      <c r="C164" s="7">
+      <c r="C164" s="24">
         <v>10990801</v>
       </c>
     </row>
-    <row r="165" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A165" s="6" t="s">
+    <row r="165" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A165" s="13" t="s">
         <v>643</v>
       </c>
-      <c r="B165" s="7" t="s">
+      <c r="B165" s="12" t="s">
         <v>644</v>
       </c>
-      <c r="C165" s="7">
+      <c r="C165" s="24">
         <v>15214036</v>
       </c>
     </row>
-    <row r="166" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A166" s="6" t="s">
+    <row r="166" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A166" s="13" t="s">
         <v>230</v>
       </c>
-      <c r="B166" s="7" t="s">
+      <c r="B166" s="12" t="s">
         <v>1712</v>
       </c>
-      <c r="C166" s="7" t="s">
+      <c r="C166" s="24" t="s">
         <v>1713</v>
       </c>
     </row>
-    <row r="167" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A167" s="6" t="s">
+    <row r="167" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A167" s="13" t="s">
         <v>251</v>
       </c>
-      <c r="B167" s="7" t="s">
+      <c r="B167" s="12" t="s">
         <v>251</v>
       </c>
-      <c r="C167" s="7">
+      <c r="C167" s="24">
         <v>10970282</v>
       </c>
     </row>
-    <row r="168" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A168" s="6" t="s">
+    <row r="168" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A168" s="13" t="s">
         <v>220</v>
       </c>
-      <c r="B168" s="7" t="s">
+      <c r="B168" s="12" t="s">
         <v>221</v>
       </c>
-      <c r="C168" s="7">
+      <c r="C168" s="24">
         <v>14708744</v>
       </c>
     </row>
-    <row r="169" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A169" s="6" t="s">
+    <row r="169" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A169" s="13" t="s">
         <v>254</v>
       </c>
-      <c r="B169" s="7" t="s">
+      <c r="B169" s="12" t="s">
         <v>221</v>
       </c>
-      <c r="C169" s="7">
+      <c r="C169" s="24">
         <v>10970290</v>
       </c>
     </row>
-    <row r="170" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A170" s="6" t="s">
+    <row r="170" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A170" s="13" t="s">
         <v>659</v>
       </c>
-      <c r="B170" s="7" t="s">
+      <c r="B170" s="12" t="s">
         <v>221</v>
       </c>
-      <c r="C170" s="7">
+      <c r="C170" s="24">
         <v>18607314</v>
       </c>
     </row>
-    <row r="171" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A171" s="6" t="s">
+    <row r="171" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A171" s="13" t="s">
         <v>303</v>
       </c>
-      <c r="B171" s="7" t="s">
+      <c r="B171" s="12" t="s">
         <v>221</v>
       </c>
-      <c r="C171" s="7">
+      <c r="C171" s="24">
         <v>15206033</v>
       </c>
     </row>
-    <row r="172" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A172" s="6" t="s">
+    <row r="172" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A172" s="13" t="s">
         <v>301</v>
       </c>
-      <c r="B172" s="7" t="s">
+      <c r="B172" s="12" t="s">
         <v>302</v>
       </c>
-      <c r="C172" s="7">
+      <c r="C172" s="24">
         <v>17447429</v>
       </c>
     </row>
-    <row r="173" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A173" s="6" t="s">
+    <row r="173" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A173" s="13" t="s">
         <v>231</v>
       </c>
-      <c r="B173" s="7" t="s">
+      <c r="B173" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C173" s="7">
+      <c r="C173" s="24">
         <v>13995618</v>
       </c>
     </row>
-    <row r="174" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A174" s="6" t="s">
+    <row r="174" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A174" s="13" t="s">
         <v>252</v>
       </c>
-      <c r="B174" s="7" t="s">
+      <c r="B174" s="12" t="s">
         <v>253</v>
       </c>
-      <c r="C174" s="7" t="s">
+      <c r="C174" s="24" t="s">
         <v>1714</v>
       </c>
     </row>
-    <row r="175" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A175" s="6" t="s">
+    <row r="175" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A175" s="13" t="s">
         <v>234</v>
       </c>
-      <c r="B175" s="7" t="s">
+      <c r="B175" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="C175" s="7">
+      <c r="C175" s="24">
         <v>24721727</v>
       </c>
     </row>
-    <row r="176" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A176" s="6" t="s">
+    <row r="176" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A176" s="13" t="s">
         <v>267</v>
       </c>
-      <c r="B176" s="7" t="s">
+      <c r="B176" s="12" t="s">
         <v>96</v>
       </c>
-      <c r="C176" s="7">
+      <c r="C176" s="24">
         <v>14710528</v>
       </c>
     </row>
-    <row r="177" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A177" s="6" t="s">
+    <row r="177" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A177" s="13" t="s">
         <v>278</v>
       </c>
-      <c r="B177" s="7" t="s">
+      <c r="B177" s="12" t="s">
         <v>279</v>
       </c>
-      <c r="C177" s="7" t="s">
+      <c r="C177" s="24" t="s">
         <v>1715</v>
       </c>
     </row>
-    <row r="178" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A178" s="6" t="s">
+    <row r="178" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A178" s="13" t="s">
         <v>239</v>
       </c>
-      <c r="B178" s="7" t="s">
+      <c r="B178" s="12" t="s">
         <v>240</v>
       </c>
-      <c r="C178" s="7">
+      <c r="C178" s="24">
         <v>14693518</v>
       </c>
     </row>
-    <row r="179" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A179" s="6" t="s">
+    <row r="179" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A179" s="13" t="s">
         <v>227</v>
       </c>
-      <c r="B179" s="7" t="s">
+      <c r="B179" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C179" s="7">
+      <c r="C179" s="24">
         <v>13652125</v>
       </c>
     </row>
-    <row r="180" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A180" s="6" t="s">
+    <row r="180" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A180" s="13" t="s">
         <v>255</v>
       </c>
-      <c r="B180" s="7" t="s">
+      <c r="B180" s="12" t="s">
         <v>244</v>
       </c>
-      <c r="C180" s="7">
+      <c r="C180" s="24">
         <v>20448260</v>
       </c>
     </row>
-    <row r="181" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A181" s="6" t="s">
+    <row r="181" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A181" s="13" t="s">
         <v>256</v>
       </c>
-      <c r="B181" s="7" t="s">
+      <c r="B181" s="12" t="s">
         <v>257</v>
       </c>
-      <c r="C181" s="7" t="s">
+      <c r="C181" s="24" t="s">
         <v>1716</v>
       </c>
     </row>
-    <row r="182" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A182" s="6" t="s">
+    <row r="182" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A182" s="13" t="s">
         <v>258</v>
       </c>
-      <c r="B182" s="7" t="s">
+      <c r="B182" s="12" t="s">
         <v>259</v>
       </c>
-      <c r="C182" s="7">
+      <c r="C182" s="24">
         <v>20448279</v>
       </c>
     </row>
-    <row r="183" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A183" s="6" t="s">
+    <row r="183" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A183" s="13" t="s">
         <v>260</v>
       </c>
-      <c r="B183" s="7" t="s">
+      <c r="B183" s="12" t="s">
         <v>261</v>
       </c>
-      <c r="C183" s="7">
+      <c r="C183" s="24">
         <v>14678535</v>
       </c>
     </row>
-    <row r="184" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A184" s="6" t="s">
+    <row r="184" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A184" s="13" t="s">
         <v>262</v>
       </c>
-      <c r="B184" s="7" t="s">
+      <c r="B184" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="C184" s="7">
+      <c r="C184" s="24">
         <v>13652141</v>
       </c>
     </row>
-    <row r="185" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A185" s="6" t="s">
+    <row r="185" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A185" s="13" t="s">
         <v>263</v>
       </c>
-      <c r="B185" s="7" t="s">
+      <c r="B185" s="12" t="s">
         <v>264</v>
       </c>
-      <c r="C185" s="7">
+      <c r="C185" s="24">
         <v>20448287</v>
       </c>
     </row>
-    <row r="186" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A186" s="6" t="s">
+    <row r="186" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A186" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="B186" s="7" t="s">
+      <c r="B186" s="12" t="s">
         <v>266</v>
       </c>
-      <c r="C186" s="7">
+      <c r="C186" s="24">
         <v>14678543</v>
       </c>
     </row>
-    <row r="187" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A187" s="6" t="s">
+    <row r="187" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A187" s="13" t="s">
         <v>282</v>
       </c>
-      <c r="B187" s="7" t="s">
+      <c r="B187" s="12" t="s">
         <v>283</v>
       </c>
-      <c r="C187" s="7">
+      <c r="C187" s="24">
         <v>14683156</v>
       </c>
     </row>
-    <row r="188" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A188" s="6" t="s">
+    <row r="188" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A188" s="13" t="s">
         <v>268</v>
       </c>
-      <c r="B188" s="7" t="s">
+      <c r="B188" s="12" t="s">
         <v>269</v>
       </c>
-      <c r="C188" s="7">
+      <c r="C188" s="24">
         <v>14678551</v>
       </c>
     </row>
-    <row r="189" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A189" s="6" t="s">
+    <row r="189" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A189" s="13" t="s">
         <v>289</v>
       </c>
-      <c r="B189" s="7" t="s">
+      <c r="B189" s="12" t="s">
         <v>290</v>
       </c>
-      <c r="C189" s="7">
+      <c r="C189" s="24">
         <v>20448317</v>
       </c>
     </row>
-    <row r="190" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A190" s="6" t="s">
+    <row r="190" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A190" s="13" t="s">
         <v>293</v>
       </c>
-      <c r="B190" s="7" t="s">
+      <c r="B190" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C190" s="7">
+      <c r="C190" s="24">
         <v>14765381</v>
       </c>
     </row>
-    <row r="191" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A191" s="6" t="s">
+    <row r="191" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A191" s="13" t="s">
         <v>270</v>
       </c>
-      <c r="B191" s="7" t="s">
+      <c r="B191" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="C191" s="7">
+      <c r="C191" s="24">
         <v>20448295</v>
       </c>
     </row>
-    <row r="192" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A192" s="6" t="s">
+    <row r="192" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A192" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="B192" s="7" t="s">
+      <c r="B192" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="C192" s="7">
+      <c r="C192" s="24">
         <v>17520118</v>
       </c>
     </row>
-    <row r="193" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A193" s="6" t="s">
+    <row r="193" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A193" s="13" t="s">
         <v>275</v>
       </c>
-      <c r="B193" s="7" t="s">
+      <c r="B193" s="12" t="s">
         <v>106</v>
       </c>
-      <c r="C193" s="7">
+      <c r="C193" s="24">
         <v>20448309</v>
       </c>
     </row>
-    <row r="194" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A194" s="6" t="s">
+    <row r="194" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A194" s="13" t="s">
         <v>276</v>
       </c>
-      <c r="B194" s="7" t="s">
+      <c r="B194" s="12" t="s">
         <v>277</v>
       </c>
-      <c r="C194" s="7">
+      <c r="C194" s="24">
         <v>14678578</v>
       </c>
     </row>
-    <row r="195" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A195" s="6" t="s">
+    <row r="195" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A195" s="13" t="s">
         <v>292</v>
       </c>
-      <c r="B195" s="7" t="s">
+      <c r="B195" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C195" s="7">
+      <c r="C195" s="24">
         <v>14678586</v>
       </c>
     </row>
-    <row r="196" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A196" s="6" t="s">
+    <row r="196" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A196" s="13" t="s">
         <v>281</v>
       </c>
-      <c r="B196" s="7" t="s">
+      <c r="B196" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C196" s="7">
+      <c r="C196" s="24">
         <v>14709856</v>
       </c>
     </row>
-    <row r="197" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A197" s="6" t="s">
+    <row r="197" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A197" s="13" t="s">
         <v>575</v>
       </c>
-      <c r="B197" s="7" t="s">
+      <c r="B197" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C197" s="7">
+      <c r="C197" s="24">
         <v>12295949</v>
       </c>
     </row>
-    <row r="198" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A198" s="6" t="s">
+    <row r="198" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A198" s="13" t="s">
         <v>284</v>
       </c>
-      <c r="B198" s="7" t="s">
+      <c r="B198" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="C198" s="7">
+      <c r="C198" s="24">
         <v>14692120</v>
       </c>
     </row>
-    <row r="199" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A199" s="6" t="s">
+    <row r="199" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A199" s="13" t="s">
         <v>223</v>
       </c>
-      <c r="B199" s="7" t="s">
+      <c r="B199" s="12" t="s">
         <v>224</v>
       </c>
-      <c r="C199" s="7">
+      <c r="C199" s="24">
         <v>14678594</v>
       </c>
     </row>
-    <row r="200" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A200" s="6" t="s">
+    <row r="200" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A200" s="13" t="s">
         <v>235</v>
       </c>
-      <c r="B200" s="7" t="s">
+      <c r="B200" s="12" t="s">
         <v>236</v>
       </c>
-      <c r="C200" s="7">
+      <c r="C200" s="24">
         <v>26946424</v>
       </c>
     </row>
-    <row r="201" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A201" s="6" t="s">
+    <row r="201" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A201" s="13" t="s">
         <v>298</v>
       </c>
-      <c r="B201" s="7" t="s">
+      <c r="B201" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C201" s="7">
+      <c r="C201" s="24">
         <v>25723170</v>
       </c>
     </row>
-    <row r="202" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A202" s="6" t="s">
+    <row r="202" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A202" s="13" t="s">
         <v>299</v>
       </c>
-      <c r="B202" s="7" t="s">
+      <c r="B202" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C202" s="7">
+      <c r="C202" s="24">
         <v>10990836</v>
       </c>
     </row>
-    <row r="203" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A203" s="6" t="s">
+    <row r="203" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A203" s="13" t="s">
         <v>1717</v>
       </c>
-      <c r="B203" s="7" t="s">
+      <c r="B203" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C203" s="7">
+      <c r="C203" s="24">
         <v>15410064</v>
       </c>
     </row>
-    <row r="204" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A204" s="6" t="s">
+    <row r="204" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A204" s="13" t="s">
         <v>367</v>
       </c>
-      <c r="B204" s="7" t="s">
+      <c r="B204" s="12" t="s">
         <v>269</v>
       </c>
-      <c r="C204" s="7">
+      <c r="C204" s="24">
         <v>19364490</v>
       </c>
     </row>
-    <row r="205" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A205" s="6" t="s">
+    <row r="205" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A205" s="13" t="s">
         <v>366</v>
       </c>
-      <c r="B205" s="7" t="s">
+      <c r="B205" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="C205" s="7">
+      <c r="C205" s="24">
         <v>17447976</v>
       </c>
     </row>
-    <row r="206" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A206" s="6" t="s">
+    <row r="206" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A206" s="13" t="s">
         <v>307</v>
       </c>
-      <c r="B206" s="7" t="s">
+      <c r="B206" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C206" s="7">
+      <c r="C206" s="24">
         <v>15405982</v>
       </c>
     </row>
-    <row r="207" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A207" s="6" t="s">
+    <row r="207" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A207" s="13" t="s">
         <v>1718</v>
       </c>
-      <c r="B207" s="7" t="s">
+      <c r="B207" s="12" t="s">
         <v>311</v>
       </c>
-      <c r="C207" s="7">
+      <c r="C207" s="24">
         <v>17547121</v>
       </c>
     </row>
-    <row r="208" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A208" s="6" t="s">
+    <row r="208" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A208" s="13" t="s">
         <v>318</v>
       </c>
-      <c r="B208" s="7" t="s">
+      <c r="B208" s="12" t="s">
         <v>272</v>
       </c>
-      <c r="C208" s="7" t="s">
+      <c r="C208" s="24" t="s">
         <v>1719</v>
       </c>
     </row>
-    <row r="209" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A209" s="6" t="s">
+    <row r="209" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A209" s="13" t="s">
         <v>373</v>
       </c>
-      <c r="B209" s="7" t="s">
+      <c r="B209" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C209" s="7">
+      <c r="C209" s="24">
         <v>10970142</v>
       </c>
     </row>
-    <row r="210" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A210" s="6" t="s">
+    <row r="210" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A210" s="13" t="s">
         <v>374</v>
       </c>
-      <c r="B210" s="7" t="s">
+      <c r="B210" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C210" s="7">
+      <c r="C210" s="24">
         <v>19346638</v>
       </c>
     </row>
-    <row r="211" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A211" s="6" t="s">
+    <row r="211" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A211" s="13" t="s">
         <v>333</v>
       </c>
-      <c r="B211" s="7" t="s">
+      <c r="B211" s="12" t="s">
         <v>334</v>
       </c>
-      <c r="C211" s="7" t="s">
+      <c r="C211" s="24" t="s">
         <v>1720</v>
       </c>
     </row>
-    <row r="212" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A212" s="6" t="s">
+    <row r="212" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A212" s="13" t="s">
         <v>582</v>
       </c>
-      <c r="B212" s="7" t="s">
+      <c r="B212" s="12" t="s">
         <v>351</v>
       </c>
-      <c r="C212" s="7">
+      <c r="C212" s="24">
         <v>25097075</v>
       </c>
     </row>
-    <row r="213" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A213" s="6" t="s">
+    <row r="213" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A213" s="13" t="s">
         <v>326</v>
       </c>
-      <c r="B213" s="7" t="s">
+      <c r="B213" s="12" t="s">
         <v>327</v>
       </c>
-      <c r="C213" s="7">
+      <c r="C213" s="24">
         <v>10990844</v>
       </c>
     </row>
-    <row r="214" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A214" s="6" t="s">
+    <row r="214" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A214" s="13" t="s">
         <v>328</v>
       </c>
-      <c r="B214" s="7" t="s">
+      <c r="B214" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C214" s="7">
+      <c r="C214" s="24">
         <v>10958355</v>
       </c>
     </row>
-    <row r="215" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A215" s="6" t="s">
+    <row r="215" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A215" s="13" t="s">
         <v>337</v>
       </c>
-      <c r="B215" s="7" t="s">
+      <c r="B215" s="12" t="s">
         <v>338</v>
       </c>
-      <c r="C215" s="7">
+      <c r="C215" s="24">
         <v>19433638</v>
       </c>
     </row>
-    <row r="216" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A216" s="6" t="s">
+    <row r="216" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A216" s="13" t="s">
         <v>656</v>
       </c>
-      <c r="B216" s="7" t="s">
+      <c r="B216" s="12" t="s">
         <v>625</v>
       </c>
-      <c r="C216" s="7">
+      <c r="C216" s="24">
         <v>14397633</v>
       </c>
     </row>
-    <row r="217" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A217" s="6" t="s">
+    <row r="217" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A217" s="13" t="s">
         <v>567</v>
       </c>
-      <c r="B217" s="7" t="s">
+      <c r="B217" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="C217" s="7">
+      <c r="C217" s="24">
         <v>21969744</v>
       </c>
     </row>
-    <row r="218" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A218" s="6" t="s">
+    <row r="218" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A218" s="13" t="s">
         <v>664</v>
       </c>
-      <c r="B218" s="7" t="s">
+      <c r="B218" s="12" t="s">
         <v>665</v>
       </c>
-      <c r="C218" s="7">
+      <c r="C218" s="24">
         <v>18673899</v>
       </c>
     </row>
-    <row r="219" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A219" s="6" t="s">
+    <row r="219" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A219" s="13" t="s">
         <v>325</v>
       </c>
-      <c r="B219" s="7" t="s">
+      <c r="B219" s="12" t="s">
         <v>250</v>
       </c>
-      <c r="C219" s="7">
+      <c r="C219" s="24">
         <v>17470285</v>
       </c>
     </row>
-    <row r="220" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A220" s="6" t="s">
+    <row r="220" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A220" s="13" t="s">
         <v>629</v>
       </c>
-      <c r="B220" s="7" t="s">
+      <c r="B220" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="C220" s="7">
+      <c r="C220" s="24">
         <v>15214125</v>
       </c>
     </row>
-    <row r="221" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A221" s="6" t="s">
+    <row r="221" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A221" s="13" t="s">
         <v>620</v>
       </c>
-      <c r="B221" s="7" t="s">
+      <c r="B221" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="C221" s="7">
+      <c r="C221" s="24">
         <v>15222640</v>
       </c>
     </row>
-    <row r="222" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A222" s="6" t="s">
+    <row r="222" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A222" s="13" t="s">
         <v>636</v>
       </c>
-      <c r="B222" s="7" t="s">
+      <c r="B222" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C222" s="7">
+      <c r="C222" s="24">
         <v>15213765</v>
       </c>
     </row>
-    <row r="223" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A223" s="6" t="s">
+    <row r="223" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A223" s="13" t="s">
         <v>660</v>
       </c>
-      <c r="B223" s="7" t="s">
+      <c r="B223" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C223" s="7" t="s">
+      <c r="C223" s="24" t="s">
         <v>1721</v>
       </c>
     </row>
-    <row r="224" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A224" s="6" t="s">
+    <row r="224" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A224" s="13" t="s">
         <v>640</v>
       </c>
-      <c r="B224" s="7" t="s">
+      <c r="B224" s="12" t="s">
         <v>624</v>
       </c>
-      <c r="C224" s="7">
+      <c r="C224" s="24">
         <v>16121880</v>
       </c>
     </row>
-    <row r="225" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A225" s="6" t="s">
+    <row r="225" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A225" s="13" t="s">
         <v>1481</v>
       </c>
-      <c r="B225" s="7" t="s">
+      <c r="B225" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C225" s="7">
+      <c r="C225" s="24">
         <v>23656549</v>
       </c>
     </row>
-    <row r="226" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A226" s="6" t="s">
+    <row r="226" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A226" s="13" t="s">
         <v>1722</v>
       </c>
-      <c r="B226" s="7" t="s">
+      <c r="B226" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C226" s="7">
+      <c r="C226" s="24">
         <v>15213730</v>
       </c>
     </row>
-    <row r="227" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A227" s="6" t="s">
+    <row r="227" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A227" s="13" t="s">
         <v>661</v>
       </c>
-      <c r="B227" s="7" t="s">
+      <c r="B227" s="12" t="s">
         <v>624</v>
       </c>
-      <c r="C227" s="7">
+      <c r="C227" s="24">
         <v>18607187</v>
       </c>
     </row>
-    <row r="228" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A228" s="6" t="s">
+    <row r="228" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A228" s="13" t="s">
         <v>1723</v>
       </c>
-      <c r="B228" s="7" t="s">
+      <c r="B228" s="12" t="s">
         <v>574</v>
       </c>
-      <c r="C228" s="7" t="s">
+      <c r="C228" s="24" t="s">
         <v>1724</v>
       </c>
     </row>
-    <row r="229" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A229" s="6" t="s">
+    <row r="229" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A229" s="13" t="s">
         <v>577</v>
       </c>
-      <c r="B229" s="7" t="s">
+      <c r="B229" s="12" t="s">
         <v>578</v>
       </c>
-      <c r="C229" s="7">
+      <c r="C229" s="24">
         <v>23670932</v>
       </c>
     </row>
-    <row r="230" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A230" s="6" t="s">
+    <row r="230" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A230" s="13" t="s">
         <v>654</v>
       </c>
-      <c r="B230" s="7" t="s">
+      <c r="B230" s="12" t="s">
         <v>655</v>
       </c>
-      <c r="C230" s="7">
+      <c r="C230" s="24">
         <v>14397641</v>
       </c>
     </row>
-    <row r="231" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A231" s="6" t="s">
+    <row r="231" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A231" s="13" t="s">
         <v>573</v>
       </c>
-      <c r="B231" s="7" t="s">
+      <c r="B231" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C231" s="7">
+      <c r="C231" s="24">
         <v>21926506</v>
       </c>
     </row>
-    <row r="232" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A232" s="6" t="s">
+    <row r="232" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A232" s="13" t="s">
         <v>662</v>
       </c>
-      <c r="B232" s="7" t="s">
+      <c r="B232" s="12" t="s">
         <v>663</v>
       </c>
-      <c r="C232" s="7" t="s">
+      <c r="C232" s="24" t="s">
         <v>1725</v>
       </c>
     </row>
-    <row r="233" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A233" s="6" t="s">
+    <row r="233" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A233" s="13" t="s">
         <v>1480</v>
       </c>
-      <c r="B233" s="7" t="s">
+      <c r="B233" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C233" s="7">
+      <c r="C233" s="24">
         <v>25704206</v>
       </c>
     </row>
-    <row r="234" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A234" s="6" t="s">
+    <row r="234" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A234" s="13" t="s">
         <v>355</v>
       </c>
-      <c r="B234" s="7" t="s">
+      <c r="B234" s="12" t="s">
         <v>199</v>
       </c>
-      <c r="C234" s="7">
+      <c r="C234" s="24">
         <v>13652206</v>
       </c>
     </row>
-    <row r="235" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A235" s="6" t="s">
+    <row r="235" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A235" s="13" t="s">
         <v>315</v>
       </c>
-      <c r="B235" s="7" t="s">
+      <c r="B235" s="12" t="s">
         <v>316</v>
       </c>
-      <c r="C235" s="7">
+      <c r="C235" s="24">
         <v>10990852</v>
       </c>
     </row>
-    <row r="236" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A236" s="6" t="s">
+    <row r="236" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A236" s="13" t="s">
         <v>309</v>
       </c>
-      <c r="B236" s="7" t="s">
+      <c r="B236" s="12" t="s">
         <v>257</v>
       </c>
-      <c r="C236" s="7">
+      <c r="C236" s="24">
         <v>14753588</v>
       </c>
     </row>
-    <row r="237" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A237" s="6" t="s">
+    <row r="237" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A237" s="13" t="s">
         <v>335</v>
       </c>
-      <c r="B237" s="7" t="s">
+      <c r="B237" s="12" t="s">
         <v>336</v>
       </c>
-      <c r="C237" s="7">
+      <c r="C237" s="24">
         <v>13652214</v>
       </c>
     </row>
-    <row r="238" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A238" s="6" t="s">
+    <row r="238" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A238" s="13" t="s">
         <v>362</v>
       </c>
-      <c r="B238" s="7" t="s">
+      <c r="B238" s="12" t="s">
         <v>316</v>
       </c>
-      <c r="C238" s="7">
+      <c r="C238" s="24">
         <v>10990860</v>
       </c>
     </row>
-    <row r="239" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A239" s="6" t="s">
+    <row r="239" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A239" s="13" t="s">
         <v>421</v>
       </c>
-      <c r="B239" s="7" t="s">
+      <c r="B239" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C239" s="7" t="s">
+      <c r="C239" s="24" t="s">
         <v>1726</v>
       </c>
     </row>
-    <row r="240" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A240" s="6" t="s">
+    <row r="240" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A240" s="13" t="s">
         <v>658</v>
       </c>
-      <c r="B240" s="7" t="s">
+      <c r="B240" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C240" s="7">
+      <c r="C240" s="24">
         <v>16147065</v>
       </c>
     </row>
-    <row r="241" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A241" s="6" t="s">
+    <row r="241" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A241" s="13" t="s">
         <v>361</v>
       </c>
-      <c r="B241" s="7" t="s">
+      <c r="B241" s="12" t="s">
         <v>136</v>
       </c>
-      <c r="C241" s="7" t="s">
+      <c r="C241" s="24" t="s">
         <v>1727</v>
       </c>
     </row>
-    <row r="242" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A242" s="6" t="s">
+    <row r="242" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A242" s="13" t="s">
         <v>365</v>
       </c>
-      <c r="B242" s="7" t="s">
+      <c r="B242" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="C242" s="7" t="s">
+      <c r="C242" s="24" t="s">
         <v>1728</v>
       </c>
     </row>
-    <row r="243" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A243" s="6" t="s">
+    <row r="243" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A243" s="13" t="s">
         <v>350</v>
       </c>
-      <c r="B243" s="7" t="s">
+      <c r="B243" s="12" t="s">
         <v>351</v>
       </c>
-      <c r="C243" s="7" t="s">
+      <c r="C243" s="24" t="s">
         <v>1729</v>
       </c>
     </row>
-    <row r="244" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A244" s="6" t="s">
+    <row r="244" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A244" s="13" t="s">
         <v>369</v>
       </c>
-      <c r="B244" s="7" t="s">
+      <c r="B244" s="12" t="s">
         <v>370</v>
       </c>
-      <c r="C244" s="7">
+      <c r="C244" s="24">
         <v>10960031</v>
       </c>
     </row>
-    <row r="245" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A245" s="6" t="s">
+    <row r="245" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A245" s="13" t="s">
         <v>631</v>
       </c>
-      <c r="B245" s="7" t="s">
+      <c r="B245" s="12" t="s">
         <v>632</v>
       </c>
-      <c r="C245" s="7">
+      <c r="C245" s="24">
         <v>18630669</v>
       </c>
     </row>
-    <row r="246" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A246" s="6" t="s">
+    <row r="246" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A246" s="13" t="s">
         <v>343</v>
       </c>
-      <c r="B246" s="7" t="s">
+      <c r="B246" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="C246" s="7">
+      <c r="C246" s="24">
         <v>13652222</v>
       </c>
     </row>
-    <row r="247" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A247" s="6" t="s">
+    <row r="247" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A247" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B247" s="7" t="s">
+      <c r="B247" s="12" t="s">
         <v>353</v>
       </c>
-      <c r="C247" s="7">
+      <c r="C247" s="24">
         <v>14429071</v>
       </c>
     </row>
-    <row r="248" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A248" s="6" t="s">
+    <row r="248" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A248" s="13" t="s">
         <v>310</v>
       </c>
-      <c r="B248" s="7" t="s">
+      <c r="B248" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="C248" s="7">
+      <c r="C248" s="24">
         <v>21630097</v>
       </c>
     </row>
-    <row r="249" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A249" s="6" t="s">
+    <row r="249" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A249" s="13" t="s">
         <v>304</v>
       </c>
-      <c r="B249" s="7" t="s">
+      <c r="B249" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="C249" s="7">
+      <c r="C249" s="24">
         <v>10982353</v>
       </c>
     </row>
-    <row r="250" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A250" s="6" t="s">
+    <row r="250" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A250" s="13" t="s">
         <v>349</v>
       </c>
-      <c r="B250" s="7" t="s">
+      <c r="B250" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C250" s="7">
+      <c r="C250" s="24">
         <v>17591961</v>
       </c>
     </row>
-    <row r="251" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A251" s="6" t="s">
+    <row r="251" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A251" s="13" t="s">
         <v>354</v>
       </c>
-      <c r="B251" s="7" t="s">
+      <c r="B251" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C251" s="7">
+      <c r="C251" s="24">
         <v>14401681</v>
       </c>
     </row>
-    <row r="252" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A252" s="6" t="s">
+    <row r="252" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A252" s="13" t="s">
         <v>347</v>
       </c>
-      <c r="B252" s="7" t="s">
+      <c r="B252" s="12" t="s">
         <v>348</v>
       </c>
-      <c r="C252" s="7">
+      <c r="C252" s="24">
         <v>13652265</v>
       </c>
     </row>
-    <row r="253" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A253" s="6" t="s">
+    <row r="253" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A253" s="13" t="s">
         <v>359</v>
       </c>
-      <c r="B253" s="7" t="s">
+      <c r="B253" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="C253" s="7">
+      <c r="C253" s="24">
         <v>13990004</v>
       </c>
     </row>
-    <row r="254" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A254" s="6" t="s">
+    <row r="254" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A254" s="13" t="s">
         <v>363</v>
       </c>
-      <c r="B254" s="7" t="s">
+      <c r="B254" s="12" t="s">
         <v>364</v>
       </c>
-      <c r="C254" s="7">
+      <c r="C254" s="24">
         <v>17088208</v>
       </c>
     </row>
-    <row r="255" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A255" s="6" t="s">
+    <row r="255" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A255" s="13" t="s">
         <v>381</v>
       </c>
-      <c r="B255" s="7" t="s">
+      <c r="B255" s="12" t="s">
         <v>382</v>
       </c>
-      <c r="C255" s="7">
+      <c r="C255" s="24">
         <v>17588111</v>
       </c>
     </row>
-    <row r="256" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A256" s="6" t="s">
+    <row r="256" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A256" s="13" t="s">
         <v>371</v>
       </c>
-      <c r="B256" s="7" t="s">
+      <c r="B256" s="12" t="s">
         <v>364</v>
       </c>
-      <c r="C256" s="7">
+      <c r="C256" s="24">
         <v>16000501</v>
       </c>
     </row>
-    <row r="257" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A257" s="6" t="s">
+    <row r="257" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A257" s="13" t="s">
         <v>379</v>
       </c>
-      <c r="B257" s="7" t="s">
+      <c r="B257" s="12" t="s">
         <v>380</v>
       </c>
-      <c r="C257" s="7">
+      <c r="C257" s="24">
         <v>17494486</v>
       </c>
     </row>
-    <row r="258" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A258" s="6" t="s">
+    <row r="258" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A258" s="13" t="s">
         <v>397</v>
       </c>
-      <c r="B258" s="7" t="s">
+      <c r="B258" s="12" t="s">
         <v>397</v>
       </c>
-      <c r="C258" s="7">
+      <c r="C258" s="24">
         <v>15326535</v>
       </c>
     </row>
-    <row r="259" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A259" s="6" t="s">
+    <row r="259" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A259" s="13" t="s">
         <v>396</v>
       </c>
-      <c r="B259" s="7" t="s">
+      <c r="B259" s="12" t="s">
         <v>397</v>
       </c>
-      <c r="C259" s="7">
+      <c r="C259" s="24">
         <v>21607648</v>
       </c>
     </row>
-    <row r="260" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A260" s="6" t="s">
+    <row r="260" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A260" s="13" t="s">
         <v>400</v>
       </c>
-      <c r="B260" s="7" t="s">
+      <c r="B260" s="12" t="s">
         <v>154</v>
       </c>
-      <c r="C260" s="7" t="s">
+      <c r="C260" s="24" t="s">
         <v>1730</v>
       </c>
     </row>
-    <row r="261" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A261" s="6" t="s">
+    <row r="261" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A261" s="13" t="s">
         <v>401</v>
       </c>
-      <c r="B261" s="7" t="s">
+      <c r="B261" s="12" t="s">
         <v>244</v>
       </c>
-      <c r="C261" s="7">
+      <c r="C261" s="24">
         <v>10990879</v>
       </c>
     </row>
-    <row r="262" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A262" s="6" t="s">
+    <row r="262" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A262" s="13" t="s">
         <v>413</v>
       </c>
-      <c r="B262" s="7" t="s">
+      <c r="B262" s="12" t="s">
         <v>414</v>
       </c>
-      <c r="C262" s="7">
+      <c r="C262" s="24">
         <v>13990012</v>
       </c>
     </row>
-    <row r="263" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A263" s="9" t="s">
+    <row r="263" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A263" s="31" t="s">
         <v>1731</v>
       </c>
-      <c r="B263" s="7"/>
-      <c r="C263" s="7">
+      <c r="B263" s="12"/>
+      <c r="C263" s="24">
         <v>14651858</v>
       </c>
     </row>
-    <row r="264" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A264" s="6" t="s">
+    <row r="264" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A264" s="13" t="s">
         <v>387</v>
       </c>
-      <c r="B264" s="7" t="s">
+      <c r="B264" s="12" t="s">
         <v>387</v>
       </c>
-      <c r="C264" s="7">
+      <c r="C264" s="24">
         <v>15516709</v>
       </c>
     </row>
-    <row r="265" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A265" s="6" t="s">
+    <row r="265" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A265" s="13" t="s">
         <v>1732</v>
       </c>
-      <c r="B265" s="7" t="s">
+      <c r="B265" s="12" t="s">
         <v>137</v>
       </c>
-      <c r="C265" s="7">
+      <c r="C265" s="24">
         <v>15206378</v>
       </c>
     </row>
-    <row r="266" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A266" s="6" t="s">
+    <row r="266" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A266" s="13" t="s">
         <v>392</v>
       </c>
-      <c r="B266" s="7" t="s">
+      <c r="B266" s="12" t="s">
         <v>393</v>
       </c>
-      <c r="C266" s="7">
+      <c r="C266" s="24">
         <v>14784408</v>
       </c>
     </row>
-    <row r="267" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A267" s="6" t="s">
+    <row r="267" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A267" s="13" t="s">
         <v>385</v>
       </c>
-      <c r="B267" s="7" t="s">
+      <c r="B267" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="C267" s="7">
+      <c r="C267" s="24">
         <v>14631318</v>
       </c>
     </row>
-    <row r="268" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A268" s="6" t="s">
+    <row r="268" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A268" s="13" t="s">
         <v>394</v>
       </c>
-      <c r="B268" s="7" t="s">
+      <c r="B268" s="12" t="s">
         <v>395</v>
       </c>
-      <c r="C268" s="7">
+      <c r="C268" s="24">
         <v>10970312</v>
       </c>
     </row>
-    <row r="269" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A269" s="6" t="s">
+    <row r="269" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A269" s="13" t="s">
         <v>341</v>
       </c>
-      <c r="B269" s="7" t="s">
+      <c r="B269" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="C269" s="7">
+      <c r="C269" s="24">
         <v>16000528</v>
       </c>
     </row>
-    <row r="270" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A270" s="6" t="s">
+    <row r="270" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A270" s="13" t="s">
         <v>667</v>
       </c>
-      <c r="B270" s="7" t="s">
+      <c r="B270" s="12" t="s">
         <v>154</v>
       </c>
-      <c r="C270" s="7">
+      <c r="C270" s="24">
         <v>20404603</v>
       </c>
     </row>
-    <row r="271" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A271" s="6" t="s">
+    <row r="271" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A271" s="13" t="s">
         <v>402</v>
       </c>
-      <c r="B271" s="7" t="s">
+      <c r="B271" s="12" t="s">
         <v>403</v>
       </c>
-      <c r="C271" s="7">
+      <c r="C271" s="24">
         <v>15414337</v>
       </c>
     </row>
-    <row r="272" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A272" s="6" t="s">
+    <row r="272" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A272" s="13" t="s">
         <v>388</v>
       </c>
-      <c r="B272" s="7" t="s">
+      <c r="B272" s="12" t="s">
         <v>190</v>
       </c>
-      <c r="C272" s="7">
+      <c r="C272" s="24">
         <v>14678640</v>
       </c>
     </row>
-    <row r="273" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A273" s="6" t="s">
+    <row r="273" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A273" s="13" t="s">
         <v>321</v>
       </c>
-      <c r="B273" s="7" t="s">
+      <c r="B273" s="12" t="s">
         <v>322</v>
       </c>
-      <c r="C273" s="7" t="s">
+      <c r="C273" s="24" t="s">
         <v>1733</v>
       </c>
     </row>
-    <row r="274" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A274" s="6" t="s">
+    <row r="274" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A274" s="13" t="s">
         <v>1734</v>
       </c>
-      <c r="B274" s="7" t="s">
+      <c r="B274" s="12" t="s">
         <v>190</v>
       </c>
-      <c r="C274" s="7">
+      <c r="C274" s="24">
         <v>10990542</v>
       </c>
     </row>
-    <row r="275" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A275" s="6" t="s">
+    <row r="275" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A275" s="13" t="s">
         <v>360</v>
       </c>
-      <c r="B275" s="7" t="s">
+      <c r="B275" s="12" t="s">
         <v>322</v>
       </c>
-      <c r="C275" s="7">
+      <c r="C275" s="24">
         <v>14678659</v>
       </c>
     </row>
-    <row r="276" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A276" s="6" t="s">
+    <row r="276" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A276" s="13" t="s">
         <v>398</v>
       </c>
-      <c r="B276" s="7" t="s">
+      <c r="B276" s="12" t="s">
         <v>399</v>
       </c>
-      <c r="C276" s="7">
+      <c r="C276" s="24">
         <v>15320634</v>
       </c>
     </row>
-    <row r="277" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A277" s="6" t="s">
+    <row r="277" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A277" s="13" t="s">
         <v>406</v>
       </c>
-      <c r="B277" s="7" t="s">
+      <c r="B277" s="12" t="s">
         <v>407</v>
       </c>
-      <c r="C277" s="7">
+      <c r="C277" s="24">
         <v>15411508</v>
       </c>
     </row>
-    <row r="278" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A278" s="6" t="s">
+    <row r="278" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A278" s="13" t="s">
         <v>357</v>
       </c>
-      <c r="B278" s="7" t="s">
+      <c r="B278" s="12" t="s">
         <v>358</v>
       </c>
-      <c r="C278" s="7">
+      <c r="C278" s="24">
         <v>17414520</v>
       </c>
     </row>
-    <row r="279" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A279" s="6" t="s">
+    <row r="279" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A279" s="13" t="s">
         <v>383</v>
       </c>
-      <c r="B279" s="7" t="s">
+      <c r="B279" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="C279" s="7">
+      <c r="C279" s="24">
         <v>15231739</v>
       </c>
     </row>
-    <row r="280" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A280" s="6" t="s">
+    <row r="280" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A280" s="13" t="s">
         <v>389</v>
       </c>
-      <c r="B280" s="7" t="s">
+      <c r="B280" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C280" s="7">
+      <c r="C280" s="24">
         <v>14678675</v>
       </c>
     </row>
-    <row r="281" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A281" s="6" t="s">
+    <row r="281" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A281" s="13" t="s">
         <v>179</v>
       </c>
-      <c r="B281" s="7" t="s">
+      <c r="B281" s="12" t="s">
         <v>180</v>
       </c>
-      <c r="C281" s="7">
+      <c r="C281" s="24">
         <v>24761281</v>
       </c>
     </row>
-    <row r="282" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A282" s="6" t="s">
+    <row r="282" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A282" s="13" t="s">
         <v>384</v>
       </c>
-      <c r="B282" s="7" t="s">
+      <c r="B282" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C282" s="7">
+      <c r="C282" s="24">
         <v>16000536</v>
       </c>
     </row>
-    <row r="283" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A283" s="6" t="s">
+    <row r="283" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A283" s="13" t="s">
         <v>317</v>
       </c>
-      <c r="B283" s="7" t="s">
+      <c r="B283" s="12" t="s">
         <v>166</v>
       </c>
-      <c r="C283" s="7">
+      <c r="C283" s="24">
         <v>19113846</v>
       </c>
     </row>
-    <row r="284" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A284" s="6" t="s">
+    <row r="284" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A284" s="13" t="s">
         <v>386</v>
       </c>
-      <c r="B284" s="7" t="s">
+      <c r="B284" s="12" t="s">
         <v>151</v>
       </c>
-      <c r="C284" s="7">
+      <c r="C284" s="24">
         <v>14657287</v>
       </c>
     </row>
-    <row r="285" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A285" s="6" t="s">
+    <row r="285" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A285" s="13" t="s">
         <v>645</v>
       </c>
-      <c r="B285" s="7" t="s">
+      <c r="B285" s="12" t="s">
         <v>646</v>
       </c>
-      <c r="C285" s="7">
+      <c r="C285" s="24">
         <v>15213986</v>
       </c>
     </row>
-    <row r="286" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A286" s="6" t="s">
+    <row r="286" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A286" s="13" t="s">
         <v>390</v>
       </c>
-      <c r="B286" s="7" t="s">
+      <c r="B286" s="12" t="s">
         <v>391</v>
       </c>
-      <c r="C286" s="7">
+      <c r="C286" s="24">
         <v>14678683</v>
       </c>
     </row>
-    <row r="287" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A287" s="6" t="s">
+    <row r="287" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A287" s="13" t="s">
         <v>410</v>
       </c>
-      <c r="B287" s="7" t="s">
+      <c r="B287" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C287" s="7">
+      <c r="C287" s="24">
         <v>15353966</v>
       </c>
     </row>
-    <row r="288" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A288" s="6" t="s">
+    <row r="288" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A288" s="13" t="s">
         <v>314</v>
       </c>
-      <c r="B288" s="7" t="s">
+      <c r="B288" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="C288" s="7">
+      <c r="C288" s="24">
         <v>17461405</v>
       </c>
     </row>
-    <row r="289" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A289" s="6" t="s">
+    <row r="289" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A289" s="13" t="s">
         <v>344</v>
       </c>
-      <c r="B289" s="7" t="s">
+      <c r="B289" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="C289" s="7">
+      <c r="C289" s="24">
         <v>15566978</v>
       </c>
     </row>
-    <row r="290" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A290" s="6" t="s">
+    <row r="290" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A290" s="13" t="s">
         <v>305</v>
       </c>
-      <c r="B290" s="7" t="s">
+      <c r="B290" s="12" t="s">
         <v>306</v>
       </c>
-      <c r="C290" s="7">
+      <c r="C290" s="24">
         <v>14678691</v>
       </c>
     </row>
-    <row r="291" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A291" s="6" t="s">
+    <row r="291" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A291" s="13" t="s">
         <v>330</v>
       </c>
-      <c r="B291" s="7" t="s">
+      <c r="B291" s="12" t="s">
         <v>244</v>
       </c>
-      <c r="C291" s="7">
+      <c r="C291" s="24">
         <v>14712857</v>
       </c>
     </row>
-    <row r="292" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A292" s="6" t="s">
+    <row r="292" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A292" s="13" t="s">
         <v>313</v>
       </c>
-      <c r="B292" s="7" t="s">
+      <c r="B292" s="12" t="s">
         <v>313</v>
       </c>
-      <c r="C292" s="7">
+      <c r="C292" s="24">
         <v>17459125</v>
       </c>
     </row>
-    <row r="293" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A293" s="6" t="s">
+    <row r="293" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A293" s="13" t="s">
         <v>312</v>
       </c>
-      <c r="B293" s="7" t="s">
+      <c r="B293" s="12" t="s">
         <v>313</v>
       </c>
-      <c r="C293" s="7">
+      <c r="C293" s="24">
         <v>17459133</v>
       </c>
     </row>
-    <row r="294" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A294" s="6" t="s">
+    <row r="294" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A294" s="13" t="s">
         <v>404</v>
       </c>
-      <c r="B294" s="7" t="s">
+      <c r="B294" s="12" t="s">
         <v>405</v>
       </c>
-      <c r="C294" s="7">
+      <c r="C294" s="24">
         <v>14678705</v>
       </c>
     </row>
-    <row r="295" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A295" s="6" t="s">
+    <row r="295" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A295" s="13" t="s">
         <v>408</v>
       </c>
-      <c r="B295" s="7" t="s">
+      <c r="B295" s="12" t="s">
         <v>409</v>
       </c>
-      <c r="C295" s="7">
+      <c r="C295" s="24">
         <v>14350653</v>
       </c>
     </row>
-    <row r="296" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A296" s="6" t="s">
+    <row r="296" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A296" s="13" t="s">
         <v>356</v>
       </c>
-      <c r="B296" s="7" t="s">
+      <c r="B296" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="C296" s="7">
+      <c r="C296" s="24">
         <v>23743832</v>
       </c>
     </row>
-    <row r="297" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A297" s="6" t="s">
+    <row r="297" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A297" s="13" t="s">
         <v>647</v>
       </c>
-      <c r="B297" s="7" t="s">
+      <c r="B297" s="12" t="s">
         <v>646</v>
       </c>
-      <c r="C297" s="7">
+      <c r="C297" s="24">
         <v>15214079</v>
       </c>
     </row>
-    <row r="298" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A298" s="6" t="s">
+    <row r="298" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A298" s="13" t="s">
         <v>415</v>
       </c>
-      <c r="B298" s="7" t="s">
+      <c r="B298" s="12" t="s">
         <v>122</v>
       </c>
-      <c r="C298" s="7">
+      <c r="C298" s="24">
         <v>21539561</v>
       </c>
     </row>
-    <row r="299" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A299" s="6" t="s">
+    <row r="299" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A299" s="13" t="s">
         <v>417</v>
       </c>
-      <c r="B299" s="7" t="s">
+      <c r="B299" s="12" t="s">
         <v>418</v>
       </c>
-      <c r="C299" s="7">
+      <c r="C299" s="24">
         <v>21516952</v>
       </c>
     </row>
-    <row r="300" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A300" s="6" t="s">
+    <row r="300" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A300" s="13" t="s">
         <v>1735</v>
       </c>
-      <c r="B300" s="7" t="s">
+      <c r="B300" s="12" t="s">
         <v>297</v>
       </c>
-      <c r="C300" s="7">
+      <c r="C300" s="24">
         <v>26911299</v>
       </c>
     </row>
-    <row r="301" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A301" s="6" t="s">
+    <row r="301" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A301" s="13" t="s">
         <v>420</v>
       </c>
-      <c r="B301" s="7" t="s">
+      <c r="B301" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C301" s="7">
+      <c r="C301" s="24">
         <v>14678748</v>
       </c>
     </row>
-    <row r="302" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A302" s="6" t="s">
+    <row r="302" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A302" s="13" t="s">
         <v>425</v>
       </c>
-      <c r="B302" s="7" t="s">
+      <c r="B302" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C302" s="7">
+      <c r="C302" s="24">
         <v>15524930</v>
       </c>
     </row>
-    <row r="303" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A303" s="6" t="s">
+    <row r="303" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A303" s="13" t="s">
         <v>424</v>
       </c>
-      <c r="B303" s="7" t="s">
+      <c r="B303" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C303" s="7">
+      <c r="C303" s="24">
         <v>15524957</v>
       </c>
     </row>
-    <row r="304" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A304" s="6" t="s">
+    <row r="304" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A304" s="13" t="s">
         <v>422</v>
       </c>
-      <c r="B304" s="7" t="s">
+      <c r="B304" s="12" t="s">
         <v>423</v>
       </c>
-      <c r="C304" s="7">
+      <c r="C304" s="24">
         <v>13652303</v>
       </c>
     </row>
-    <row r="305" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A305" s="6" t="s">
+    <row r="305" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A305" s="13" t="s">
         <v>372</v>
       </c>
-      <c r="B305" s="7" t="s">
+      <c r="B305" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C305" s="7">
+      <c r="C305" s="24">
         <v>19493592</v>
       </c>
     </row>
-    <row r="306" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A306" s="6" t="s">
+    <row r="306" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A306" s="13" t="s">
         <v>233</v>
       </c>
-      <c r="B306" s="7" t="s">
+      <c r="B306" s="12" t="s">
         <v>233</v>
       </c>
-      <c r="C306" s="7">
+      <c r="C306" s="24">
         <v>15405915</v>
       </c>
     </row>
-    <row r="307" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A307" s="6" t="s">
+    <row r="307" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A307" s="13" t="s">
         <v>454</v>
       </c>
-      <c r="B307" s="7" t="s">
+      <c r="B307" s="12" t="s">
         <v>233</v>
       </c>
-      <c r="C307" s="7">
+      <c r="C307" s="24">
         <v>15404609</v>
       </c>
     </row>
-    <row r="308" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A308" s="6" t="s">
+    <row r="308" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A308" s="13" t="s">
         <v>486</v>
       </c>
-      <c r="B308" s="7" t="s">
+      <c r="B308" s="12" t="s">
         <v>486</v>
       </c>
-      <c r="C308" s="7">
+      <c r="C308" s="24">
         <v>16009657</v>
       </c>
     </row>
-    <row r="309" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A309" s="6" t="s">
+    <row r="309" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A309" s="13" t="s">
         <v>435</v>
       </c>
-      <c r="B309" s="7" t="s">
+      <c r="B309" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C309" s="7">
+      <c r="C309" s="24">
         <v>26377489</v>
       </c>
     </row>
-    <row r="310" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A310" s="6" t="s">
+    <row r="310" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A310" s="13" t="s">
         <v>440</v>
       </c>
-      <c r="B310" s="7" t="s">
+      <c r="B310" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="C310" s="7">
+      <c r="C310" s="24">
         <v>14718847</v>
       </c>
     </row>
-    <row r="311" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A311" s="6" t="s">
+    <row r="311" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A311" s="13" t="s">
         <v>432</v>
       </c>
-      <c r="B311" s="7" t="s">
+      <c r="B311" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C311" s="7">
+      <c r="C311" s="24">
         <v>14677660</v>
       </c>
     </row>
-    <row r="312" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A312" s="6" t="s">
+    <row r="312" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A312" s="13" t="s">
         <v>453</v>
       </c>
-      <c r="B312" s="7" t="s">
+      <c r="B312" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C312" s="7">
+      <c r="C312" s="24">
         <v>14677679</v>
       </c>
     </row>
-    <row r="313" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A313" s="6" t="s">
+    <row r="313" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A313" s="13" t="s">
         <v>441</v>
       </c>
-      <c r="B313" s="7" t="s">
+      <c r="B313" s="12" t="s">
         <v>442</v>
       </c>
-      <c r="C313" s="7" t="s">
+      <c r="C313" s="24" t="s">
         <v>1736</v>
       </c>
     </row>
-    <row r="314" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A314" s="6" t="s">
+    <row r="314" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A314" s="13" t="s">
         <v>456</v>
       </c>
-      <c r="B314" s="7" t="s">
+      <c r="B314" s="12" t="s">
         <v>442</v>
       </c>
-      <c r="C314" s="7">
+      <c r="C314" s="24">
         <v>10970177</v>
       </c>
     </row>
-    <row r="315" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A315" s="6" t="s">
+    <row r="315" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A315" s="13" t="s">
         <v>446</v>
       </c>
-      <c r="B315" s="7" t="s">
+      <c r="B315" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C315" s="7">
+      <c r="C315" s="24">
         <v>14698749</v>
       </c>
     </row>
-    <row r="316" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A316" s="6" t="s">
+    <row r="316" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A316" s="13" t="s">
         <v>1241</v>
       </c>
-      <c r="B316" s="7" t="s">
+      <c r="B316" s="12" t="s">
         <v>506</v>
       </c>
-      <c r="C316" s="7" t="s">
+      <c r="C316" s="24" t="s">
         <v>1737</v>
       </c>
     </row>
-    <row r="317" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A317" s="6" t="s">
+    <row r="317" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A317" s="13" t="s">
         <v>437</v>
       </c>
-      <c r="B317" s="7" t="s">
+      <c r="B317" s="12" t="s">
         <v>257</v>
       </c>
-      <c r="C317" s="7">
+      <c r="C317" s="24">
         <v>10982302</v>
       </c>
     </row>
-    <row r="318" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A318" s="6" t="s">
+    <row r="318" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A318" s="13" t="s">
         <v>436</v>
       </c>
-      <c r="B318" s="7" t="s">
+      <c r="B318" s="12" t="s">
         <v>257</v>
       </c>
-      <c r="C318" s="7">
+      <c r="C318" s="24">
         <v>14677687</v>
       </c>
     </row>
-    <row r="319" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A319" s="6" t="s">
+    <row r="319" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A319" s="13" t="s">
         <v>450</v>
       </c>
-      <c r="B319" s="7" t="s">
+      <c r="B319" s="12" t="s">
         <v>448</v>
       </c>
-      <c r="C319" s="7">
+      <c r="C319" s="24">
         <v>14631326</v>
       </c>
     </row>
-    <row r="320" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A320" s="6" t="s">
+    <row r="320" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A320" s="13" t="s">
         <v>449</v>
       </c>
-      <c r="B320" s="7" t="s">
+      <c r="B320" s="12" t="s">
         <v>448</v>
       </c>
-      <c r="C320" s="7">
+      <c r="C320" s="24">
         <v>15207560</v>
       </c>
     </row>
-    <row r="321" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A321" s="6" t="s">
+    <row r="321" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A321" s="13" t="s">
         <v>447</v>
       </c>
-      <c r="B321" s="7" t="s">
+      <c r="B321" s="12" t="s">
         <v>448</v>
       </c>
-      <c r="C321" s="7">
+      <c r="C321" s="24">
         <v>14645491</v>
       </c>
     </row>
-    <row r="322" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A322" s="6" t="s">
+    <row r="322" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A322" s="13" t="s">
         <v>429</v>
       </c>
-      <c r="B322" s="7" t="s">
+      <c r="B322" s="12" t="s">
         <v>423</v>
       </c>
-      <c r="C322" s="7">
+      <c r="C322" s="24">
         <v>10970339</v>
       </c>
     </row>
-    <row r="323" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A323" s="6" t="s">
+    <row r="323" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A323" s="13" t="s">
         <v>443</v>
       </c>
-      <c r="B323" s="7" t="s">
+      <c r="B323" s="12" t="s">
         <v>444</v>
       </c>
-      <c r="C323" s="7">
+      <c r="C323" s="24">
         <v>15406385</v>
       </c>
     </row>
-    <row r="324" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A324" s="6" t="s">
+    <row r="324" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A324" s="13" t="s">
         <v>1575</v>
       </c>
-      <c r="B324" s="7" t="s">
+      <c r="B324" s="12" t="s">
         <v>608</v>
       </c>
-      <c r="C324" s="7">
+      <c r="C324" s="24">
         <v>17561221</v>
       </c>
     </row>
-    <row r="325" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A325" s="6" t="s">
+    <row r="325" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A325" s="13" t="s">
         <v>451</v>
       </c>
-      <c r="B325" s="7" t="s">
+      <c r="B325" s="12" t="s">
         <v>452</v>
       </c>
-      <c r="C325" s="7">
+      <c r="C325" s="24">
         <v>19493606</v>
       </c>
     </row>
-    <row r="326" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A326" s="6" t="s">
+    <row r="326" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A326" s="13" t="s">
         <v>433</v>
       </c>
-      <c r="B326" s="7" t="s">
+      <c r="B326" s="12" t="s">
         <v>434</v>
       </c>
-      <c r="C326" s="7">
+      <c r="C326" s="24">
         <v>14431661</v>
       </c>
     </row>
-    <row r="327" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A327" s="6" t="s">
+    <row r="327" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A327" s="13" t="s">
         <v>445</v>
       </c>
-      <c r="B327" s="7" t="s">
+      <c r="B327" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C327" s="7">
+      <c r="C327" s="24">
         <v>14677717</v>
       </c>
     </row>
-    <row r="328" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A328" s="6" t="s">
+    <row r="328" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A328" s="13" t="s">
         <v>428</v>
       </c>
-      <c r="B328" s="7" t="s">
+      <c r="B328" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="C328" s="7">
+      <c r="C328" s="24">
         <v>14653362</v>
       </c>
     </row>
-    <row r="329" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A329" s="6" t="s">
+    <row r="329" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A329" s="13" t="s">
         <v>431</v>
       </c>
-      <c r="B329" s="7" t="s">
+      <c r="B329" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C329" s="7">
+      <c r="C329" s="24">
         <v>10982299</v>
       </c>
     </row>
-    <row r="330" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A330" s="6" t="s">
+    <row r="330" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A330" s="13" t="s">
         <v>455</v>
       </c>
-      <c r="B330" s="7" t="s">
+      <c r="B330" s="12" t="s">
         <v>246</v>
       </c>
-      <c r="C330" s="7">
+      <c r="C330" s="24">
         <v>19427611</v>
       </c>
     </row>
-    <row r="331" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A331" s="6" t="s">
+    <row r="331" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A331" s="13" t="s">
         <v>458</v>
       </c>
-      <c r="B331" s="7" t="s">
+      <c r="B331" s="12" t="s">
         <v>459</v>
       </c>
-      <c r="C331" s="7">
+      <c r="C331" s="24">
         <v>10990909</v>
       </c>
     </row>
-    <row r="332" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A332" s="6" t="s">
+    <row r="332" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A332" s="13" t="s">
         <v>500</v>
       </c>
-      <c r="B332" s="7" t="s">
+      <c r="B332" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C332" s="7">
+      <c r="C332" s="24">
         <v>17517893</v>
       </c>
     </row>
-    <row r="333" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A333" s="6" t="s">
+    <row r="333" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A333" s="13" t="s">
         <v>516</v>
       </c>
-      <c r="B333" s="7" t="s">
+      <c r="B333" s="12" t="s">
         <v>517</v>
       </c>
-      <c r="C333" s="7">
+      <c r="C333" s="24">
         <v>14680254</v>
       </c>
     </row>
-    <row r="334" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A334" s="6" t="s">
+    <row r="334" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A334" s="13" t="s">
         <v>544</v>
       </c>
-      <c r="B334" s="7" t="s">
+      <c r="B334" s="12" t="s">
         <v>545</v>
       </c>
-      <c r="C334" s="7">
+      <c r="C334" s="24">
         <v>10969837</v>
       </c>
     </row>
-    <row r="335" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A335" s="6" t="s">
+    <row r="335" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A335" s="13" t="s">
         <v>538</v>
       </c>
-      <c r="B335" s="7" t="s">
+      <c r="B335" s="12" t="s">
         <v>539</v>
       </c>
-      <c r="C335" s="7">
+      <c r="C335" s="24">
         <v>10969845</v>
       </c>
     </row>
-    <row r="336" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A336" s="6" t="s">
+    <row r="336" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A336" s="13" t="s">
         <v>493</v>
       </c>
-      <c r="B336" s="7" t="s">
+      <c r="B336" s="12" t="s">
         <v>494</v>
       </c>
-      <c r="C336" s="7">
+      <c r="C336" s="24">
         <v>27705706</v>
       </c>
     </row>
-    <row r="337" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A337" s="6" t="s">
+    <row r="337" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A337" s="13" t="s">
         <v>668</v>
       </c>
-      <c r="B337" s="7" t="s">
+      <c r="B337" s="12" t="s">
         <v>494</v>
       </c>
-      <c r="C337" s="7">
+      <c r="C337" s="24">
         <v>19448201</v>
       </c>
     </row>
-    <row r="338" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A338" s="6" t="s">
+    <row r="338" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A338" s="13" t="s">
         <v>465</v>
       </c>
-      <c r="B338" s="7" t="s">
+      <c r="B338" s="12" t="s">
         <v>334</v>
       </c>
-      <c r="C338" s="7">
+      <c r="C338" s="24">
         <v>15408175</v>
       </c>
     </row>
-    <row r="339" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A339" s="6" t="s">
+    <row r="339" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A339" s="13" t="s">
         <v>474</v>
       </c>
-      <c r="B339" s="7" t="s">
+      <c r="B339" s="12" t="s">
         <v>475</v>
       </c>
-      <c r="C339" s="7">
+      <c r="C339" s="24">
         <v>19360592</v>
       </c>
     </row>
-    <row r="340" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A340" s="6" t="s">
+    <row r="340" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A340" s="13" t="s">
         <v>461</v>
       </c>
-      <c r="B340" s="7" t="s">
+      <c r="B340" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C340" s="7">
+      <c r="C340" s="24">
         <v>19395582</v>
       </c>
     </row>
-    <row r="341" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A341" s="6" t="s">
+    <row r="341" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A341" s="13" t="s">
         <v>492</v>
       </c>
-      <c r="B341" s="7" t="s">
+      <c r="B341" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C341" s="7">
+      <c r="C341" s="24">
         <v>13652311</v>
       </c>
     </row>
-    <row r="342" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A342" s="6" t="s">
+    <row r="342" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A342" s="13" t="s">
         <v>523</v>
       </c>
-      <c r="B342" s="7" t="s">
+      <c r="B342" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C342" s="7">
+      <c r="C342" s="24">
         <v>14428903</v>
       </c>
     </row>
-    <row r="343" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A343" s="6" t="s">
+    <row r="343" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A343" s="13" t="s">
         <v>471</v>
       </c>
-      <c r="B343" s="7" t="s">
+      <c r="B343" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C343" s="7">
+      <c r="C343" s="24">
         <v>15577015</v>
       </c>
     </row>
-    <row r="344" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A344" s="6" t="s">
+    <row r="344" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A344" s="13" t="s">
         <v>540</v>
       </c>
-      <c r="B344" s="7" t="s">
+      <c r="B344" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C344" s="7">
+      <c r="C344" s="24">
         <v>14401703</v>
       </c>
     </row>
-    <row r="345" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A345" s="6" t="s">
+    <row r="345" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A345" s="13" t="s">
         <v>483</v>
       </c>
-      <c r="B345" s="7" t="s">
+      <c r="B345" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C345" s="7">
+      <c r="C345" s="24">
         <v>19399170</v>
       </c>
     </row>
-    <row r="346" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A346" s="6" t="s">
+    <row r="346" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A346" s="13" t="s">
         <v>514</v>
       </c>
-      <c r="B346" s="7" t="s">
+      <c r="B346" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C346" s="7">
+      <c r="C346" s="24">
         <v>14610248</v>
       </c>
     </row>
-    <row r="347" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A347" s="6" t="s">
+    <row r="347" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A347" s="13" t="s">
         <v>496</v>
       </c>
-      <c r="B347" s="7" t="s">
+      <c r="B347" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C347" s="7">
+      <c r="C347" s="24">
         <v>16000633</v>
       </c>
     </row>
-    <row r="348" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A348" s="6" t="s">
+    <row r="348" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A348" s="13" t="s">
         <v>481</v>
       </c>
-      <c r="B348" s="7" t="s">
+      <c r="B348" s="12" t="s">
         <v>482</v>
       </c>
-      <c r="C348" s="7">
+      <c r="C348" s="24">
         <v>14680262</v>
       </c>
     </row>
-    <row r="349" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A349" s="6" t="s">
+    <row r="349" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A349" s="13" t="s">
         <v>463</v>
       </c>
-      <c r="B349" s="7" t="s">
+      <c r="B349" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C349" s="7">
+      <c r="C349" s="24">
         <v>14680270</v>
       </c>
     </row>
-    <row r="350" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A350" s="6" t="s">
+    <row r="350" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A350" s="13" t="s">
         <v>1499</v>
       </c>
-      <c r="B350" s="7" t="s">
+      <c r="B350" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="C350" s="7">
+      <c r="C350" s="24">
         <v>23304847</v>
       </c>
     </row>
-    <row r="351" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A351" s="6" t="s">
+    <row r="351" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A351" s="13" t="s">
         <v>468</v>
       </c>
-      <c r="B351" s="7" t="s">
+      <c r="B351" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C351" s="7">
+      <c r="C351" s="24">
         <v>14657295</v>
       </c>
     </row>
-    <row r="352" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A352" s="6" t="s">
+    <row r="352" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A352" s="13" t="s">
         <v>472</v>
       </c>
-      <c r="B352" s="7" t="s">
+      <c r="B352" s="12" t="s">
         <v>473</v>
       </c>
-      <c r="C352" s="7">
+      <c r="C352" s="24">
         <v>14680300</v>
       </c>
     </row>
-    <row r="353" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A353" s="6" t="s">
+    <row r="353" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A353" s="13" t="s">
         <v>478</v>
       </c>
-      <c r="B353" s="7" t="s">
+      <c r="B353" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C353" s="7">
+      <c r="C353" s="24">
         <v>17593441</v>
       </c>
     </row>
-    <row r="354" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A354" s="6" t="s">
+    <row r="354" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A354" s="13" t="s">
         <v>476</v>
       </c>
-      <c r="B354" s="7" t="s">
+      <c r="B354" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C354" s="7">
+      <c r="C354" s="24">
         <v>14754932</v>
       </c>
     </row>
-    <row r="355" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A355" s="6" t="s">
+    <row r="355" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A355" s="13" t="s">
         <v>464</v>
       </c>
-      <c r="B355" s="7" t="s">
+      <c r="B355" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C355" s="7">
+      <c r="C355" s="24">
         <v>14680335</v>
       </c>
     </row>
-    <row r="356" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A356" s="6" t="s">
+    <row r="356" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A356" s="13" t="s">
         <v>479</v>
       </c>
-      <c r="B356" s="7" t="s">
+      <c r="B356" s="12" t="s">
         <v>480</v>
       </c>
-      <c r="C356" s="7">
+      <c r="C356" s="24">
         <v>14680343</v>
       </c>
     </row>
-    <row r="357" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A357" s="6" t="s">
+    <row r="357" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A357" s="13" t="s">
         <v>477</v>
       </c>
-      <c r="B357" s="7" t="s">
+      <c r="B357" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C357" s="7">
+      <c r="C357" s="24">
         <v>25776983</v>
       </c>
     </row>
-    <row r="358" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A358" s="6" t="s">
+    <row r="358" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A358" s="13" t="s">
         <v>520</v>
       </c>
-      <c r="B358" s="7" t="s">
+      <c r="B358" s="12" t="s">
         <v>521</v>
       </c>
-      <c r="C358" s="7">
+      <c r="C358" s="24">
         <v>17453992</v>
       </c>
     </row>
-    <row r="359" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A359" s="6" t="s">
+    <row r="359" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A359" s="13" t="s">
         <v>487</v>
       </c>
-      <c r="B359" s="7" t="s">
+      <c r="B359" s="12" t="s">
         <v>488</v>
       </c>
-      <c r="C359" s="7">
+      <c r="C359" s="24">
         <v>17415446</v>
       </c>
     </row>
-    <row r="360" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A360" s="6" t="s">
+    <row r="360" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A360" s="13" t="s">
         <v>490</v>
       </c>
-      <c r="B360" s="7" t="s">
+      <c r="B360" s="12" t="s">
         <v>491</v>
       </c>
-      <c r="C360" s="7">
+      <c r="C360" s="24">
         <v>15206416</v>
       </c>
     </row>
-    <row r="361" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A361" s="6" t="s">
+    <row r="361" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A361" s="13" t="s">
         <v>633</v>
       </c>
-      <c r="B361" s="7" t="s">
+      <c r="B361" s="12" t="s">
         <v>246</v>
       </c>
-      <c r="C361" s="7">
+      <c r="C361" s="24">
         <v>15214109</v>
       </c>
     </row>
-    <row r="362" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A362" s="6" t="s">
+    <row r="362" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A362" s="13" t="s">
         <v>469</v>
       </c>
-      <c r="B362" s="7" t="s">
+      <c r="B362" s="12" t="s">
         <v>470</v>
       </c>
-      <c r="C362" s="7">
+      <c r="C362" s="24">
         <v>19429541</v>
       </c>
     </row>
-    <row r="363" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A363" s="6" t="s">
+    <row r="363" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A363" s="13" t="s">
         <v>1738</v>
       </c>
-      <c r="B363" s="7" t="s">
+      <c r="B363" s="12" t="s">
         <v>625</v>
       </c>
-      <c r="C363" s="7">
+      <c r="C363" s="24">
         <v>15222683</v>
       </c>
     </row>
-    <row r="364" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A364" s="6" t="s">
+    <row r="364" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A364" s="13" t="s">
         <v>522</v>
       </c>
-      <c r="B364" s="7" t="s">
+      <c r="B364" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C364" s="7">
+      <c r="C364" s="24">
         <v>17426723</v>
       </c>
     </row>
-    <row r="365" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A365" s="6" t="s">
+    <row r="365" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A365" s="13" t="s">
         <v>546</v>
       </c>
-      <c r="B365" s="7" t="s">
+      <c r="B365" s="12" t="s">
         <v>546</v>
       </c>
-      <c r="C365" s="7">
+      <c r="C365" s="24">
         <v>25784862</v>
       </c>
     </row>
-    <row r="366" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A366" s="6" t="s">
+    <row r="366" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A366" s="13" t="s">
         <v>642</v>
       </c>
-      <c r="B366" s="7" t="s">
+      <c r="B366" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="C366" s="7">
+      <c r="C366" s="24">
         <v>21944296</v>
       </c>
     </row>
-    <row r="367" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A367" s="6" t="s">
+    <row r="367" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A367" s="13" t="s">
         <v>489</v>
       </c>
-      <c r="B367" s="7" t="s">
+      <c r="B367" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C367" s="7">
+      <c r="C367" s="24">
         <v>15707458</v>
       </c>
     </row>
-    <row r="368" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A368" s="6" t="s">
+    <row r="368" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A368" s="13" t="s">
         <v>525</v>
       </c>
-      <c r="B368" s="7" t="s">
+      <c r="B368" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C368" s="7">
+      <c r="C368" s="24">
         <v>17485967</v>
       </c>
     </row>
-    <row r="369" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A369" s="6" t="s">
+    <row r="369" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A369" s="13" t="s">
         <v>526</v>
       </c>
-      <c r="B369" s="7" t="s">
+      <c r="B369" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C369" s="7">
+      <c r="C369" s="24">
         <v>14798298</v>
       </c>
     </row>
-    <row r="370" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A370" s="6" t="s">
+    <row r="370" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A370" s="13" t="s">
         <v>515</v>
       </c>
-      <c r="B370" s="7" t="s">
+      <c r="B370" s="12" t="s">
         <v>358</v>
       </c>
-      <c r="C370" s="7">
+      <c r="C370" s="24">
         <v>10982280</v>
       </c>
     </row>
-    <row r="371" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A371" s="6" t="s">
+    <row r="371" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A371" s="13" t="s">
         <v>518</v>
       </c>
-      <c r="B371" s="7" t="s">
+      <c r="B371" s="12" t="s">
         <v>519</v>
       </c>
-      <c r="C371" s="7">
+      <c r="C371" s="24">
         <v>14622920</v>
       </c>
     </row>
-    <row r="372" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A372" s="6" t="s">
+    <row r="372" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A372" s="13" t="s">
         <v>495</v>
       </c>
-      <c r="B372" s="7" t="s">
+      <c r="B372" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C372" s="7">
+      <c r="C372" s="24">
         <v>17569338</v>
       </c>
     </row>
-    <row r="373" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A373" s="6" t="s">
+    <row r="373" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A373" s="13" t="s">
         <v>531</v>
       </c>
-      <c r="B373" s="7" t="s">
+      <c r="B373" s="12" t="s">
         <v>532</v>
       </c>
-      <c r="C373" s="7">
+      <c r="C373" s="24">
         <v>19447450</v>
       </c>
     </row>
-    <row r="374" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A374" s="6" t="s">
+    <row r="374" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A374" s="13" t="s">
         <v>1592</v>
       </c>
-      <c r="B374" s="7" t="s">
+      <c r="B374" s="12" t="s">
         <v>1135</v>
       </c>
-      <c r="C374" s="7">
+      <c r="C374" s="24">
         <v>15206483</v>
       </c>
     </row>
-    <row r="375" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A375" s="6" t="s">
+    <row r="375" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A375" s="13" t="s">
         <v>1590</v>
       </c>
-      <c r="B375" s="7" t="s">
+      <c r="B375" s="12" t="s">
         <v>862</v>
       </c>
-      <c r="C375" s="7">
+      <c r="C375" s="24">
         <v>15227278</v>
       </c>
     </row>
-    <row r="376" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A376" s="6" t="s">
+    <row r="376" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A376" s="13" t="s">
         <v>527</v>
       </c>
-      <c r="B376" s="7" t="s">
+      <c r="B376" s="12" t="s">
         <v>528</v>
       </c>
-      <c r="C376" s="7" t="s">
+      <c r="C376" s="24" t="s">
         <v>1739</v>
       </c>
     </row>
-    <row r="377" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A377" s="6" t="s">
+    <row r="377" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A377" s="13" t="s">
         <v>536</v>
       </c>
-      <c r="B377" s="7" t="s">
+      <c r="B377" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C377" s="7">
+      <c r="C377" s="24">
         <v>15281167</v>
       </c>
     </row>
-    <row r="378" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A378" s="6" t="s">
+    <row r="378" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A378" s="13" t="s">
         <v>535</v>
       </c>
-      <c r="B378" s="7" t="s">
+      <c r="B378" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C378" s="10">
+      <c r="C378" s="24">
         <v>19506945</v>
       </c>
     </row>
-    <row r="379" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A379" s="6" t="s">
+    <row r="379" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A379" s="13" t="s">
         <v>537</v>
       </c>
-      <c r="B379" s="7" t="s">
+      <c r="B379" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C379" s="7">
+      <c r="C379" s="24">
         <v>13652338</v>
       </c>
     </row>
-    <row r="380" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A380" s="6" t="s">
+    <row r="380" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A380" s="13" t="s">
         <v>559</v>
       </c>
-      <c r="B380" s="7" t="s">
+      <c r="B380" s="12" t="s">
         <v>560</v>
       </c>
-      <c r="C380" s="7">
+      <c r="C380" s="24">
         <v>20423292</v>
       </c>
     </row>
-    <row r="381" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A381" s="6" t="s">
+    <row r="381" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A381" s="13" t="s">
         <v>561</v>
       </c>
-      <c r="B381" s="7" t="s">
+      <c r="B381" s="12" t="s">
         <v>560</v>
       </c>
-      <c r="C381" s="7">
+      <c r="C381" s="24">
         <v>20423306</v>
       </c>
     </row>
-    <row r="382" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A382" s="6" t="s">
+    <row r="382" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A382" s="13" t="s">
         <v>460</v>
       </c>
-      <c r="B382" s="7" t="s">
+      <c r="B382" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="C382" s="7">
+      <c r="C382" s="24">
         <v>25782363</v>
       </c>
     </row>
-    <row r="383" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A383" s="6" t="s">
+    <row r="383" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A383" s="13" t="s">
         <v>547</v>
       </c>
-      <c r="B383" s="7" t="s">
+      <c r="B383" s="12" t="s">
         <v>548</v>
       </c>
-      <c r="C383" s="7">
+      <c r="C383" s="24">
         <v>14390310</v>
       </c>
     </row>
-    <row r="384" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A384" s="6" t="s">
+    <row r="384" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A384" s="13" t="s">
         <v>549</v>
       </c>
-      <c r="B384" s="7" t="s">
+      <c r="B384" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="C384" s="7">
+      <c r="C384" s="24">
         <v>15481352</v>
       </c>
     </row>
-    <row r="385" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A385" s="6" t="s">
+    <row r="385" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A385" s="13" t="s">
         <v>551</v>
       </c>
-      <c r="B385" s="7" t="s">
+      <c r="B385" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="C385" s="7" t="s">
+      <c r="C385" s="24" t="s">
         <v>1740</v>
       </c>
     </row>
-    <row r="386" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A386" s="6" t="s">
+    <row r="386" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A386" s="13" t="s">
         <v>543</v>
       </c>
-      <c r="B386" s="7" t="s">
+      <c r="B386" s="12" t="s">
         <v>244</v>
       </c>
-      <c r="C386" s="7">
+      <c r="C386" s="24">
         <v>10990968</v>
       </c>
     </row>
-    <row r="387" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A387" s="6" t="s">
+    <row r="387" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A387" s="13" t="s">
         <v>552</v>
       </c>
-      <c r="B387" s="7" t="s">
+      <c r="B387" s="12" t="s">
         <v>553</v>
       </c>
-      <c r="C387" s="7" t="s">
+      <c r="C387" s="24" t="s">
         <v>1741</v>
       </c>
     </row>
-    <row r="388" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A388" s="6" t="s">
+    <row r="388" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A388" s="13" t="s">
         <v>466</v>
       </c>
-      <c r="B388" s="7" t="s">
+      <c r="B388" s="12" t="s">
         <v>467</v>
       </c>
-      <c r="C388" s="7">
+      <c r="C388" s="24">
         <v>13652362</v>
       </c>
     </row>
-    <row r="389" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A389" s="6" t="s">
+    <row r="389" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A389" s="13" t="s">
         <v>501</v>
       </c>
-      <c r="B389" s="7" t="s">
+      <c r="B389" s="12" t="s">
         <v>502</v>
       </c>
-      <c r="C389" s="7">
+      <c r="C389" s="24">
         <v>16000579</v>
       </c>
     </row>
-    <row r="390" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A390" s="6" t="s">
+    <row r="390" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A390" s="13" t="s">
         <v>503</v>
       </c>
-      <c r="B390" s="7" t="s">
+      <c r="B390" s="12" t="s">
         <v>240</v>
       </c>
-      <c r="C390" s="7">
+      <c r="C390" s="24">
         <v>14653435</v>
       </c>
     </row>
-    <row r="391" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A391" s="6" t="s">
+    <row r="391" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A391" s="13" t="s">
         <v>504</v>
       </c>
-      <c r="B391" s="7" t="s">
+      <c r="B391" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="C391" s="7">
+      <c r="C391" s="24">
         <v>16000609</v>
       </c>
     </row>
-    <row r="392" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A392" s="6" t="s">
+    <row r="392" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A392" s="13" t="s">
         <v>628</v>
       </c>
-      <c r="B392" s="7" t="s">
+      <c r="B392" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="C392" s="7">
+      <c r="C392" s="24">
         <v>15214141</v>
       </c>
     </row>
-    <row r="393" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A393" s="6" t="s">
+    <row r="393" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A393" s="13" t="s">
         <v>621</v>
       </c>
-      <c r="B393" s="7" t="s">
+      <c r="B393" s="12" t="s">
         <v>622</v>
       </c>
-      <c r="C393" s="7">
+      <c r="C393" s="24">
         <v>10990682</v>
       </c>
     </row>
-    <row r="394" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A394" s="6" t="s">
+    <row r="394" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A394" s="13" t="s">
         <v>637</v>
       </c>
-      <c r="B394" s="7" t="s">
+      <c r="B394" s="12" t="s">
         <v>638</v>
       </c>
-      <c r="C394" s="7">
+      <c r="C394" s="24">
         <v>14389312</v>
       </c>
     </row>
-    <row r="395" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A395" s="6" t="s">
+    <row r="395" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A395" s="13" t="s">
         <v>505</v>
       </c>
-      <c r="B395" s="7" t="s">
+      <c r="B395" s="12" t="s">
         <v>506</v>
       </c>
-      <c r="C395" s="7">
+      <c r="C395" s="24">
         <v>14609568</v>
       </c>
     </row>
-    <row r="396" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A396" s="6" t="s">
+    <row r="396" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A396" s="13" t="s">
         <v>529</v>
       </c>
-      <c r="B396" s="7" t="s">
+      <c r="B396" s="12" t="s">
         <v>530</v>
       </c>
-      <c r="C396" s="7">
+      <c r="C396" s="24">
         <v>16000722</v>
       </c>
     </row>
-    <row r="397" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A397" s="6" t="s">
+    <row r="397" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A397" s="13" t="s">
         <v>630</v>
       </c>
-      <c r="B397" s="7" t="s">
+      <c r="B397" s="12" t="s">
         <v>136</v>
       </c>
-      <c r="C397" s="7">
+      <c r="C397" s="24">
         <v>10990690</v>
       </c>
     </row>
-    <row r="398" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A398" s="6" t="s">
+    <row r="398" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A398" s="13" t="s">
         <v>509</v>
       </c>
-      <c r="B398" s="7" t="s">
+      <c r="B398" s="12" t="s">
         <v>510</v>
       </c>
-      <c r="C398" s="7">
+      <c r="C398" s="24">
         <v>15322149</v>
       </c>
     </row>
-    <row r="399" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A399" s="6" t="s">
+    <row r="399" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A399" s="13" t="s">
         <v>507</v>
       </c>
-      <c r="B399" s="7" t="s">
+      <c r="B399" s="12" t="s">
         <v>508</v>
       </c>
-      <c r="C399" s="7">
+      <c r="C399" s="24">
         <v>14680378</v>
       </c>
     </row>
-    <row r="400" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A400" s="6" t="s">
+    <row r="400" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A400" s="13" t="s">
         <v>511</v>
       </c>
-      <c r="B400" s="7" t="s">
+      <c r="B400" s="12" t="s">
         <v>106</v>
       </c>
-      <c r="C400" s="7">
+      <c r="C400" s="24">
         <v>10990992</v>
       </c>
     </row>
-    <row r="401" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A401" s="6" t="s">
+    <row r="401" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A401" s="13" t="s">
         <v>512</v>
       </c>
-      <c r="B401" s="7" t="s">
+      <c r="B401" s="12" t="s">
         <v>513</v>
       </c>
-      <c r="C401" s="7">
+      <c r="C401" s="24">
         <v>13652389</v>
       </c>
     </row>
-    <row r="402" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A402" s="6" t="s">
+    <row r="402" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A402" s="13" t="s">
         <v>554</v>
       </c>
-      <c r="B402" s="7" t="s">
+      <c r="B402" s="12" t="s">
         <v>555</v>
       </c>
-      <c r="C402" s="7">
+      <c r="C402" s="24">
         <v>14680386</v>
       </c>
     </row>
-    <row r="403" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A403" s="6" t="s">
+    <row r="403" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A403" s="13" t="s">
         <v>524</v>
       </c>
-      <c r="B403" s="7" t="s">
+      <c r="B403" s="12" t="s">
         <v>269</v>
       </c>
-      <c r="C403" s="7">
+      <c r="C403" s="24">
         <v>17404762</v>
       </c>
     </row>
-    <row r="404" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A404" s="6" t="s">
+    <row r="404" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A404" s="13" t="s">
         <v>533</v>
       </c>
-      <c r="B404" s="7" t="s">
+      <c r="B404" s="12" t="s">
         <v>534</v>
       </c>
-      <c r="C404" s="7">
+      <c r="C404" s="24">
         <v>23806567</v>
       </c>
     </row>
-    <row r="405" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A405" s="6" t="s">
+    <row r="405" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A405" s="13" t="s">
         <v>484</v>
       </c>
-      <c r="B405" s="7" t="s">
+      <c r="B405" s="12" t="s">
         <v>485</v>
       </c>
-      <c r="C405" s="7" t="s">
+      <c r="C405" s="24" t="s">
         <v>1742</v>
       </c>
     </row>
-    <row r="406" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A406" s="6" t="s">
+    <row r="406" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A406" s="13" t="s">
         <v>558</v>
       </c>
-      <c r="B406" s="7" t="s">
+      <c r="B406" s="12" t="s">
         <v>370</v>
       </c>
-      <c r="C406" s="7">
+      <c r="C406" s="24">
         <v>15206505</v>
       </c>
     </row>
-    <row r="407" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A407" s="6" t="s">
+    <row r="407" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A407" s="13" t="s">
         <v>562</v>
       </c>
-      <c r="B407" s="7" t="s">
+      <c r="B407" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C407" s="7">
+      <c r="C407" s="24">
         <v>16000625</v>
       </c>
     </row>
-    <row r="408" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A408" s="6" t="s">
+    <row r="408" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A408" s="13" t="s">
         <v>563</v>
       </c>
-      <c r="B408" s="7" t="s">
+      <c r="B408" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C408" s="7">
+      <c r="C408" s="24">
         <v>14680394</v>
       </c>
     </row>
-    <row r="409" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A409" s="6" t="s">
+    <row r="409" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A409" s="13" t="s">
         <v>594</v>
       </c>
-      <c r="B409" s="7" t="s">
+      <c r="B409" s="12" t="s">
         <v>336</v>
       </c>
-      <c r="C409" s="7">
+      <c r="C409" s="24">
         <v>15523934</v>
       </c>
     </row>
-    <row r="410" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A410" s="6" t="s">
+    <row r="410" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A410" s="13" t="s">
         <v>592</v>
       </c>
-      <c r="B410" s="7" t="s">
+      <c r="B410" s="12" t="s">
         <v>593</v>
       </c>
-      <c r="C410" s="7">
+      <c r="C410" s="24">
         <v>17441617</v>
       </c>
     </row>
-    <row r="411" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A411" s="6" t="s">
+    <row r="411" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A411" s="13" t="s">
         <v>589</v>
       </c>
-      <c r="B411" s="7" t="s">
+      <c r="B411" s="12" t="s">
         <v>336</v>
       </c>
-      <c r="C411" s="7">
+      <c r="C411" s="24">
         <v>15455300</v>
       </c>
     </row>
-    <row r="412" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A412" s="6" t="s">
+    <row r="412" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A412" s="13" t="s">
         <v>590</v>
       </c>
-      <c r="B412" s="7" t="s">
+      <c r="B412" s="12" t="s">
         <v>336</v>
       </c>
-      <c r="C412" s="7">
+      <c r="C412" s="24">
         <v>17413729</v>
       </c>
     </row>
-    <row r="413" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A413" s="6" t="s">
+    <row r="413" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A413" s="13" t="s">
         <v>599</v>
       </c>
-      <c r="B413" s="7" t="s">
+      <c r="B413" s="12" t="s">
         <v>600</v>
       </c>
-      <c r="C413" s="7">
+      <c r="C413" s="24">
         <v>14602695</v>
       </c>
     </row>
-    <row r="414" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A414" s="6" t="s">
+    <row r="414" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A414" s="13" t="s">
         <v>597</v>
       </c>
-      <c r="B414" s="7" t="s">
+      <c r="B414" s="12" t="s">
         <v>250</v>
       </c>
-      <c r="C414" s="7">
+      <c r="C414" s="24">
         <v>18733468</v>
       </c>
     </row>
-    <row r="415" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A415" s="6" t="s">
+    <row r="415" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A415" s="13" t="s">
         <v>650</v>
       </c>
-      <c r="B415" s="7" t="s">
+      <c r="B415" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C415" s="7" t="s">
+      <c r="C415" s="24" t="s">
         <v>1743</v>
       </c>
     </row>
-    <row r="416" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A416" s="6" t="s">
+    <row r="416" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A416" s="13" t="s">
         <v>595</v>
       </c>
-      <c r="B416" s="7" t="s">
+      <c r="B416" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="C416" s="7">
+      <c r="C416" s="24">
         <v>26437961</v>
       </c>
     </row>
-    <row r="417" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A417" s="6" t="s">
+    <row r="417" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A417" s="13" t="s">
         <v>585</v>
       </c>
-      <c r="B417" s="7" t="s">
+      <c r="B417" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C417" s="7">
+      <c r="C417" s="24">
         <v>14680408</v>
       </c>
     </row>
-    <row r="418" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A418" s="6" t="s">
+    <row r="418" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A418" s="13" t="s">
         <v>604</v>
       </c>
-      <c r="B418" s="7" t="s">
+      <c r="B418" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C418" s="7" t="s">
+      <c r="C418" s="24" t="s">
         <v>1744</v>
       </c>
     </row>
-    <row r="419" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A419" s="6" t="s">
+    <row r="419" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A419" s="13" t="s">
         <v>611</v>
       </c>
-      <c r="B419" s="7" t="s">
+      <c r="B419" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C419" s="7">
+      <c r="C419" s="24">
         <v>14680416</v>
       </c>
     </row>
-    <row r="420" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A420" s="6" t="s">
+    <row r="420" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A420" s="13" t="s">
         <v>588</v>
       </c>
-      <c r="B420" s="7" t="s">
+      <c r="B420" s="12" t="s">
         <v>351</v>
       </c>
-      <c r="C420" s="7">
+      <c r="C420" s="24">
         <v>10991018</v>
       </c>
     </row>
-    <row r="421" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A421" s="6" t="s">
+    <row r="421" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A421" s="13" t="s">
         <v>606</v>
       </c>
-      <c r="B421" s="7" t="s">
+      <c r="B421" s="12" t="s">
         <v>151</v>
       </c>
-      <c r="C421" s="7">
+      <c r="C421" s="24">
         <v>14755890</v>
       </c>
     </row>
-    <row r="422" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A422" s="6" t="s">
+    <row r="422" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A422" s="13" t="s">
         <v>586</v>
       </c>
-      <c r="B422" s="7" t="s">
+      <c r="B422" s="12" t="s">
         <v>587</v>
       </c>
-      <c r="C422" s="7">
+      <c r="C422" s="24">
         <v>14672979</v>
       </c>
     </row>
-    <row r="423" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A423" s="6" t="s">
+    <row r="423" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A423" s="13" t="s">
         <v>610</v>
       </c>
-      <c r="B423" s="7" t="s">
+      <c r="B423" s="12" t="s">
         <v>587</v>
       </c>
-      <c r="C423" s="7">
+      <c r="C423" s="24">
         <v>13652400</v>
       </c>
     </row>
-    <row r="424" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A424" s="6" t="s">
+    <row r="424" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A424" s="13" t="s">
         <v>612</v>
       </c>
-      <c r="B424" s="7" t="s">
+      <c r="B424" s="12" t="s">
         <v>587</v>
       </c>
-      <c r="C424" s="7">
+      <c r="C424" s="24">
         <v>13652419</v>
       </c>
     </row>
-    <row r="425" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A425" s="6" t="s">
+    <row r="425" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A425" s="13" t="s">
         <v>601</v>
       </c>
-      <c r="B425" s="7" t="s">
+      <c r="B425" s="12" t="s">
         <v>602</v>
       </c>
-      <c r="C425" s="7">
+      <c r="C425" s="24">
         <v>10991026</v>
       </c>
     </row>
-    <row r="426" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A426" s="6" t="s">
+    <row r="426" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A426" s="13" t="s">
         <v>607</v>
       </c>
-      <c r="B426" s="7" t="s">
+      <c r="B426" s="12" t="s">
         <v>608</v>
       </c>
-      <c r="C426" s="7">
+      <c r="C426" s="24">
         <v>19449720</v>
       </c>
     </row>
-    <row r="427" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A427" s="6" t="s">
+    <row r="427" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A427" s="13" t="s">
         <v>497</v>
       </c>
-      <c r="B427" s="7" t="s">
+      <c r="B427" s="12" t="s">
         <v>498</v>
       </c>
-      <c r="C427" s="7">
+      <c r="C427" s="24">
         <v>14390329</v>
       </c>
     </row>
-    <row r="428" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A428" s="6" t="s">
+    <row r="428" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A428" s="13" t="s">
         <v>1460</v>
       </c>
-      <c r="B428" s="7" t="s">
+      <c r="B428" s="12" t="s">
         <v>646</v>
       </c>
-      <c r="C428" s="7">
+      <c r="C428" s="24">
         <v>15213978</v>
       </c>
     </row>
-    <row r="429" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A429" s="6" t="s">
+    <row r="429" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A429" s="13" t="s">
         <v>617</v>
       </c>
-      <c r="B429" s="7" t="s">
+      <c r="B429" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C429" s="7">
+      <c r="C429" s="24">
         <v>13652427</v>
       </c>
     </row>
-    <row r="430" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A430" s="6" t="s">
+    <row r="430" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A430" s="13" t="s">
         <v>598</v>
       </c>
-      <c r="B430" s="7" t="s">
+      <c r="B430" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C430" s="7">
+      <c r="C430" s="24">
         <v>15409309</v>
       </c>
     </row>
-    <row r="431" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A431" s="6" t="s">
+    <row r="431" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A431" s="13" t="s">
         <v>657</v>
       </c>
-      <c r="B431" s="7" t="s">
+      <c r="B431" s="12" t="s">
         <v>584</v>
       </c>
-      <c r="C431" s="7">
+      <c r="C431" s="24">
         <v>16156854</v>
       </c>
     </row>
-    <row r="432" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A432" s="6" t="s">
+    <row r="432" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A432" s="13" t="s">
         <v>591</v>
       </c>
-      <c r="B432" s="7" t="s">
+      <c r="B432" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C432" s="7">
+      <c r="C432" s="24">
         <v>14728206</v>
       </c>
     </row>
-    <row r="433" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A433" s="6" t="s">
+    <row r="433" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A433" s="13" t="s">
         <v>603</v>
       </c>
-      <c r="B433" s="7" t="s">
+      <c r="B433" s="12" t="s">
         <v>233</v>
       </c>
-      <c r="C433" s="7">
+      <c r="C433" s="24">
         <v>25735152</v>
       </c>
     </row>
-    <row r="434" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A434" s="6" t="s">
+    <row r="434" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A434" s="13" t="s">
         <v>1745</v>
       </c>
-      <c r="B434" s="7" t="s">
+      <c r="B434" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="C434" s="7">
+      <c r="C434" s="24">
         <v>15222608</v>
       </c>
     </row>
-    <row r="435" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A435" s="6" t="s">
+    <row r="435" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A435" s="13" t="s">
         <v>682</v>
       </c>
-      <c r="B435" s="7" t="s">
+      <c r="B435" s="12" t="s">
         <v>682</v>
       </c>
-      <c r="C435" s="7">
+      <c r="C435" s="24">
         <v>14680424</v>
       </c>
     </row>
-    <row r="436" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A436" s="6" t="s">
+    <row r="436" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A436" s="13" t="s">
         <v>712</v>
       </c>
-      <c r="B436" s="7" t="s">
+      <c r="B436" s="12" t="s">
         <v>156</v>
       </c>
-      <c r="C436" s="7">
+      <c r="C436" s="24">
         <v>14680432</v>
       </c>
     </row>
-    <row r="437" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A437" s="6" t="s">
+    <row r="437" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A437" s="13" t="s">
         <v>681</v>
       </c>
-      <c r="B437" s="7" t="s">
+      <c r="B437" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="C437" s="7">
+      <c r="C437" s="24">
         <v>19393466</v>
       </c>
     </row>
-    <row r="438" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A438" s="6" t="s">
+    <row r="438" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A438" s="13" t="s">
         <v>710</v>
       </c>
-      <c r="B438" s="7" t="s">
+      <c r="B438" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C438" s="7">
+      <c r="C438" s="24">
         <v>13652443</v>
       </c>
     </row>
-    <row r="439" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A439" s="6" t="s">
+    <row r="439" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A439" s="13" t="s">
         <v>675</v>
       </c>
-      <c r="B439" s="7" t="s">
+      <c r="B439" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C439" s="7">
+      <c r="C439" s="24">
         <v>10982264</v>
       </c>
     </row>
-    <row r="440" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A440" s="6" t="s">
+    <row r="440" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A440" s="13" t="s">
         <v>457</v>
       </c>
-      <c r="B440" s="7" t="s">
+      <c r="B440" s="12" t="s">
         <v>442</v>
       </c>
-      <c r="C440" s="7" t="s">
+      <c r="C440" s="24" t="s">
         <v>1746</v>
       </c>
     </row>
-    <row r="441" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A441" s="6" t="s">
+    <row r="441" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A441" s="13" t="s">
         <v>685</v>
       </c>
-      <c r="B441" s="7" t="s">
+      <c r="B441" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="C441" s="7">
+      <c r="C441" s="24">
         <v>10982272</v>
       </c>
     </row>
-    <row r="442" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A442" s="6" t="s">
+    <row r="442" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A442" s="13" t="s">
         <v>676</v>
       </c>
-      <c r="B442" s="7" t="s">
+      <c r="B442" s="12" t="s">
         <v>513</v>
       </c>
-      <c r="C442" s="7">
+      <c r="C442" s="24">
         <v>15206548</v>
       </c>
     </row>
-    <row r="443" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A443" s="6" t="s">
+    <row r="443" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A443" s="13" t="s">
         <v>672</v>
       </c>
-      <c r="B443" s="7" t="s">
+      <c r="B443" s="12" t="s">
         <v>673</v>
       </c>
-      <c r="C443" s="7">
+      <c r="C443" s="24">
         <v>14724669</v>
       </c>
     </row>
-    <row r="444" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A444" s="6" t="s">
+    <row r="444" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A444" s="13" t="s">
         <v>677</v>
       </c>
-      <c r="B444" s="7" t="s">
+      <c r="B444" s="12" t="s">
         <v>678</v>
       </c>
-      <c r="C444" s="7">
+      <c r="C444" s="24">
         <v>15384632</v>
       </c>
     </row>
-    <row r="445" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A445" s="6" t="s">
+    <row r="445" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A445" s="13" t="s">
         <v>684</v>
       </c>
-      <c r="B445" s="7" t="s">
+      <c r="B445" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C445" s="7">
+      <c r="C445" s="24">
         <v>17455871</v>
       </c>
     </row>
-    <row r="446" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A446" s="6" t="s">
+    <row r="446" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A446" s="13" t="s">
         <v>680</v>
       </c>
-      <c r="B446" s="7" t="s">
+      <c r="B446" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C446" s="7">
+      <c r="C446" s="24">
         <v>17498198</v>
       </c>
     </row>
-    <row r="447" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A447" s="6" t="s">
+    <row r="447" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A447" s="13" t="s">
         <v>696</v>
       </c>
-      <c r="B447" s="7" t="s">
+      <c r="B447" s="12" t="s">
         <v>295</v>
       </c>
-      <c r="C447" s="7">
+      <c r="C447" s="24">
         <v>10991034</v>
       </c>
     </row>
-    <row r="448" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A448" s="6" t="s">
+    <row r="448" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A448" s="13" t="s">
         <v>711</v>
       </c>
-      <c r="B448" s="7" t="s">
+      <c r="B448" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="C448" s="7">
+      <c r="C448" s="24">
         <v>13652451</v>
       </c>
     </row>
-    <row r="449" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A449" s="6" t="s">
+    <row r="449" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A449" s="13" t="s">
         <v>702</v>
       </c>
-      <c r="B449" s="7" t="s">
+      <c r="B449" s="12" t="s">
         <v>295</v>
       </c>
-      <c r="C449" s="7">
+      <c r="C449" s="24">
         <v>13652478</v>
       </c>
     </row>
-    <row r="450" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A450" s="6" t="s">
+    <row r="450" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A450" s="13" t="s">
         <v>692</v>
       </c>
-      <c r="B450" s="7" t="s">
+      <c r="B450" s="12" t="s">
         <v>693</v>
       </c>
-      <c r="C450" s="7" t="s">
+      <c r="C450" s="24" t="s">
         <v>1747</v>
       </c>
     </row>
-    <row r="451" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A451" s="6" t="s">
+    <row r="451" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A451" s="13" t="s">
         <v>691</v>
       </c>
-      <c r="B451" s="7" t="s">
+      <c r="B451" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="C451" s="7">
+      <c r="C451" s="24">
         <v>14470594</v>
       </c>
     </row>
-    <row r="452" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A452" s="6" t="s">
+    <row r="452" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A452" s="13" t="s">
         <v>697</v>
       </c>
-      <c r="B452" s="7" t="s">
+      <c r="B452" s="12" t="s">
         <v>698</v>
       </c>
-      <c r="C452" s="7">
+      <c r="C452" s="24">
         <v>14680483</v>
       </c>
     </row>
-    <row r="453" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A453" s="6" t="s">
+    <row r="453" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A453" s="13" t="s">
         <v>688</v>
       </c>
-      <c r="B453" s="7" t="s">
+      <c r="B453" s="12" t="s">
         <v>688</v>
       </c>
-      <c r="C453" s="7">
+      <c r="C453" s="24">
         <v>17412358</v>
       </c>
     </row>
-    <row r="454" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A454" s="6" t="s">
+    <row r="454" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A454" s="13" t="s">
         <v>1748</v>
       </c>
-      <c r="B454" s="7" t="s">
+      <c r="B454" s="12" t="s">
         <v>506</v>
       </c>
-      <c r="C454" s="7">
+      <c r="C454" s="24">
         <v>10981136</v>
       </c>
     </row>
-    <row r="455" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A455" s="6" t="s">
+    <row r="455" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A455" s="13" t="s">
         <v>671</v>
       </c>
-      <c r="B455" s="7" t="s">
+      <c r="B455" s="12" t="s">
         <v>295</v>
       </c>
-      <c r="C455" s="7">
+      <c r="C455" s="24">
         <v>19449224</v>
       </c>
     </row>
-    <row r="456" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A456" s="6" t="s">
+    <row r="456" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A456" s="13" t="s">
         <v>1008</v>
       </c>
-      <c r="B456" s="7" t="s">
+      <c r="B456" s="12" t="s">
         <v>789</v>
       </c>
-      <c r="C456" s="7">
+      <c r="C456" s="24">
         <v>19322062</v>
       </c>
     </row>
-    <row r="457" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A457" s="6" t="s">
+    <row r="457" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A457" s="13" t="s">
         <v>674</v>
       </c>
-      <c r="B457" s="7" t="s">
+      <c r="B457" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="C457" s="7">
+      <c r="C457" s="24">
         <v>13652486</v>
       </c>
     </row>
-    <row r="458" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A458" s="6" t="s">
+    <row r="458" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A458" s="13" t="s">
         <v>679</v>
       </c>
-      <c r="B458" s="7" t="s">
+      <c r="B458" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C458" s="7">
+      <c r="C458" s="24">
         <v>14668238</v>
       </c>
     </row>
-    <row r="459" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A459" s="6" t="s">
+    <row r="459" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A459" s="13" t="s">
         <v>699</v>
       </c>
-      <c r="B459" s="7" t="s">
+      <c r="B459" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C459" s="7">
+      <c r="C459" s="24">
         <v>14710374</v>
       </c>
     </row>
-    <row r="460" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A460" s="6" t="s">
+    <row r="460" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A460" s="13" t="s">
         <v>701</v>
       </c>
-      <c r="B460" s="7" t="s">
+      <c r="B460" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C460" s="7">
+      <c r="C460" s="24">
         <v>17585899</v>
       </c>
     </row>
-    <row r="461" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A461" s="6" t="s">
+    <row r="461" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A461" s="13" t="s">
         <v>708</v>
       </c>
-      <c r="B461" s="7" t="s">
+      <c r="B461" s="12" t="s">
         <v>709</v>
       </c>
-      <c r="C461" s="7">
+      <c r="C461" s="24">
         <v>20425805</v>
       </c>
     </row>
-    <row r="462" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A462" s="6" t="s">
+    <row r="462" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A462" s="13" t="s">
         <v>700</v>
       </c>
-      <c r="B462" s="7" t="s">
+      <c r="B462" s="12" t="s">
         <v>311</v>
       </c>
-      <c r="C462" s="7">
+      <c r="C462" s="24">
         <v>14680491</v>
       </c>
     </row>
-    <row r="463" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A463" s="6" t="s">
+    <row r="463" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A463" s="13" t="s">
         <v>689</v>
       </c>
-      <c r="B463" s="7" t="s">
+      <c r="B463" s="12" t="s">
         <v>690</v>
       </c>
-      <c r="C463" s="7">
+      <c r="C463" s="24">
         <v>13652494</v>
       </c>
     </row>
-    <row r="464" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A464" s="6" t="s">
+    <row r="464" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A464" s="13" t="s">
         <v>706</v>
       </c>
-      <c r="B464" s="7" t="s">
+      <c r="B464" s="12" t="s">
         <v>707</v>
       </c>
-      <c r="C464" s="7" t="s">
+      <c r="C464" s="24" t="s">
         <v>1749</v>
       </c>
     </row>
-    <row r="465" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A465" s="6" t="s">
+    <row r="465" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A465" s="13" t="s">
         <v>694</v>
       </c>
-      <c r="B465" s="7" t="s">
+      <c r="B465" s="12" t="s">
         <v>695</v>
       </c>
-      <c r="C465" s="7">
+      <c r="C465" s="24">
         <v>21523878</v>
       </c>
     </row>
-    <row r="466" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A466" s="6" t="s">
+    <row r="466" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A466" s="13" t="s">
         <v>713</v>
       </c>
-      <c r="B466" s="7" t="s">
+      <c r="B466" s="12" t="s">
         <v>714</v>
       </c>
-      <c r="C466" s="7">
+      <c r="C466" s="24">
         <v>17456584</v>
       </c>
     </row>
-    <row r="467" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A467" s="6" t="s">
+    <row r="467" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A467" s="13" t="s">
         <v>715</v>
       </c>
-      <c r="B467" s="7" t="s">
+      <c r="B467" s="12" t="s">
         <v>714</v>
       </c>
-      <c r="C467" s="7">
+      <c r="C467" s="24">
         <v>17456592</v>
       </c>
     </row>
-    <row r="468" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A468" s="6" t="s">
+    <row r="468" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A468" s="13" t="s">
         <v>704</v>
       </c>
-      <c r="B468" s="7" t="s">
+      <c r="B468" s="12" t="s">
         <v>705</v>
       </c>
-      <c r="C468" s="7">
+      <c r="C468" s="24">
         <v>14682257</v>
       </c>
     </row>
-    <row r="469" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A469" s="6" t="s">
+    <row r="469" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A469" s="13" t="s">
         <v>716</v>
       </c>
-      <c r="B469" s="7" t="s">
+      <c r="B469" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="C469" s="7">
+      <c r="C469" s="24">
         <v>13652516</v>
       </c>
     </row>
-    <row r="470" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A470" s="6" t="s">
+    <row r="470" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A470" s="13" t="s">
         <v>717</v>
       </c>
-      <c r="B470" s="7" t="s">
+      <c r="B470" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="C470" s="7" t="s">
+      <c r="C470" s="24" t="s">
         <v>1750</v>
       </c>
     </row>
-    <row r="471" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A471" s="6" t="s">
+    <row r="471" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A471" s="13" t="s">
         <v>724</v>
       </c>
-      <c r="B471" s="7" t="s">
+      <c r="B471" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="C471" s="7">
+      <c r="C471" s="24">
         <v>10970347</v>
       </c>
     </row>
-    <row r="472" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A472" s="6" t="s">
+    <row r="472" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A472" s="13" t="s">
         <v>721</v>
       </c>
-      <c r="B472" s="7" t="s">
+      <c r="B472" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C472" s="7">
+      <c r="C472" s="24">
         <v>15264610</v>
       </c>
     </row>
-    <row r="473" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A473" s="6" t="s">
+    <row r="473" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A473" s="13" t="s">
         <v>722</v>
       </c>
-      <c r="B473" s="7" t="s">
+      <c r="B473" s="12" t="s">
         <v>723</v>
       </c>
-      <c r="C473" s="7">
+      <c r="C473" s="24">
         <v>10991050</v>
       </c>
     </row>
-    <row r="474" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A474" s="6" t="s">
+    <row r="474" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A474" s="13" t="s">
         <v>737</v>
       </c>
-      <c r="B474" s="7" t="s">
+      <c r="B474" s="12" t="s">
         <v>738</v>
       </c>
-      <c r="C474" s="7">
+      <c r="C474" s="24">
         <v>14711842</v>
       </c>
     </row>
-    <row r="475" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A475" s="6" t="s">
+    <row r="475" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A475" s="13" t="s">
         <v>746</v>
       </c>
-      <c r="B475" s="7" t="s">
+      <c r="B475" s="12" t="s">
         <v>747</v>
       </c>
-      <c r="C475" s="7">
+      <c r="C475" s="24">
         <v>22011617</v>
       </c>
     </row>
-    <row r="476" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A476" s="6" t="s">
+    <row r="476" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A476" s="13" t="s">
         <v>729</v>
       </c>
-      <c r="B476" s="7" t="s">
+      <c r="B476" s="12" t="s">
         <v>730</v>
       </c>
-      <c r="C476" s="7">
+      <c r="C476" s="24">
         <v>14756773</v>
       </c>
     </row>
-    <row r="477" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A477" s="6" t="s">
+    <row r="477" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A477" s="13" t="s">
         <v>754</v>
       </c>
-      <c r="B477" s="7" t="s">
+      <c r="B477" s="12" t="s">
         <v>733</v>
       </c>
-      <c r="C477" s="7">
+      <c r="C477" s="24">
         <v>26884542</v>
       </c>
     </row>
-    <row r="478" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A478" s="6" t="s">
+    <row r="478" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A478" s="13" t="s">
         <v>725</v>
       </c>
-      <c r="B478" s="7" t="s">
+      <c r="B478" s="12" t="s">
         <v>170</v>
       </c>
-      <c r="C478" s="7">
+      <c r="C478" s="24">
         <v>15235378</v>
       </c>
     </row>
-    <row r="479" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A479" s="6" t="s">
+    <row r="479" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A479" s="13" t="s">
         <v>1145</v>
       </c>
-      <c r="B479" s="7" t="s">
+      <c r="B479" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C479" s="7">
+      <c r="C479" s="24">
         <v>15222675</v>
       </c>
     </row>
-    <row r="480" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A480" s="6" t="s">
+    <row r="480" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A480" s="13" t="s">
         <v>745</v>
       </c>
-      <c r="B480" s="7" t="s">
+      <c r="B480" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="C480" s="7">
+      <c r="C480" s="24">
         <v>10991069</v>
       </c>
     </row>
-    <row r="481" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A481" s="6" t="s">
+    <row r="481" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A481" s="13" t="s">
         <v>718</v>
       </c>
-      <c r="B481" s="7" t="s">
+      <c r="B481" s="12" t="s">
         <v>719</v>
       </c>
-      <c r="C481" s="7">
+      <c r="C481" s="24">
         <v>15424758</v>
       </c>
     </row>
-    <row r="482" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A482" s="6" t="s">
+    <row r="482" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A482" s="13" t="s">
         <v>726</v>
       </c>
-      <c r="B482" s="7" t="s">
+      <c r="B482" s="12" t="s">
         <v>727</v>
       </c>
-      <c r="C482" s="7" t="s">
+      <c r="C482" s="24" t="s">
         <v>1751</v>
       </c>
     </row>
-    <row r="483" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A483" s="6" t="s">
+    <row r="483" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A483" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="B483" s="7" t="s">
+      <c r="B483" s="12" t="s">
         <v>308</v>
       </c>
-      <c r="C483" s="7">
+      <c r="C483" s="24">
         <v>14682273</v>
       </c>
     </row>
-    <row r="484" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A484" s="6" t="s">
+    <row r="484" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A484" s="13" t="s">
         <v>736</v>
       </c>
-      <c r="B484" s="7" t="s">
+      <c r="B484" s="12" t="s">
         <v>506</v>
       </c>
-      <c r="C484" s="7">
+      <c r="C484" s="24">
         <v>10981063</v>
       </c>
     </row>
-    <row r="485" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A485" s="6" t="s">
+    <row r="485" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A485" s="13" t="s">
         <v>739</v>
       </c>
-      <c r="B485" s="7" t="s">
+      <c r="B485" s="12" t="s">
         <v>423</v>
       </c>
-      <c r="C485" s="7">
+      <c r="C485" s="24">
         <v>13652559</v>
       </c>
     </row>
-    <row r="486" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A486" s="6" t="s">
+    <row r="486" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A486" s="13" t="s">
         <v>740</v>
       </c>
-      <c r="B486" s="7" t="s">
+      <c r="B486" s="12" t="s">
         <v>735</v>
       </c>
-      <c r="C486" s="7" t="s">
+      <c r="C486" s="24" t="s">
         <v>1752</v>
       </c>
     </row>
-    <row r="487" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A487" s="6" t="s">
+    <row r="487" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A487" s="13" t="s">
         <v>741</v>
       </c>
-      <c r="B487" s="7" t="s">
+      <c r="B487" s="12" t="s">
         <v>735</v>
       </c>
-      <c r="C487" s="7">
+      <c r="C487" s="24">
         <v>14682303</v>
       </c>
     </row>
-    <row r="488" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A488" s="6" t="s">
+    <row r="488" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A488" s="13" t="s">
         <v>734</v>
       </c>
-      <c r="B488" s="7" t="s">
+      <c r="B488" s="12" t="s">
         <v>735</v>
       </c>
-      <c r="C488" s="7">
+      <c r="C488" s="24">
         <v>14780542</v>
       </c>
     </row>
-    <row r="489" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A489" s="6" t="s">
+    <row r="489" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A489" s="13" t="s">
         <v>742</v>
       </c>
-      <c r="B489" s="7" t="s">
+      <c r="B489" s="12" t="s">
         <v>743</v>
       </c>
-      <c r="C489" s="7">
+      <c r="C489" s="24">
         <v>14681293</v>
       </c>
     </row>
-    <row r="490" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A490" s="6" t="s">
+    <row r="490" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A490" s="13" t="s">
         <v>1558</v>
       </c>
-      <c r="B490" s="7" t="s">
+      <c r="B490" s="12" t="s">
         <v>1559</v>
       </c>
-      <c r="C490" s="7">
+      <c r="C490" s="24">
         <v>20592310</v>
       </c>
     </row>
-    <row r="491" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A491" s="6" t="s">
+    <row r="491" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A491" s="13" t="s">
         <v>732</v>
       </c>
-      <c r="B491" s="7" t="s">
+      <c r="B491" s="12" t="s">
         <v>733</v>
       </c>
-      <c r="C491" s="7">
+      <c r="C491" s="24">
         <v>15206564</v>
       </c>
     </row>
-    <row r="492" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A492" s="6" t="s">
+    <row r="492" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A492" s="13" t="s">
         <v>755</v>
       </c>
-      <c r="B492" s="7" t="s">
+      <c r="B492" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C492" s="7">
+      <c r="C492" s="24">
         <v>10991077</v>
       </c>
     </row>
-    <row r="493" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A493" s="6" t="s">
+    <row r="493" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A493" s="13" t="s">
         <v>750</v>
       </c>
-      <c r="B493" s="7" t="s">
+      <c r="B493" s="12" t="s">
         <v>751</v>
       </c>
-      <c r="C493" s="7">
+      <c r="C493" s="24">
         <v>15321096</v>
       </c>
     </row>
-    <row r="494" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A494" s="6" t="s">
+    <row r="494" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A494" s="13" t="s">
         <v>752</v>
       </c>
-      <c r="B494" s="7" t="s">
+      <c r="B494" s="12" t="s">
         <v>752</v>
       </c>
-      <c r="C494" s="7" t="s">
+      <c r="C494" s="24" t="s">
         <v>1753</v>
       </c>
     </row>
-    <row r="495" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A495" s="6" t="s">
+    <row r="495" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A495" s="13" t="s">
         <v>753</v>
       </c>
-      <c r="B495" s="7" t="s">
+      <c r="B495" s="12" t="s">
         <v>752</v>
       </c>
-      <c r="C495" s="7">
+      <c r="C495" s="24">
         <v>17488583</v>
       </c>
     </row>
-    <row r="496" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A496" s="6" t="s">
+    <row r="496" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A496" s="13" t="s">
         <v>756</v>
       </c>
-      <c r="B496" s="7" t="s">
+      <c r="B496" s="12" t="s">
         <v>475</v>
       </c>
-      <c r="C496" s="7">
+      <c r="C496" s="24">
         <v>10991085</v>
       </c>
     </row>
-    <row r="497" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A497" s="6" t="s">
+    <row r="497" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A497" s="13" t="s">
         <v>1686</v>
       </c>
-      <c r="B497" s="7" t="s">
+      <c r="B497" s="12" t="s">
         <v>758</v>
       </c>
-      <c r="C497" s="7" t="s">
+      <c r="C497" s="24" t="s">
         <v>1754</v>
       </c>
     </row>
-    <row r="498" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A498" s="6" t="s">
+    <row r="498" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A498" s="13" t="s">
         <v>1567</v>
       </c>
-      <c r="B498" s="7" t="s">
+      <c r="B498" s="12" t="s">
         <v>1755</v>
       </c>
-      <c r="C498" s="7">
+      <c r="C498" s="24">
         <v>19314981</v>
       </c>
     </row>
-    <row r="499" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A499" s="6" t="s">
+    <row r="499" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A499" s="13" t="s">
         <v>811</v>
       </c>
-      <c r="B499" s="7" t="s">
+      <c r="B499" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="C499" s="7" t="s">
+      <c r="C499" s="24" t="s">
         <v>1756</v>
       </c>
     </row>
-    <row r="500" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A500" s="6" t="s">
+    <row r="500" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A500" s="13" t="s">
         <v>161</v>
       </c>
-      <c r="B500" s="7" t="s">
+      <c r="B500" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="C500" s="7">
+      <c r="C500" s="24">
         <v>13652567</v>
       </c>
     </row>
-    <row r="501" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A501" s="6" t="s">
+    <row r="501" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A501" s="13" t="s">
         <v>806</v>
       </c>
-      <c r="B501" s="7" t="s">
+      <c r="B501" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="C501" s="7">
+      <c r="C501" s="24">
         <v>14401711</v>
       </c>
     </row>
-    <row r="502" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A502" s="6" t="s">
+    <row r="502" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A502" s="13" t="s">
         <v>816</v>
       </c>
-      <c r="B502" s="7" t="s">
+      <c r="B502" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="C502" s="7">
+      <c r="C502" s="24">
         <v>20427689</v>
       </c>
     </row>
-    <row r="503" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A503" s="6" t="s">
+    <row r="503" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A503" s="13" t="s">
         <v>825</v>
       </c>
-      <c r="B503" s="7" t="s">
+      <c r="B503" s="12" t="s">
         <v>266</v>
       </c>
-      <c r="C503" s="7" t="s">
+      <c r="C503" s="24" t="s">
         <v>1757</v>
       </c>
     </row>
-    <row r="504" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A504" s="6" t="s">
+    <row r="504" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A504" s="13" t="s">
         <v>827</v>
       </c>
-      <c r="B504" s="7" t="s">
+      <c r="B504" s="12" t="s">
         <v>266</v>
       </c>
-      <c r="C504" s="7">
+      <c r="C504" s="24">
         <v>14682338</v>
       </c>
     </row>
-    <row r="505" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A505" s="6" t="s">
+    <row r="505" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A505" s="13" t="s">
         <v>808</v>
       </c>
-      <c r="B505" s="7" t="s">
+      <c r="B505" s="12" t="s">
         <v>808</v>
       </c>
-      <c r="C505" s="7">
+      <c r="C505" s="24">
         <v>15327078</v>
       </c>
     </row>
-    <row r="506" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A506" s="6" t="s">
+    <row r="506" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A506" s="13" t="s">
         <v>760</v>
       </c>
-      <c r="B506" s="7" t="s">
+      <c r="B506" s="12" t="s">
         <v>257</v>
       </c>
-      <c r="C506" s="7">
+      <c r="C506" s="24">
         <v>15227219</v>
       </c>
     </row>
-    <row r="507" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A507" s="6" t="s">
+    <row r="507" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A507" s="13" t="s">
         <v>807</v>
       </c>
-      <c r="B507" s="7" t="s">
+      <c r="B507" s="12" t="s">
         <v>808</v>
       </c>
-      <c r="C507" s="7">
+      <c r="C507" s="24">
         <v>10970355</v>
       </c>
     </row>
-    <row r="508" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A508" s="6" t="s">
+    <row r="508" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A508" s="13" t="s">
         <v>833</v>
       </c>
-      <c r="B508" s="7" t="s">
+      <c r="B508" s="12" t="s">
         <v>832</v>
       </c>
-      <c r="C508" s="7">
+      <c r="C508" s="24">
         <v>13652575</v>
       </c>
     </row>
-    <row r="509" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A509" s="6" t="s">
+    <row r="509" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A509" s="13" t="s">
         <v>759</v>
       </c>
-      <c r="B509" s="7" t="s">
+      <c r="B509" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C509" s="7">
+      <c r="C509" s="24">
         <v>17524598</v>
       </c>
     </row>
-    <row r="510" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A510" s="6" t="s">
+    <row r="510" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A510" s="13" t="s">
         <v>805</v>
       </c>
-      <c r="B510" s="7" t="s">
+      <c r="B510" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C510" s="7">
+      <c r="C510" s="24">
         <v>13652583</v>
       </c>
     </row>
-    <row r="511" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A511" s="6" t="s">
+    <row r="511" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A511" s="13" t="s">
         <v>818</v>
       </c>
-      <c r="B511" s="7" t="s">
+      <c r="B511" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C511" s="7">
+      <c r="C511" s="24">
         <v>17447917</v>
       </c>
     </row>
-    <row r="512" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A512" s="6" t="s">
+    <row r="512" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A512" s="13" t="s">
         <v>821</v>
       </c>
-      <c r="B512" s="7" t="s">
+      <c r="B512" s="12" t="s">
         <v>219</v>
       </c>
-      <c r="C512" s="7">
+      <c r="C512" s="24">
         <v>17494877</v>
       </c>
     </row>
-    <row r="513" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A513" s="6" t="s">
+    <row r="513" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A513" s="13" t="s">
         <v>829</v>
       </c>
-      <c r="B513" s="7" t="s">
+      <c r="B513" s="12" t="s">
         <v>830</v>
       </c>
-      <c r="C513" s="7">
+      <c r="C513" s="24">
         <v>21600074</v>
       </c>
     </row>
-    <row r="514" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A514" s="6" t="s">
+    <row r="514" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A514" s="13" t="s">
         <v>810</v>
       </c>
-      <c r="B514" s="7" t="s">
+      <c r="B514" s="12" t="s">
         <v>467</v>
       </c>
-      <c r="C514" s="7">
+      <c r="C514" s="24">
         <v>14455994</v>
       </c>
     </row>
-    <row r="515" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A515" s="6" t="s">
+    <row r="515" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A515" s="13" t="s">
         <v>766</v>
       </c>
-      <c r="B515" s="7" t="s">
+      <c r="B515" s="12" t="s">
         <v>767</v>
       </c>
-      <c r="C515" s="7">
+      <c r="C515" s="24">
         <v>14682354</v>
       </c>
     </row>
-    <row r="516" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A516" s="6" t="s">
+    <row r="516" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A516" s="13" t="s">
         <v>765</v>
       </c>
-      <c r="B516" s="7" t="s">
+      <c r="B516" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="C516" s="7">
+      <c r="C516" s="24">
         <v>13652591</v>
       </c>
     </row>
-    <row r="517" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A517" s="6" t="s">
+    <row r="517" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A517" s="13" t="s">
         <v>812</v>
       </c>
-      <c r="B517" s="7" t="s">
+      <c r="B517" s="12" t="s">
         <v>812</v>
       </c>
-      <c r="C517" s="7">
+      <c r="C517" s="24">
         <v>14682362</v>
       </c>
     </row>
-    <row r="518" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A518" s="6" t="s">
+    <row r="518" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A518" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B518" s="7" t="s">
+      <c r="B518" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="C518" s="7">
+      <c r="C518" s="24">
         <v>20426984</v>
       </c>
     </row>
-    <row r="519" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A519" s="6" t="s">
+    <row r="519" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A519" s="13" t="s">
         <v>768</v>
       </c>
-      <c r="B519" s="7" t="s">
+      <c r="B519" s="12" t="s">
         <v>156</v>
       </c>
-      <c r="C519" s="7">
+      <c r="C519" s="24">
         <v>10991107</v>
       </c>
     </row>
-    <row r="520" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A520" s="6" t="s">
+    <row r="520" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A520" s="13" t="s">
         <v>1227</v>
       </c>
-      <c r="B520" s="7" t="s">
+      <c r="B520" s="12" t="s">
         <v>378</v>
       </c>
-      <c r="C520" s="7">
+      <c r="C520" s="24">
         <v>10969853</v>
       </c>
     </row>
-    <row r="521" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A521" s="6" t="s">
+    <row r="521" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A521" s="13" t="s">
         <v>377</v>
       </c>
-      <c r="B521" s="7" t="s">
+      <c r="B521" s="12" t="s">
         <v>378</v>
       </c>
-      <c r="C521" s="7">
+      <c r="C521" s="24">
         <v>20407947</v>
       </c>
     </row>
-    <row r="522" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A522" s="6" t="s">
+    <row r="522" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A522" s="13" t="s">
         <v>1247</v>
       </c>
-      <c r="B522" s="7" t="s">
+      <c r="B522" s="12" t="s">
         <v>378</v>
       </c>
-      <c r="C522" s="7">
+      <c r="C522" s="24">
         <v>10970207</v>
       </c>
     </row>
-    <row r="523" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A523" s="6" t="s">
+    <row r="523" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A523" s="13" t="s">
         <v>609</v>
       </c>
-      <c r="B523" s="7" t="s">
+      <c r="B523" s="12" t="s">
         <v>378</v>
       </c>
-      <c r="C523" s="7">
+      <c r="C523" s="24">
         <v>10970363</v>
       </c>
     </row>
-    <row r="524" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A524" s="6" t="s">
+    <row r="524" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A524" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="B524" s="7" t="s">
+      <c r="B524" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="C524" s="7">
+      <c r="C524" s="24">
         <v>10991115</v>
       </c>
     </row>
-    <row r="525" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A525" s="6" t="s">
+    <row r="525" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A525" s="13" t="s">
         <v>770</v>
       </c>
-      <c r="B525" s="7" t="s">
+      <c r="B525" s="12" t="s">
         <v>771</v>
       </c>
-      <c r="C525" s="7">
+      <c r="C525" s="24">
         <v>17447402</v>
       </c>
     </row>
-    <row r="526" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A526" s="6" t="s">
+    <row r="526" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A526" s="13" t="s">
         <v>772</v>
       </c>
-      <c r="B526" s="7" t="s">
+      <c r="B526" s="12" t="s">
         <v>771</v>
       </c>
-      <c r="C526" s="7">
+      <c r="C526" s="24">
         <v>20411294</v>
       </c>
     </row>
-    <row r="527" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A527" s="6" t="s">
+    <row r="527" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A527" s="13" t="s">
         <v>773</v>
       </c>
-      <c r="B527" s="7" t="s">
+      <c r="B527" s="12" t="s">
         <v>608</v>
       </c>
-      <c r="C527" s="7">
+      <c r="C527" s="24">
         <v>14734192</v>
       </c>
     </row>
-    <row r="528" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A528" s="6" t="s">
+    <row r="528" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A528" s="13" t="s">
         <v>167</v>
       </c>
-      <c r="B528" s="7" t="s">
+      <c r="B528" s="12" t="s">
         <v>168</v>
       </c>
-      <c r="C528" s="7">
+      <c r="C528" s="24">
         <v>15569187</v>
       </c>
     </row>
-    <row r="529" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A529" s="6" t="s">
+    <row r="529" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A529" s="13" t="s">
         <v>849</v>
       </c>
-      <c r="B529" s="7" t="s">
+      <c r="B529" s="12" t="s">
         <v>850</v>
       </c>
-      <c r="C529" s="7">
+      <c r="C529" s="24">
         <v>14768070</v>
       </c>
     </row>
-    <row r="530" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A530" s="6" t="s">
+    <row r="530" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A530" s="13" t="s">
         <v>774</v>
       </c>
-      <c r="B530" s="7" t="s">
+      <c r="B530" s="12" t="s">
         <v>775</v>
       </c>
-      <c r="C530" s="7">
+      <c r="C530" s="24">
         <v>10991123</v>
       </c>
     </row>
-    <row r="531" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A531" s="6" t="s">
+    <row r="531" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A531" s="13" t="s">
         <v>776</v>
       </c>
-      <c r="B531" s="7" t="s">
+      <c r="B531" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C531" s="7">
+      <c r="C531" s="24">
         <v>10970215</v>
       </c>
     </row>
-    <row r="532" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A532" s="6" t="s">
+    <row r="532" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A532" s="13" t="s">
         <v>1111</v>
       </c>
-      <c r="B532" s="7" t="s">
+      <c r="B532" s="12" t="s">
         <v>1112</v>
       </c>
-      <c r="C532" s="7">
+      <c r="C532" s="24">
         <v>10974601</v>
       </c>
     </row>
-    <row r="533" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A533" s="6" t="s">
+    <row r="533" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A533" s="13" t="s">
         <v>411</v>
       </c>
-      <c r="B533" s="7" t="s">
+      <c r="B533" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C533" s="7" t="s">
+      <c r="C533" s="24" t="s">
         <v>1758</v>
       </c>
     </row>
-    <row r="534" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A534" s="6" t="s">
+    <row r="534" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A534" s="13" t="s">
         <v>1003</v>
       </c>
-      <c r="B534" s="7" t="s">
+      <c r="B534" s="12" t="s">
         <v>941</v>
       </c>
-      <c r="C534" s="7">
+      <c r="C534" s="24">
         <v>10970088</v>
       </c>
     </row>
-    <row r="535" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A535" s="6" t="s">
+    <row r="535" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A535" s="13" t="s">
         <v>426</v>
       </c>
-      <c r="B535" s="7" t="s">
+      <c r="B535" s="12" t="s">
         <v>427</v>
       </c>
-      <c r="C535" s="7">
+      <c r="C535" s="24">
         <v>10991131</v>
       </c>
     </row>
-    <row r="536" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A536" s="6" t="s">
+    <row r="536" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A536" s="13" t="s">
         <v>777</v>
       </c>
-      <c r="B536" s="7" t="s">
+      <c r="B536" s="12" t="s">
         <v>778</v>
       </c>
-      <c r="C536" s="7">
+      <c r="C536" s="24">
         <v>14706431</v>
       </c>
     </row>
-    <row r="537" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A537" s="6" t="s">
+    <row r="537" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A537" s="13" t="s">
         <v>761</v>
       </c>
-      <c r="B537" s="7" t="s">
+      <c r="B537" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C537" s="7">
+      <c r="C537" s="24">
         <v>14682494</v>
       </c>
     </row>
-    <row r="538" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A538" s="6" t="s">
+    <row r="538" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A538" s="13" t="s">
         <v>764</v>
       </c>
-      <c r="B538" s="7" t="s">
+      <c r="B538" s="12" t="s">
         <v>403</v>
       </c>
-      <c r="C538" s="7">
+      <c r="C538" s="24">
         <v>14710307</v>
       </c>
     </row>
-    <row r="539" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A539" s="6" t="s">
+    <row r="539" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A539" s="13" t="s">
         <v>762</v>
       </c>
-      <c r="B539" s="7" t="s">
+      <c r="B539" s="12" t="s">
         <v>763</v>
       </c>
-      <c r="C539" s="7">
+      <c r="C539" s="24">
         <v>16015037</v>
       </c>
     </row>
-    <row r="540" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A540" s="6" t="s">
+    <row r="540" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A540" s="13" t="s">
         <v>779</v>
       </c>
-      <c r="B540" s="7" t="s">
+      <c r="B540" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C540" s="7">
+      <c r="C540" s="24">
         <v>13654632</v>
       </c>
     </row>
-    <row r="541" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A541" s="6" t="s">
+    <row r="541" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A541" s="13" t="s">
         <v>901</v>
       </c>
-      <c r="B541" s="7" t="s">
+      <c r="B541" s="12" t="s">
         <v>506</v>
       </c>
-      <c r="C541" s="7" t="s">
+      <c r="C541" s="24" t="s">
         <v>1759</v>
       </c>
     </row>
-    <row r="542" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A542" s="6" t="s">
+    <row r="542" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A542" s="13" t="s">
         <v>462</v>
       </c>
-      <c r="B542" s="7" t="s">
+      <c r="B542" s="12" t="s">
         <v>244</v>
       </c>
-      <c r="C542" s="7" t="s">
+      <c r="C542" s="24" t="s">
         <v>1760</v>
       </c>
     </row>
-    <row r="543" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A543" s="6" t="s">
+    <row r="543" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A543" s="13" t="s">
         <v>780</v>
       </c>
-      <c r="B543" s="7" t="s">
+      <c r="B543" s="12" t="s">
         <v>781</v>
       </c>
-      <c r="C543" s="7">
+      <c r="C543" s="24">
         <v>17427363</v>
       </c>
     </row>
-    <row r="544" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A544" s="6" t="s">
+    <row r="544" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A544" s="13" t="s">
         <v>782</v>
       </c>
-      <c r="B544" s="7" t="s">
+      <c r="B544" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C544" s="7">
+      <c r="C544" s="24">
         <v>10991158</v>
       </c>
     </row>
-    <row r="545" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A545" s="6" t="s">
+    <row r="545" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A545" s="13" t="s">
         <v>703</v>
       </c>
-      <c r="B545" s="7" t="s">
+      <c r="B545" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C545" s="7">
+      <c r="C545" s="24">
         <v>10991166</v>
       </c>
     </row>
-    <row r="546" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A546" s="6" t="s">
+    <row r="546" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A546" s="13" t="s">
         <v>783</v>
       </c>
-      <c r="B546" s="7" t="s">
+      <c r="B546" s="12" t="s">
         <v>96</v>
       </c>
-      <c r="C546" s="7">
+      <c r="C546" s="24">
         <v>18793479</v>
       </c>
     </row>
-    <row r="547" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A547" s="6" t="s">
+    <row r="547" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A547" s="13" t="s">
         <v>804</v>
       </c>
-      <c r="B547" s="7" t="s">
+      <c r="B547" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="C547" s="7">
+      <c r="C547" s="24">
         <v>10981098</v>
       </c>
     </row>
-    <row r="548" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A548" s="6" t="s">
+    <row r="548" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A548" s="13" t="s">
         <v>784</v>
       </c>
-      <c r="B548" s="7" t="s">
+      <c r="B548" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="C548" s="7" t="s">
+      <c r="C548" s="24" t="s">
         <v>1761</v>
       </c>
     </row>
-    <row r="549" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A549" s="6" t="s">
+    <row r="549" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A549" s="13" t="s">
         <v>786</v>
       </c>
-      <c r="B549" s="7" t="s">
+      <c r="B549" s="12" t="s">
         <v>787</v>
       </c>
-      <c r="C549" s="7" t="s">
+      <c r="C549" s="24" t="s">
         <v>1762</v>
       </c>
     </row>
-    <row r="550" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A550" s="6" t="s">
+    <row r="550" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A550" s="13" t="s">
         <v>967</v>
       </c>
-      <c r="B550" s="7" t="s">
+      <c r="B550" s="12" t="s">
         <v>968</v>
       </c>
-      <c r="C550" s="7">
+      <c r="C550" s="24">
         <v>14606984</v>
       </c>
     </row>
-    <row r="551" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A551" s="6" t="s">
+    <row r="551" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A551" s="13" t="s">
         <v>788</v>
       </c>
-      <c r="B551" s="7" t="s">
+      <c r="B551" s="12" t="s">
         <v>789</v>
       </c>
-      <c r="C551" s="7">
+      <c r="C551" s="24">
         <v>14682370</v>
       </c>
     </row>
-    <row r="552" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A552" s="6" t="s">
+    <row r="552" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A552" s="13" t="s">
         <v>814</v>
       </c>
-      <c r="B552" s="7" t="s">
+      <c r="B552" s="12" t="s">
         <v>815</v>
       </c>
-      <c r="C552" s="7">
+      <c r="C552" s="24">
         <v>14470349</v>
       </c>
     </row>
-    <row r="553" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A553" s="6" t="s">
+    <row r="553" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A553" s="13" t="s">
         <v>1239</v>
       </c>
-      <c r="B553" s="7" t="s">
+      <c r="B553" s="12" t="s">
         <v>427</v>
       </c>
-      <c r="C553" s="7">
+      <c r="C553" s="24">
         <v>10991190</v>
       </c>
     </row>
-    <row r="554" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A554" s="6" t="s">
+    <row r="554" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A554" s="13" t="s">
         <v>991</v>
       </c>
-      <c r="B554" s="7" t="s">
+      <c r="B554" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C554" s="7">
+      <c r="C554" s="24">
         <v>10991204</v>
       </c>
     </row>
-    <row r="555" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A555" s="6" t="s">
+    <row r="555" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A555" s="13" t="s">
         <v>790</v>
       </c>
-      <c r="B555" s="7" t="s">
+      <c r="B555" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C555" s="7" t="s">
+      <c r="C555" s="24" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="556" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A556" s="6" t="s">
+    <row r="556" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A556" s="13" t="s">
         <v>1282</v>
       </c>
-      <c r="B556" s="7" t="s">
+      <c r="B556" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C556" s="7">
+      <c r="C556" s="24">
         <v>17483743</v>
       </c>
     </row>
-    <row r="557" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A557" s="6" t="s">
+    <row r="557" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A557" s="13" t="s">
         <v>1267</v>
       </c>
-      <c r="B557" s="7" t="s">
+      <c r="B557" s="12" t="s">
         <v>100</v>
       </c>
-      <c r="C557" s="7">
+      <c r="C557" s="24">
         <v>10991212</v>
       </c>
     </row>
-    <row r="558" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A558" s="6" t="s">
+    <row r="558" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A558" s="13" t="s">
         <v>822</v>
       </c>
-      <c r="B558" s="7" t="s">
+      <c r="B558" s="12" t="s">
         <v>823</v>
       </c>
-      <c r="C558" s="7" t="s">
+      <c r="C558" s="24" t="s">
         <v>1764</v>
       </c>
     </row>
-    <row r="559" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A559" s="6" t="s">
+    <row r="559" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A559" s="13" t="s">
         <v>791</v>
       </c>
-      <c r="B559" s="7" t="s">
+      <c r="B559" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="C559" s="7" t="s">
+      <c r="C559" s="24" t="s">
         <v>1765</v>
       </c>
     </row>
-    <row r="560" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A560" s="6" t="s">
+    <row r="560" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A560" s="13" t="s">
         <v>1400</v>
       </c>
-      <c r="B560" s="7" t="s">
+      <c r="B560" s="12" t="s">
         <v>1401</v>
       </c>
-      <c r="C560" s="7" t="s">
+      <c r="C560" s="24" t="s">
         <v>1766</v>
       </c>
     </row>
-    <row r="561" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A561" s="6" t="s">
+    <row r="561" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A561" s="13" t="s">
         <v>159</v>
       </c>
-      <c r="B561" s="7" t="s">
+      <c r="B561" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="C561" s="7" t="s">
+      <c r="C561" s="24" t="s">
         <v>1767</v>
       </c>
     </row>
-    <row r="562" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A562" s="6" t="s">
+    <row r="562" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A562" s="13" t="s">
         <v>1430</v>
       </c>
-      <c r="B562" s="7" t="s">
+      <c r="B562" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="C562" s="7">
+      <c r="C562" s="24">
         <v>10991239</v>
       </c>
     </row>
-    <row r="563" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A563" s="6" t="s">
+    <row r="563" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A563" s="13" t="s">
         <v>1488</v>
       </c>
-      <c r="B563" s="7" t="s">
+      <c r="B563" s="12" t="s">
         <v>1489</v>
       </c>
-      <c r="C563" s="7">
+      <c r="C563" s="24">
         <v>15420981</v>
       </c>
     </row>
-    <row r="564" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A564" s="6" t="s">
+    <row r="564" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A564" s="13" t="s">
         <v>793</v>
       </c>
-      <c r="B564" s="7" t="s">
+      <c r="B564" s="12" t="s">
         <v>752</v>
       </c>
-      <c r="C564" s="7">
+      <c r="C564" s="24">
         <v>14682389</v>
       </c>
     </row>
-    <row r="565" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A565" s="6" t="s">
+    <row r="565" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A565" s="13" t="s">
         <v>796</v>
       </c>
-      <c r="B565" s="7" t="s">
+      <c r="B565" s="12" t="s">
         <v>797</v>
       </c>
-      <c r="C565" s="7">
+      <c r="C565" s="24">
         <v>14682397</v>
       </c>
     </row>
-    <row r="566" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A566" s="6" t="s">
+    <row r="566" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A566" s="13" t="s">
         <v>794</v>
       </c>
-      <c r="B566" s="7" t="s">
+      <c r="B566" s="12" t="s">
         <v>795</v>
       </c>
-      <c r="C566" s="7">
+      <c r="C566" s="24">
         <v>14682400</v>
       </c>
     </row>
-    <row r="567" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A567" s="6" t="s">
+    <row r="567" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A567" s="13" t="s">
         <v>1098</v>
       </c>
-      <c r="B567" s="7" t="s">
+      <c r="B567" s="12" t="s">
         <v>156</v>
       </c>
-      <c r="C567" s="7">
+      <c r="C567" s="24">
         <v>15221970</v>
       </c>
     </row>
-    <row r="568" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A568" s="6" t="s">
+    <row r="568" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A568" s="13" t="s">
         <v>798</v>
       </c>
-      <c r="B568" s="7" t="s">
+      <c r="B568" s="12" t="s">
         <v>799</v>
       </c>
-      <c r="C568" s="7">
+      <c r="C568" s="24">
         <v>14682419</v>
       </c>
     </row>
-    <row r="569" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A569" s="6" t="s">
+    <row r="569" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A569" s="13" t="s">
         <v>802</v>
       </c>
-      <c r="B569" s="7" t="s">
+      <c r="B569" s="12" t="s">
         <v>803</v>
       </c>
-      <c r="C569" s="7">
+      <c r="C569" s="24">
         <v>14682427</v>
       </c>
     </row>
-    <row r="570" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A570" s="6" t="s">
+    <row r="570" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A570" s="13" t="s">
         <v>801</v>
       </c>
-      <c r="B570" s="7" t="s">
+      <c r="B570" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C570" s="7" t="s">
+      <c r="C570" s="24" t="s">
         <v>1768</v>
       </c>
     </row>
-    <row r="571" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A571" s="6" t="s">
+    <row r="571" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A571" s="13" t="s">
         <v>800</v>
       </c>
-      <c r="B571" s="7" t="s">
+      <c r="B571" s="12" t="s">
         <v>279</v>
       </c>
-      <c r="C571" s="7">
+      <c r="C571" s="24">
         <v>14422042</v>
       </c>
     </row>
-    <row r="572" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A572" s="6" t="s">
+    <row r="572" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A572" s="13" t="s">
         <v>809</v>
       </c>
-      <c r="B572" s="7" t="s">
+      <c r="B572" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C572" s="7">
+      <c r="C572" s="24">
         <v>14682435</v>
       </c>
     </row>
-    <row r="573" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A573" s="6" t="s">
+    <row r="573" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A573" s="13" t="s">
         <v>817</v>
       </c>
-      <c r="B573" s="7" t="s">
+      <c r="B573" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C573" s="7">
+      <c r="C573" s="24">
         <v>14667657</v>
       </c>
     </row>
-    <row r="574" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A574" s="6" t="s">
+    <row r="574" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A574" s="13" t="s">
         <v>826</v>
       </c>
-      <c r="B574" s="7" t="s">
+      <c r="B574" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C574" s="7">
+      <c r="C574" s="24">
         <v>14682443</v>
       </c>
     </row>
-    <row r="575" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A575" s="6" t="s">
+    <row r="575" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A575" s="13" t="s">
         <v>1146</v>
       </c>
-      <c r="B575" s="7" t="s">
+      <c r="B575" s="12" t="s">
         <v>1147</v>
       </c>
-      <c r="C575" s="7">
+      <c r="C575" s="24">
         <v>15222632</v>
       </c>
     </row>
-    <row r="576" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A576" s="6" t="s">
+    <row r="576" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A576" s="13" t="s">
         <v>828</v>
       </c>
-      <c r="B576" s="7" t="s">
+      <c r="B576" s="12" t="s">
         <v>542</v>
       </c>
-      <c r="C576" s="7">
+      <c r="C576" s="24">
         <v>17586631</v>
       </c>
     </row>
-    <row r="577" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A577" s="6" t="s">
+    <row r="577" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A577" s="13" t="s">
         <v>834</v>
       </c>
-      <c r="B577" s="7" t="s">
+      <c r="B577" s="12" t="s">
         <v>272</v>
       </c>
-      <c r="C577" s="7">
+      <c r="C577" s="24">
         <v>14682451</v>
       </c>
     </row>
-    <row r="578" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A578" s="6" t="s">
+    <row r="578" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A578" s="13" t="s">
         <v>835</v>
       </c>
-      <c r="B578" s="7" t="s">
+      <c r="B578" s="12" t="s">
         <v>199</v>
       </c>
-      <c r="C578" s="7" t="s">
+      <c r="C578" s="24" t="s">
         <v>1769</v>
       </c>
     </row>
-    <row r="579" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A579" s="6" t="s">
+    <row r="579" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A579" s="13" t="s">
         <v>819</v>
       </c>
-      <c r="B579" s="7" t="s">
+      <c r="B579" s="12" t="s">
         <v>820</v>
       </c>
-      <c r="C579" s="7">
+      <c r="C579" s="24">
         <v>17515823</v>
       </c>
     </row>
-    <row r="580" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A580" s="6" t="s">
+    <row r="580" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A580" s="13" t="s">
         <v>837</v>
       </c>
-      <c r="B580" s="7" t="s">
+      <c r="B580" s="12" t="s">
         <v>830</v>
       </c>
-      <c r="C580" s="7">
+      <c r="C580" s="24">
         <v>14753995</v>
       </c>
     </row>
-    <row r="581" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A581" s="6" t="s">
+    <row r="581" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A581" s="13" t="s">
         <v>836</v>
       </c>
-      <c r="B581" s="7" t="s">
+      <c r="B581" s="12" t="s">
         <v>427</v>
       </c>
-      <c r="C581" s="7">
+      <c r="C581" s="24">
         <v>24761508</v>
       </c>
     </row>
-    <row r="582" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A582" s="6" t="s">
+    <row r="582" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A582" s="13" t="s">
         <v>1243</v>
       </c>
-      <c r="B582" s="7" t="s">
+      <c r="B582" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C582" s="7">
+      <c r="C582" s="24">
         <v>25732331</v>
       </c>
     </row>
-    <row r="583" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A583" s="6" t="s">
+    <row r="583" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A583" s="13" t="s">
         <v>824</v>
       </c>
-      <c r="B583" s="7" t="s">
+      <c r="B583" s="12" t="s">
         <v>211</v>
       </c>
-      <c r="C583" s="7">
+      <c r="C583" s="24">
         <v>15310361</v>
       </c>
     </row>
-    <row r="584" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A584" s="6" t="s">
+    <row r="584" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A584" s="13" t="s">
         <v>757</v>
       </c>
-      <c r="B584" s="7" t="s">
+      <c r="B584" s="12" t="s">
         <v>295</v>
       </c>
-      <c r="C584" s="7">
+      <c r="C584" s="24">
         <v>14401738</v>
       </c>
     </row>
-    <row r="585" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A585" s="6" t="s">
+    <row r="585" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A585" s="13" t="s">
         <v>1153</v>
       </c>
-      <c r="B585" s="7" t="s">
+      <c r="B585" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C585" s="7">
+      <c r="C585" s="24">
         <v>18695868</v>
       </c>
     </row>
-    <row r="586" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A586" s="6" t="s">
+    <row r="586" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A586" s="13" t="s">
         <v>838</v>
       </c>
-      <c r="B586" s="7" t="s">
+      <c r="B586" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C586" s="7">
+      <c r="C586" s="24">
         <v>15216551</v>
       </c>
     </row>
-    <row r="587" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A587" s="6" t="s">
+    <row r="587" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A587" s="13" t="s">
         <v>846</v>
       </c>
-      <c r="B587" s="7" t="s">
+      <c r="B587" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C587" s="7">
+      <c r="C587" s="24">
         <v>25749870</v>
       </c>
     </row>
-    <row r="588" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A588" s="6" t="s">
+    <row r="588" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A588" s="13" t="s">
         <v>962</v>
       </c>
-      <c r="B588" s="7" t="s">
+      <c r="B588" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C588" s="7">
+      <c r="C588" s="24">
         <v>17427924</v>
       </c>
     </row>
-    <row r="589" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A589" s="6" t="s">
+    <row r="589" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A589" s="13" t="s">
         <v>785</v>
       </c>
-      <c r="B589" s="7" t="s">
+      <c r="B589" s="12" t="s">
         <v>272</v>
       </c>
-      <c r="C589" s="7">
+      <c r="C589" s="24">
         <v>27691357</v>
       </c>
     </row>
-    <row r="590" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A590" s="6" t="s">
+    <row r="590" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A590" s="13" t="s">
         <v>886</v>
       </c>
-      <c r="B590" s="7" t="s">
+      <c r="B590" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C590" s="7">
+      <c r="C590" s="24">
         <v>14685965</v>
       </c>
     </row>
-    <row r="591" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A591" s="6" t="s">
+    <row r="591" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A591" s="13" t="s">
         <v>430</v>
       </c>
-      <c r="B591" s="7" t="s">
+      <c r="B591" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C591" s="7">
+      <c r="C591" s="24">
         <v>16100387</v>
       </c>
     </row>
-    <row r="592" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A592" s="6" t="s">
+    <row r="592" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A592" s="13" t="s">
         <v>1770</v>
       </c>
-      <c r="B592" s="7" t="s">
+      <c r="B592" s="12" t="s">
         <v>908</v>
       </c>
-      <c r="C592" s="7">
+      <c r="C592" s="24">
         <v>17540208</v>
       </c>
     </row>
-    <row r="593" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A593" s="6" t="s">
+    <row r="593" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A593" s="13" t="s">
         <v>1771</v>
       </c>
-      <c r="B593" s="7" t="s">
+      <c r="B593" s="12" t="s">
         <v>1094</v>
       </c>
-      <c r="C593" s="7">
+      <c r="C593" s="24">
         <v>17446155</v>
       </c>
     </row>
-    <row r="594" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A594" s="6" t="s">
+    <row r="594" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A594" s="13" t="s">
         <v>1225</v>
       </c>
-      <c r="B594" s="7" t="s">
+      <c r="B594" s="12" t="s">
         <v>1226</v>
       </c>
-      <c r="C594" s="7">
+      <c r="C594" s="24">
         <v>24755389</v>
       </c>
     </row>
-    <row r="595" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A595" s="6" t="s">
+    <row r="595" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A595" s="13" t="s">
         <v>1096</v>
       </c>
-      <c r="B595" s="7" t="s">
+      <c r="B595" s="12" t="s">
         <v>1097</v>
       </c>
-      <c r="C595" s="7">
+      <c r="C595" s="24">
         <v>14685906</v>
       </c>
     </row>
-    <row r="596" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A596" s="6" t="s">
+    <row r="596" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A596" s="13" t="s">
         <v>1102</v>
       </c>
-      <c r="B596" s="7" t="s">
+      <c r="B596" s="12" t="s">
         <v>106</v>
       </c>
-      <c r="C596" s="7">
+      <c r="C596" s="24">
         <v>14685914</v>
       </c>
     </row>
-    <row r="597" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A597" s="6" t="s">
+    <row r="597" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A597" s="13" t="s">
         <v>1000</v>
       </c>
-      <c r="B597" s="7" t="s">
+      <c r="B597" s="12" t="s">
         <v>166</v>
       </c>
-      <c r="C597" s="7" t="s">
+      <c r="C597" s="24" t="s">
         <v>1772</v>
       </c>
     </row>
-    <row r="598" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A598" s="6" t="s">
+    <row r="598" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A598" s="13" t="s">
         <v>856</v>
       </c>
-      <c r="B598" s="7" t="s">
+      <c r="B598" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="C598" s="7">
+      <c r="C598" s="24">
         <v>21611874</v>
       </c>
     </row>
-    <row r="599" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A599" s="6" t="s">
+    <row r="599" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A599" s="13" t="s">
         <v>847</v>
       </c>
-      <c r="B599" s="7" t="s">
+      <c r="B599" s="12" t="s">
         <v>848</v>
       </c>
-      <c r="C599" s="7">
+      <c r="C599" s="24">
         <v>10959254</v>
       </c>
     </row>
-    <row r="600" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A600" s="6" t="s">
+    <row r="600" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A600" s="13" t="s">
         <v>839</v>
       </c>
-      <c r="B600" s="7" t="s">
+      <c r="B600" s="12" t="s">
         <v>840</v>
       </c>
-      <c r="C600" s="7">
+      <c r="C600" s="24">
         <v>19362706</v>
       </c>
     </row>
-    <row r="601" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A601" s="6" t="s">
+    <row r="601" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A601" s="13" t="s">
         <v>853</v>
       </c>
-      <c r="B601" s="7" t="s">
+      <c r="B601" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C601" s="7">
+      <c r="C601" s="24">
         <v>13652648</v>
       </c>
     </row>
-    <row r="602" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A602" s="6" t="s">
+    <row r="602" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A602" s="13" t="s">
         <v>998</v>
       </c>
-      <c r="B602" s="7" t="s">
+      <c r="B602" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C602" s="7">
+      <c r="C602" s="24">
         <v>14710366</v>
       </c>
     </row>
-    <row r="603" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A603" s="6" t="s">
+    <row r="603" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A603" s="13" t="s">
         <v>852</v>
       </c>
-      <c r="B603" s="7" t="s">
+      <c r="B603" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="C603" s="7">
+      <c r="C603" s="24">
         <v>14779552</v>
       </c>
     </row>
-    <row r="604" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A604" s="6" t="s">
+    <row r="604" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A604" s="13" t="s">
         <v>842</v>
       </c>
-      <c r="B604" s="7" t="s">
+      <c r="B604" s="12" t="s">
         <v>690</v>
       </c>
-      <c r="C604" s="7" t="s">
+      <c r="C604" s="24" t="s">
         <v>1773</v>
       </c>
     </row>
-    <row r="605" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A605" s="6" t="s">
+    <row r="605" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A605" s="13" t="s">
         <v>999</v>
       </c>
-      <c r="B605" s="7" t="s">
+      <c r="B605" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="C605" s="7">
+      <c r="C605" s="24">
         <v>14685922</v>
       </c>
     </row>
-    <row r="606" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A606" s="6" t="s">
+    <row r="606" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A606" s="13" t="s">
         <v>997</v>
       </c>
-      <c r="B606" s="7" t="s">
+      <c r="B606" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="C606" s="7">
+      <c r="C606" s="24">
         <v>14697580</v>
       </c>
     </row>
-    <row r="607" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A607" s="6" t="s">
+    <row r="607" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A607" s="13" t="s">
         <v>867</v>
       </c>
-      <c r="B607" s="7" t="s">
+      <c r="B607" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="C607" s="7">
+      <c r="C607" s="24">
         <v>14390388</v>
       </c>
     </row>
-    <row r="608" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A608" s="6" t="s">
+    <row r="608" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A608" s="13" t="s">
         <v>854</v>
       </c>
-      <c r="B608" s="7" t="s">
+      <c r="B608" s="12" t="s">
         <v>855</v>
       </c>
-      <c r="C608" s="7">
+      <c r="C608" s="24">
         <v>13652656</v>
       </c>
     </row>
-    <row r="609" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A609" s="6" t="s">
+    <row r="609" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A609" s="13" t="s">
         <v>1068</v>
       </c>
-      <c r="B609" s="7" t="s">
+      <c r="B609" s="12" t="s">
         <v>1069</v>
       </c>
-      <c r="C609" s="7">
+      <c r="C609" s="24">
         <v>14390396</v>
       </c>
     </row>
-    <row r="610" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A610" s="6" t="s">
+    <row r="610" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A610" s="13" t="s">
         <v>841</v>
       </c>
-      <c r="B610" s="7" t="s">
+      <c r="B610" s="12" t="s">
         <v>264</v>
       </c>
-      <c r="C610" s="7">
+      <c r="C610" s="24">
         <v>19383703</v>
       </c>
     </row>
-    <row r="611" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A611" s="6" t="s">
+    <row r="611" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A611" s="13" t="s">
         <v>895</v>
       </c>
-      <c r="B611" s="7" t="s">
+      <c r="B611" s="12" t="s">
         <v>214</v>
       </c>
-      <c r="C611" s="7">
+      <c r="C611" s="24">
         <v>16005767</v>
       </c>
     </row>
-    <row r="612" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A612" s="6" t="s">
+    <row r="612" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A612" s="13" t="s">
         <v>1055</v>
       </c>
-      <c r="B612" s="7" t="s">
+      <c r="B612" s="12" t="s">
         <v>1056</v>
       </c>
-      <c r="C612" s="7">
+      <c r="C612" s="24">
         <v>13652664</v>
       </c>
     </row>
-    <row r="613" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A613" s="6" t="s">
+    <row r="613" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A613" s="13" t="s">
         <v>851</v>
       </c>
-      <c r="B613" s="7" t="s">
+      <c r="B613" s="12" t="s">
         <v>482</v>
       </c>
-      <c r="C613" s="7">
+      <c r="C613" s="24">
         <v>10991255</v>
       </c>
     </row>
-    <row r="614" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A614" s="6" t="s">
+    <row r="614" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A614" s="13" t="s">
         <v>914</v>
       </c>
-      <c r="B614" s="7" t="s">
+      <c r="B614" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C614" s="7">
+      <c r="C614" s="24">
         <v>14390418</v>
       </c>
     </row>
-    <row r="615" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A615" s="6" t="s">
+    <row r="615" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A615" s="13" t="s">
         <v>857</v>
       </c>
-      <c r="B615" s="7" t="s">
+      <c r="B615" s="12" t="s">
         <v>858</v>
       </c>
-      <c r="C615" s="7">
+      <c r="C615" s="24">
         <v>14685930</v>
       </c>
     </row>
-    <row r="616" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A616" s="6" t="s">
+    <row r="616" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A616" s="13" t="s">
         <v>162</v>
       </c>
-      <c r="B616" s="7" t="s">
+      <c r="B616" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C616" s="7">
+      <c r="C616" s="24">
         <v>10974628</v>
       </c>
     </row>
-    <row r="617" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A617" s="6" t="s">
+    <row r="617" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A617" s="13" t="s">
         <v>859</v>
       </c>
-      <c r="B617" s="7" t="s">
+      <c r="B617" s="12" t="s">
         <v>283</v>
       </c>
-      <c r="C617" s="7">
+      <c r="C617" s="24">
         <v>14683148</v>
       </c>
     </row>
-    <row r="618" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A618" s="6" t="s">
+    <row r="618" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A618" s="13" t="s">
         <v>860</v>
       </c>
-      <c r="B618" s="7" t="s">
+      <c r="B618" s="12" t="s">
         <v>320</v>
       </c>
-      <c r="C618" s="7">
+      <c r="C618" s="24">
         <v>15591816</v>
       </c>
     </row>
-    <row r="619" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A619" s="6" t="s">
+    <row r="619" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A619" s="13" t="s">
         <v>861</v>
       </c>
-      <c r="B619" s="7" t="s">
+      <c r="B619" s="12" t="s">
         <v>862</v>
       </c>
-      <c r="C619" s="7">
+      <c r="C619" s="24">
         <v>10991263</v>
       </c>
     </row>
-    <row r="620" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A620" s="6" t="s">
+    <row r="620" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A620" s="13" t="s">
         <v>1148</v>
       </c>
-      <c r="B620" s="7" t="s">
+      <c r="B620" s="12" t="s">
         <v>921</v>
       </c>
-      <c r="C620" s="7">
+      <c r="C620" s="24">
         <v>15214028</v>
       </c>
     </row>
-    <row r="621" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A621" s="6" t="s">
+    <row r="621" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A621" s="13" t="s">
         <v>232</v>
       </c>
-      <c r="B621" s="7" t="s">
+      <c r="B621" s="12" t="s">
         <v>233</v>
       </c>
-      <c r="C621" s="7">
+      <c r="C621" s="24">
         <v>10990771</v>
       </c>
     </row>
-    <row r="622" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A622" s="6" t="s">
+    <row r="622" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A622" s="13" t="s">
         <v>872</v>
       </c>
-      <c r="B622" s="7" t="s">
+      <c r="B622" s="12" t="s">
         <v>862</v>
       </c>
-      <c r="C622" s="7">
+      <c r="C622" s="24">
         <v>10990461</v>
       </c>
     </row>
-    <row r="623" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A623" s="6" t="s">
+    <row r="623" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A623" s="13" t="s">
         <v>868</v>
       </c>
-      <c r="B623" s="7" t="s">
+      <c r="B623" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="C623" s="7">
+      <c r="C623" s="24">
         <v>13652699</v>
       </c>
     </row>
-    <row r="624" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A624" s="6" t="s">
+    <row r="624" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A624" s="13" t="s">
         <v>870</v>
       </c>
-      <c r="B624" s="7" t="s">
+      <c r="B624" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C624" s="7">
+      <c r="C624" s="24">
         <v>15524965</v>
       </c>
     </row>
-    <row r="625" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A625" s="6" t="s">
+    <row r="625" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A625" s="13" t="s">
         <v>871</v>
       </c>
-      <c r="B625" s="7" t="s">
+      <c r="B625" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C625" s="7">
+      <c r="C625" s="24">
         <v>15524981</v>
       </c>
     </row>
-    <row r="626" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A626" s="6" t="s">
+    <row r="626" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A626" s="13" t="s">
         <v>1151</v>
       </c>
-      <c r="B626" s="7" t="s">
+      <c r="B626" s="12" t="s">
         <v>1152</v>
       </c>
-      <c r="C626" s="7">
+      <c r="C626" s="24">
         <v>18640648</v>
       </c>
     </row>
-    <row r="627" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A627" s="6" t="s">
+    <row r="627" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A627" s="13" t="s">
         <v>865</v>
       </c>
-      <c r="B627" s="7" t="s">
+      <c r="B627" s="12" t="s">
         <v>866</v>
       </c>
-      <c r="C627" s="7">
+      <c r="C627" s="24">
         <v>14685957</v>
       </c>
     </row>
-    <row r="628" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A628" s="6" t="s">
+    <row r="628" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A628" s="13" t="s">
         <v>869</v>
       </c>
-      <c r="B628" s="7" t="s">
+      <c r="B628" s="12" t="s">
         <v>269</v>
       </c>
-      <c r="C628" s="7">
+      <c r="C628" s="24">
         <v>21581592</v>
       </c>
     </row>
-    <row r="629" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A629" s="6" t="s">
+    <row r="629" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A629" s="13" t="s">
         <v>884</v>
       </c>
-      <c r="B629" s="7" t="s">
+      <c r="B629" s="12" t="s">
         <v>334</v>
       </c>
-      <c r="C629" s="7">
+      <c r="C629" s="24">
         <v>15408167</v>
       </c>
     </row>
-    <row r="630" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A630" s="6" t="s">
+    <row r="630" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A630" s="13" t="s">
         <v>878</v>
       </c>
-      <c r="B630" s="7" t="s">
+      <c r="B630" s="12" t="s">
         <v>879</v>
       </c>
-      <c r="C630" s="7">
+      <c r="C630" s="24">
         <v>10974644</v>
       </c>
     </row>
-    <row r="631" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A631" s="6" t="s">
+    <row r="631" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A631" s="13" t="s">
         <v>888</v>
       </c>
-      <c r="B631" s="7" t="s">
+      <c r="B631" s="12" t="s">
         <v>889</v>
       </c>
-      <c r="C631" s="7">
+      <c r="C631" s="24">
         <v>10974652</v>
       </c>
     </row>
-    <row r="632" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A632" s="6" t="s">
+    <row r="632" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A632" s="13" t="s">
         <v>896</v>
       </c>
-      <c r="B632" s="7" t="s">
+      <c r="B632" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="C632" s="7">
+      <c r="C632" s="24">
         <v>10974660</v>
       </c>
     </row>
-    <row r="633" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A633" s="6" t="s">
+    <row r="633" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A633" s="13" t="s">
         <v>345</v>
       </c>
-      <c r="B633" s="7" t="s">
+      <c r="B633" s="12" t="s">
         <v>346</v>
       </c>
-      <c r="C633" s="7" t="s">
+      <c r="C633" s="24" t="s">
         <v>1774</v>
       </c>
     </row>
-    <row r="634" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A634" s="6" t="s">
+    <row r="634" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A634" s="13" t="s">
         <v>877</v>
       </c>
-      <c r="B634" s="7" t="s">
+      <c r="B634" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C634" s="7">
+      <c r="C634" s="24">
         <v>17446171</v>
       </c>
     </row>
-    <row r="635" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A635" s="6" t="s">
+    <row r="635" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A635" s="13" t="s">
         <v>893</v>
       </c>
-      <c r="B635" s="7" t="s">
+      <c r="B635" s="12" t="s">
         <v>257</v>
       </c>
-      <c r="C635" s="7">
+      <c r="C635" s="24">
         <v>14697610</v>
       </c>
     </row>
-    <row r="636" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A636" s="6" t="s">
+    <row r="636" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A636" s="13" t="s">
         <v>873</v>
       </c>
-      <c r="B636" s="7" t="s">
+      <c r="B636" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="C636" s="7">
+      <c r="C636" s="24">
         <v>10981101</v>
       </c>
     </row>
-    <row r="637" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A637" s="6" t="s">
+    <row r="637" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A637" s="13" t="s">
         <v>1007</v>
       </c>
-      <c r="B637" s="7" t="s">
+      <c r="B637" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C637" s="7">
+      <c r="C637" s="24">
         <v>13652702</v>
       </c>
     </row>
-    <row r="638" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A638" s="6" t="s">
+    <row r="638" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A638" s="13" t="s">
         <v>890</v>
       </c>
-      <c r="B638" s="7" t="s">
+      <c r="B638" s="12" t="s">
         <v>891</v>
       </c>
-      <c r="C638" s="7" t="s">
+      <c r="C638" s="24" t="s">
         <v>1775</v>
       </c>
     </row>
-    <row r="639" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A639" s="6" t="s">
+    <row r="639" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A639" s="13" t="s">
         <v>885</v>
       </c>
-      <c r="B639" s="7" t="s">
+      <c r="B639" s="12" t="s">
         <v>244</v>
       </c>
-      <c r="C639" s="7">
+      <c r="C639" s="24">
         <v>10974679</v>
       </c>
     </row>
-    <row r="640" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A640" s="6" t="s">
+    <row r="640" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A640" s="13" t="s">
         <v>897</v>
       </c>
-      <c r="B640" s="7" t="s">
+      <c r="B640" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="C640" s="7">
+      <c r="C640" s="24">
         <v>10970096</v>
       </c>
     </row>
-    <row r="641" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A641" s="6" t="s">
+    <row r="641" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A641" s="13" t="s">
         <v>883</v>
       </c>
-      <c r="B641" s="7" t="s">
+      <c r="B641" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="C641" s="7">
+      <c r="C641" s="24">
         <v>15206610</v>
       </c>
     </row>
-    <row r="642" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A642" s="6" t="s">
+    <row r="642" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A642" s="13" t="s">
         <v>319</v>
       </c>
-      <c r="B642" s="7" t="s">
+      <c r="B642" s="12" t="s">
         <v>320</v>
       </c>
-      <c r="C642" s="7">
+      <c r="C642" s="24">
         <v>10991298</v>
       </c>
     </row>
-    <row r="643" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A643" s="6" t="s">
+    <row r="643" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A643" s="13" t="s">
         <v>887</v>
       </c>
-      <c r="B643" s="7" t="s">
+      <c r="B643" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="C643" s="7">
+      <c r="C643" s="24">
         <v>15206629</v>
       </c>
     </row>
-    <row r="644" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A644" s="6" t="s">
+    <row r="644" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A644" s="13" t="s">
         <v>880</v>
       </c>
-      <c r="B644" s="7" t="s">
+      <c r="B644" s="12" t="s">
         <v>881</v>
       </c>
-      <c r="C644" s="7" t="s">
+      <c r="C644" s="24" t="s">
         <v>1776</v>
       </c>
     </row>
-    <row r="645" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A645" s="6" t="s">
+    <row r="645" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A645" s="13" t="s">
         <v>876</v>
       </c>
-      <c r="B645" s="7" t="s">
+      <c r="B645" s="12" t="s">
         <v>240</v>
       </c>
-      <c r="C645" s="7">
+      <c r="C645" s="24">
         <v>13652729</v>
       </c>
     </row>
-    <row r="646" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A646" s="6" t="s">
+    <row r="646" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A646" s="13" t="s">
         <v>1004</v>
       </c>
-      <c r="B646" s="7" t="s">
+      <c r="B646" s="12" t="s">
         <v>1005</v>
       </c>
-      <c r="C646" s="7">
+      <c r="C646" s="24">
         <v>17456606</v>
       </c>
     </row>
-    <row r="647" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A647" s="6" t="s">
+    <row r="647" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A647" s="13" t="s">
         <v>323</v>
       </c>
-      <c r="B647" s="7" t="s">
+      <c r="B647" s="12" t="s">
         <v>324</v>
       </c>
-      <c r="C647" s="7">
+      <c r="C647" s="24">
         <v>14791838</v>
       </c>
     </row>
-    <row r="648" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A648" s="6" t="s">
+    <row r="648" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A648" s="13" t="s">
         <v>894</v>
       </c>
-      <c r="B648" s="7" t="s">
+      <c r="B648" s="12" t="s">
         <v>180</v>
       </c>
-      <c r="C648" s="7">
+      <c r="C648" s="24">
         <v>15327663</v>
       </c>
     </row>
-    <row r="649" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A649" s="6" t="s">
+    <row r="649" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A649" s="13" t="s">
         <v>882</v>
       </c>
-      <c r="B649" s="7" t="s">
+      <c r="B649" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C649" s="7">
+      <c r="C649" s="24">
         <v>14685973</v>
       </c>
     </row>
-    <row r="650" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A650" s="6" t="s">
+    <row r="650" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A650" s="13" t="s">
         <v>875</v>
       </c>
-      <c r="B650" s="7" t="s">
+      <c r="B650" s="12" t="s">
         <v>866</v>
       </c>
-      <c r="C650" s="7">
+      <c r="C650" s="24">
         <v>10970053</v>
       </c>
     </row>
-    <row r="651" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A651" s="6" t="s">
+    <row r="651" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A651" s="13" t="s">
         <v>874</v>
       </c>
-      <c r="B651" s="7" t="s">
+      <c r="B651" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="C651" s="7">
+      <c r="C651" s="24">
         <v>15566676</v>
       </c>
     </row>
-    <row r="652" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A652" s="6" t="s">
+    <row r="652" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A652" s="13" t="s">
         <v>1158</v>
       </c>
-      <c r="B652" s="7" t="s">
+      <c r="B652" s="12" t="s">
         <v>1777</v>
       </c>
-      <c r="C652" s="7">
+      <c r="C652" s="24">
         <v>26933101</v>
       </c>
     </row>
-    <row r="653" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A653" s="6" t="s">
+    <row r="653" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A653" s="13" t="s">
         <v>416</v>
       </c>
-      <c r="B653" s="7" t="s">
+      <c r="B653" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C653" s="7">
+      <c r="C653" s="24">
         <v>16000560</v>
       </c>
     </row>
-    <row r="654" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A654" s="6" t="s">
+    <row r="654" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A654" s="13" t="s">
         <v>898</v>
       </c>
-      <c r="B654" s="7" t="s">
+      <c r="B654" s="12" t="s">
         <v>899</v>
       </c>
-      <c r="C654" s="7">
+      <c r="C654" s="24">
         <v>19307837</v>
       </c>
     </row>
-    <row r="655" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A655" s="6" t="s">
+    <row r="655" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A655" s="13" t="s">
         <v>339</v>
       </c>
-      <c r="B655" s="7" t="s">
+      <c r="B655" s="12" t="s">
         <v>340</v>
       </c>
-      <c r="C655" s="7">
+      <c r="C655" s="24">
         <v>17512980</v>
       </c>
     </row>
-    <row r="656" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A656" s="6" t="s">
+    <row r="656" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A656" s="13" t="s">
         <v>906</v>
       </c>
-      <c r="B656" s="7" t="s">
+      <c r="B656" s="12" t="s">
         <v>907</v>
       </c>
-      <c r="C656" s="7">
+      <c r="C656" s="24">
         <v>13652745</v>
       </c>
     </row>
-    <row r="657" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A657" s="6" t="s">
+    <row r="657" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A657" s="13" t="s">
         <v>1010</v>
       </c>
-      <c r="B657" s="7" t="s">
+      <c r="B657" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C657" s="7">
+      <c r="C657" s="24">
         <v>14676419</v>
       </c>
     </row>
-    <row r="658" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A658" s="6" t="s">
+    <row r="658" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A658" s="13" t="s">
         <v>912</v>
       </c>
-      <c r="B658" s="7" t="s">
+      <c r="B658" s="12" t="s">
         <v>473</v>
       </c>
-      <c r="C658" s="7">
+      <c r="C658" s="24">
         <v>15309134</v>
       </c>
     </row>
-    <row r="659" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A659" s="6" t="s">
+    <row r="659" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A659" s="13" t="s">
         <v>909</v>
       </c>
-      <c r="B659" s="7" t="s">
+      <c r="B659" s="12" t="s">
         <v>521</v>
       </c>
-      <c r="C659" s="7">
+      <c r="C659" s="24">
         <v>17453984</v>
       </c>
     </row>
-    <row r="660" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A660" s="6" t="s">
+    <row r="660" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A660" s="13" t="s">
         <v>1157</v>
       </c>
-      <c r="B660" s="7" t="s">
+      <c r="B660" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="C660" s="7">
+      <c r="C660" s="24">
         <v>27677451</v>
       </c>
     </row>
-    <row r="661" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A661" s="6" t="s">
+    <row r="661" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A661" s="13" t="s">
         <v>911</v>
       </c>
-      <c r="B661" s="7" t="s">
+      <c r="B661" s="12" t="s">
         <v>555</v>
       </c>
-      <c r="C661" s="7">
+      <c r="C661" s="24">
         <v>17401461</v>
       </c>
     </row>
-    <row r="662" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A662" s="6" t="s">
+    <row r="662" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A662" s="13" t="s">
         <v>1009</v>
       </c>
-      <c r="B662" s="7" t="s">
+      <c r="B662" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="C662" s="7">
+      <c r="C662" s="24">
         <v>21611920</v>
       </c>
     </row>
-    <row r="663" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A663" s="6" t="s">
+    <row r="663" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A663" s="13" t="s">
         <v>910</v>
       </c>
-      <c r="B663" s="7" t="s">
+      <c r="B663" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C663" s="7">
+      <c r="C663" s="24">
         <v>21689830</v>
       </c>
     </row>
-    <row r="664" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A664" s="6" t="s">
+    <row r="664" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A664" s="13" t="s">
         <v>916</v>
       </c>
-      <c r="B664" s="7" t="s">
+      <c r="B664" s="12" t="s">
         <v>917</v>
       </c>
-      <c r="C664" s="7">
+      <c r="C664" s="24">
         <v>15372537</v>
       </c>
     </row>
-    <row r="665" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A665" s="6" t="s">
+    <row r="665" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A665" s="13" t="s">
         <v>918</v>
       </c>
-      <c r="B665" s="7" t="s">
+      <c r="B665" s="12" t="s">
         <v>919</v>
       </c>
-      <c r="C665" s="7">
+      <c r="C665" s="24">
         <v>17088240</v>
       </c>
     </row>
-    <row r="666" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A666" s="6" t="s">
+    <row r="666" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A666" s="13" t="s">
         <v>920</v>
       </c>
-      <c r="B666" s="7" t="s">
+      <c r="B666" s="12" t="s">
         <v>921</v>
       </c>
-      <c r="C666" s="7">
+      <c r="C666" s="24">
         <v>15507408</v>
       </c>
     </row>
-    <row r="667" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A667" s="6" t="s">
+    <row r="667" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A667" s="13" t="s">
         <v>915</v>
       </c>
-      <c r="B667" s="7" t="s">
+      <c r="B667" s="12" t="s">
         <v>738</v>
       </c>
-      <c r="C667" s="7">
+      <c r="C667" s="24">
         <v>13652753</v>
       </c>
     </row>
-    <row r="668" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A668" s="6" t="s">
+    <row r="668" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A668" s="13" t="s">
         <v>904</v>
       </c>
-      <c r="B668" s="7" t="s">
+      <c r="B668" s="12" t="s">
         <v>905</v>
       </c>
-      <c r="C668" s="7">
+      <c r="C668" s="24">
         <v>17565391</v>
       </c>
     </row>
-    <row r="669" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A669" s="6" t="s">
+    <row r="669" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A669" s="13" t="s">
         <v>1778</v>
       </c>
-      <c r="B669" s="7" t="s">
+      <c r="B669" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C669" s="7">
+      <c r="C669" s="24">
         <v>19325231</v>
       </c>
     </row>
-    <row r="670" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A670" s="6" t="s">
+    <row r="670" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A670" s="13" t="s">
         <v>922</v>
       </c>
-      <c r="B670" s="7" t="s">
+      <c r="B670" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C670" s="7">
+      <c r="C670" s="24">
         <v>15525015</v>
       </c>
     </row>
-    <row r="671" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A671" s="6" t="s">
+    <row r="671" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A671" s="13" t="s">
         <v>930</v>
       </c>
-      <c r="B671" s="7" t="s">
+      <c r="B671" s="12" t="s">
         <v>336</v>
       </c>
-      <c r="C671" s="7">
+      <c r="C671" s="24">
         <v>17562589</v>
       </c>
     </row>
-    <row r="672" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A672" s="6" t="s">
+    <row r="672" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A672" s="13" t="s">
         <v>1012</v>
       </c>
-      <c r="B672" s="7" t="s">
+      <c r="B672" s="12" t="s">
         <v>132</v>
       </c>
-      <c r="C672" s="7">
+      <c r="C672" s="24">
         <v>14676427</v>
       </c>
     </row>
-    <row r="673" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A673" s="6" t="s">
+    <row r="673" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A673" s="13" t="s">
         <v>1431</v>
       </c>
-      <c r="B673" s="7" t="s">
+      <c r="B673" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C673" s="7">
+      <c r="C673" s="24">
         <v>15564967</v>
       </c>
     </row>
-    <row r="674" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A674" s="6" t="s">
+    <row r="674" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A674" s="13" t="s">
         <v>1779</v>
       </c>
-      <c r="B674" s="7" t="s">
+      <c r="B674" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C674" s="7">
+      <c r="C674" s="24">
         <v>14756803</v>
       </c>
     </row>
-    <row r="675" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A675" s="6" t="s">
+    <row r="675" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A675" s="13" t="s">
         <v>923</v>
       </c>
-      <c r="B675" s="7" t="s">
+      <c r="B675" s="12" t="s">
         <v>587</v>
       </c>
-      <c r="C675" s="7">
+      <c r="C675" s="24">
         <v>10958649</v>
       </c>
     </row>
-    <row r="676" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A676" s="6" t="s">
+    <row r="676" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A676" s="13" t="s">
         <v>924</v>
       </c>
-      <c r="B676" s="7" t="s">
+      <c r="B676" s="12" t="s">
         <v>587</v>
       </c>
-      <c r="C676" s="7">
+      <c r="C676" s="24">
         <v>13652761</v>
       </c>
     </row>
-    <row r="677" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A677" s="6" t="s">
+    <row r="677" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A677" s="13" t="s">
         <v>928</v>
       </c>
-      <c r="B677" s="7" t="s">
+      <c r="B677" s="12" t="s">
         <v>403</v>
       </c>
-      <c r="C677" s="7">
+      <c r="C677" s="24">
         <v>17454530</v>
       </c>
     </row>
-    <row r="678" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A678" s="6" t="s">
+    <row r="678" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A678" s="13" t="s">
         <v>929</v>
       </c>
-      <c r="B678" s="7" t="s">
+      <c r="B678" s="12" t="s">
         <v>403</v>
       </c>
-      <c r="C678" s="7">
+      <c r="C678" s="24">
         <v>17454565</v>
       </c>
     </row>
-    <row r="679" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A679" s="6" t="s">
+    <row r="679" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A679" s="13" t="s">
         <v>925</v>
       </c>
-      <c r="B679" s="7" t="s">
+      <c r="B679" s="12" t="s">
         <v>403</v>
       </c>
-      <c r="C679" s="7">
+      <c r="C679" s="24">
         <v>17503841</v>
       </c>
     </row>
-    <row r="680" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A680" s="6" t="s">
+    <row r="680" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A680" s="13" t="s">
         <v>613</v>
       </c>
-      <c r="B680" s="7" t="s">
+      <c r="B680" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C680" s="7" t="s">
+      <c r="C680" s="24" t="s">
         <v>1780</v>
       </c>
     </row>
-    <row r="681" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A681" s="6" t="s">
+    <row r="681" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A681" s="13" t="s">
         <v>926</v>
       </c>
-      <c r="B681" s="7" t="s">
+      <c r="B681" s="12" t="s">
         <v>927</v>
       </c>
-      <c r="C681" s="7">
+      <c r="C681" s="24">
         <v>15564029</v>
       </c>
     </row>
-    <row r="682" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A682" s="6" t="s">
+    <row r="682" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A682" s="13" t="s">
         <v>932</v>
       </c>
-      <c r="B682" s="7" t="s">
+      <c r="B682" s="12" t="s">
         <v>170</v>
       </c>
-      <c r="C682" s="7">
+      <c r="C682" s="24">
         <v>14401746</v>
       </c>
     </row>
-    <row r="683" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A683" s="6" t="s">
+    <row r="683" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A683" s="13" t="s">
         <v>931</v>
       </c>
-      <c r="B683" s="7" t="s">
+      <c r="B683" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="C683" s="7">
+      <c r="C683" s="24">
         <v>15733599</v>
       </c>
     </row>
-    <row r="684" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A684" s="6" t="s">
+    <row r="684" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A684" s="13" t="s">
         <v>940</v>
       </c>
-      <c r="B684" s="7" t="s">
+      <c r="B684" s="12" t="s">
         <v>941</v>
       </c>
-      <c r="C684" s="7">
+      <c r="C684" s="24">
         <v>21698996</v>
       </c>
     </row>
-    <row r="685" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A685" s="6" t="s">
+    <row r="685" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A685" s="13" t="s">
         <v>944</v>
       </c>
-      <c r="B685" s="7" t="s">
+      <c r="B685" s="12" t="s">
         <v>673</v>
       </c>
-      <c r="C685" s="7">
+      <c r="C685" s="24">
         <v>21698961</v>
       </c>
     </row>
-    <row r="686" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A686" s="6" t="s">
+    <row r="686" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A686" s="13" t="s">
         <v>943</v>
       </c>
-      <c r="B686" s="7" t="s">
+      <c r="B686" s="12" t="s">
         <v>545</v>
       </c>
-      <c r="C686" s="7">
+      <c r="C686" s="24">
         <v>21699011</v>
       </c>
     </row>
-    <row r="687" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A687" s="6" t="s">
+    <row r="687" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A687" s="13" t="s">
         <v>938</v>
       </c>
-      <c r="B687" s="7" t="s">
+      <c r="B687" s="12" t="s">
         <v>939</v>
       </c>
-      <c r="C687" s="7">
+      <c r="C687" s="24">
         <v>21699291</v>
       </c>
     </row>
-    <row r="688" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A688" s="6" t="s">
+    <row r="688" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A688" s="13" t="s">
         <v>942</v>
       </c>
-      <c r="B688" s="7" t="s">
+      <c r="B688" s="12" t="s">
         <v>295</v>
       </c>
-      <c r="C688" s="7">
+      <c r="C688" s="24">
         <v>21699100</v>
       </c>
     </row>
-    <row r="689" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A689" s="6" t="s">
+    <row r="689" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A689" s="13" t="s">
         <v>937</v>
       </c>
-      <c r="B689" s="7" t="s">
+      <c r="B689" s="12" t="s">
         <v>295</v>
       </c>
-      <c r="C689" s="7">
+      <c r="C689" s="24">
         <v>21699356</v>
       </c>
     </row>
-    <row r="690" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A690" s="6" t="s">
+    <row r="690" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A690" s="13" t="s">
         <v>935</v>
       </c>
-      <c r="B690" s="7" t="s">
+      <c r="B690" s="12" t="s">
         <v>936</v>
       </c>
-      <c r="C690" s="7">
+      <c r="C690" s="24">
         <v>21699402</v>
       </c>
     </row>
-    <row r="691" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A691" s="6" t="s">
+    <row r="691" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A691" s="13" t="s">
         <v>946</v>
       </c>
-      <c r="B691" s="7" t="s">
+      <c r="B691" s="12" t="s">
         <v>947</v>
       </c>
-      <c r="C691" s="7">
+      <c r="C691" s="24">
         <v>10970118</v>
       </c>
     </row>
-    <row r="692" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A692" s="6" t="s">
+    <row r="692" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A692" s="13" t="s">
         <v>953</v>
       </c>
-      <c r="B692" s="7" t="s">
+      <c r="B692" s="12" t="s">
         <v>954</v>
       </c>
-      <c r="C692" s="7">
+      <c r="C692" s="24">
         <v>20400861</v>
       </c>
     </row>
-    <row r="693" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A693" s="6" t="s">
+    <row r="693" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A693" s="13" t="s">
         <v>948</v>
       </c>
-      <c r="B693" s="7" t="s">
+      <c r="B693" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="C693" s="7">
+      <c r="C693" s="24">
         <v>18686982</v>
       </c>
     </row>
-    <row r="694" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A694" s="6" t="s">
+    <row r="694" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A694" s="13" t="s">
         <v>949</v>
       </c>
-      <c r="B694" s="7" t="s">
+      <c r="B694" s="12" t="s">
         <v>136</v>
       </c>
-      <c r="C694" s="7">
+      <c r="C694" s="24">
         <v>19435193</v>
       </c>
     </row>
-    <row r="695" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A695" s="6" t="s">
+    <row r="695" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A695" s="13" t="s">
         <v>950</v>
       </c>
-      <c r="B695" s="7" t="s">
+      <c r="B695" s="12" t="s">
         <v>467</v>
       </c>
-      <c r="C695" s="7">
+      <c r="C695" s="24">
         <v>15535606</v>
       </c>
     </row>
-    <row r="696" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A696" s="6" t="s">
+    <row r="696" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A696" s="13" t="s">
         <v>951</v>
       </c>
-      <c r="B696" s="7" t="s">
+      <c r="B696" s="12" t="s">
         <v>952</v>
       </c>
-      <c r="C696" s="7" t="s">
+      <c r="C696" s="24" t="s">
         <v>1781</v>
       </c>
     </row>
-    <row r="697" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A697" s="6" t="s">
+    <row r="697" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A697" s="13" t="s">
         <v>957</v>
       </c>
-      <c r="B697" s="7" t="s">
+      <c r="B697" s="12" t="s">
         <v>958</v>
       </c>
-      <c r="C697" s="7">
+      <c r="C697" s="24">
         <v>15732665</v>
       </c>
     </row>
-    <row r="698" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A698" s="6" t="s">
+    <row r="698" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A698" s="13" t="s">
         <v>960</v>
       </c>
-      <c r="B698" s="7" t="s">
+      <c r="B698" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C698" s="7">
+      <c r="C698" s="24">
         <v>17447909</v>
       </c>
     </row>
-    <row r="699" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A699" s="6" t="s">
+    <row r="699" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A699" s="13" t="s">
         <v>961</v>
       </c>
-      <c r="B699" s="7" t="s">
+      <c r="B699" s="12" t="s">
         <v>283</v>
       </c>
-      <c r="C699" s="7">
+      <c r="C699" s="24">
         <v>13652788</v>
       </c>
     </row>
-    <row r="700" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A700" s="6" t="s">
+    <row r="700" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A700" s="13" t="s">
         <v>1018</v>
       </c>
-      <c r="B700" s="7" t="s">
+      <c r="B700" s="12" t="s">
         <v>467</v>
       </c>
-      <c r="C700" s="7">
+      <c r="C700" s="24">
         <v>13652796</v>
       </c>
     </row>
-    <row r="701" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A701" s="6" t="s">
+    <row r="701" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A701" s="13" t="s">
         <v>955</v>
       </c>
-      <c r="B701" s="7" t="s">
+      <c r="B701" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C701" s="7">
+      <c r="C701" s="24">
         <v>10991328</v>
       </c>
     </row>
-    <row r="702" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A702" s="6" t="s">
+    <row r="702" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A702" s="13" t="s">
         <v>956</v>
       </c>
-      <c r="B702" s="7" t="s">
+      <c r="B702" s="12" t="s">
         <v>812</v>
       </c>
-      <c r="C702" s="7" t="s">
+      <c r="C702" s="24" t="s">
         <v>1782</v>
       </c>
     </row>
-    <row r="703" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A703" s="6" t="s">
+    <row r="703" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A703" s="13" t="s">
         <v>959</v>
       </c>
-      <c r="B703" s="7" t="s">
+      <c r="B703" s="12" t="s">
         <v>244</v>
       </c>
-      <c r="C703" s="7">
+      <c r="C703" s="24">
         <v>15444767</v>
       </c>
     </row>
-    <row r="704" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A704" s="6" t="s">
+    <row r="704" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A704" s="13" t="s">
         <v>963</v>
       </c>
-      <c r="B704" s="7" t="s">
+      <c r="B704" s="12" t="s">
         <v>964</v>
       </c>
-      <c r="C704" s="7">
+      <c r="C704" s="24">
         <v>10991344</v>
       </c>
     </row>
-    <row r="705" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A705" s="6" t="s">
+    <row r="705" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A705" s="13" t="s">
         <v>1021</v>
       </c>
-      <c r="B705" s="7" t="s">
+      <c r="B705" s="12" t="s">
         <v>555</v>
       </c>
-      <c r="C705" s="7">
+      <c r="C705" s="24">
         <v>14676478</v>
       </c>
     </row>
-    <row r="706" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A706" s="6" t="s">
+    <row r="706" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A706" s="13" t="s">
         <v>970</v>
       </c>
-      <c r="B706" s="7" t="s">
+      <c r="B706" s="12" t="s">
         <v>971</v>
       </c>
-      <c r="C706" s="7" t="s">
+      <c r="C706" s="24" t="s">
         <v>1783</v>
       </c>
     </row>
-    <row r="707" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A707" s="6" t="s">
+    <row r="707" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A707" s="13" t="s">
         <v>972</v>
       </c>
-      <c r="B707" s="7" t="s">
+      <c r="B707" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C707" s="7">
+      <c r="C707" s="24">
         <v>17441722</v>
       </c>
     </row>
-    <row r="708" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A708" s="6" t="s">
+    <row r="708" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A708" s="13" t="s">
         <v>1019</v>
       </c>
-      <c r="B708" s="7" t="s">
+      <c r="B708" s="12" t="s">
         <v>1020</v>
       </c>
-      <c r="C708" s="7">
+      <c r="C708" s="24">
         <v>15481395</v>
       </c>
     </row>
-    <row r="709" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A709" s="6" t="s">
+    <row r="709" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A709" s="13" t="s">
         <v>982</v>
       </c>
-      <c r="B709" s="7" t="s">
+      <c r="B709" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="C709" s="7">
+      <c r="C709" s="24">
         <v>15222586</v>
       </c>
     </row>
-    <row r="710" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A710" s="6" t="s">
+    <row r="710" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A710" s="13" t="s">
         <v>1023</v>
       </c>
-      <c r="B710" s="7" t="s">
+      <c r="B710" s="12" t="s">
         <v>269</v>
       </c>
-      <c r="C710" s="7">
+      <c r="C710" s="24">
         <v>14676486</v>
       </c>
     </row>
-    <row r="711" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A711" s="6" t="s">
+    <row r="711" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A711" s="13" t="s">
         <v>976</v>
       </c>
-      <c r="B711" s="7" t="s">
+      <c r="B711" s="12" t="s">
         <v>132</v>
       </c>
-      <c r="C711" s="7">
+      <c r="C711" s="24">
         <v>17520606</v>
       </c>
     </row>
-    <row r="712" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A712" s="6" t="s">
+    <row r="712" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A712" s="13" t="s">
         <v>1022</v>
       </c>
-      <c r="B712" s="7" t="s">
+      <c r="B712" s="12" t="s">
         <v>336</v>
       </c>
-      <c r="C712" s="7">
+      <c r="C712" s="24">
         <v>17413737</v>
       </c>
     </row>
-    <row r="713" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A713" s="6" t="s">
+    <row r="713" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A713" s="13" t="s">
         <v>983</v>
       </c>
-      <c r="B713" s="7" t="s">
+      <c r="B713" s="12" t="s">
         <v>984</v>
       </c>
-      <c r="C713" s="7">
+      <c r="C713" s="24">
         <v>10969888</v>
       </c>
     </row>
-    <row r="714" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A714" s="6" t="s">
+    <row r="714" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A714" s="13" t="s">
         <v>175</v>
       </c>
-      <c r="B714" s="7" t="s">
+      <c r="B714" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="C714" s="7">
+      <c r="C714" s="24">
         <v>17549485</v>
       </c>
     </row>
-    <row r="715" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A715" s="6" t="s">
+    <row r="715" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A715" s="13" t="s">
         <v>980</v>
       </c>
-      <c r="B715" s="7" t="s">
+      <c r="B715" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C715" s="7">
+      <c r="C715" s="24">
         <v>16000684</v>
       </c>
     </row>
-    <row r="716" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A716" s="6" t="s">
+    <row r="716" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A716" s="13" t="s">
         <v>985</v>
       </c>
-      <c r="B716" s="7" t="s">
+      <c r="B716" s="12" t="s">
         <v>986</v>
       </c>
-      <c r="C716" s="7">
+      <c r="C716" s="24">
         <v>10969071</v>
       </c>
     </row>
-    <row r="717" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A717" s="6" t="s">
+    <row r="717" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A717" s="13" t="s">
         <v>977</v>
       </c>
-      <c r="B717" s="7" t="s">
+      <c r="B717" s="12" t="s">
         <v>693</v>
       </c>
-      <c r="C717" s="7">
+      <c r="C717" s="24">
         <v>15251314</v>
       </c>
     </row>
-    <row r="718" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A718" s="6" t="s">
+    <row r="718" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A718" s="13" t="s">
         <v>978</v>
       </c>
-      <c r="B718" s="7" t="s">
+      <c r="B718" s="12" t="s">
         <v>813</v>
       </c>
-      <c r="C718" s="7">
+      <c r="C718" s="24">
         <v>13652818</v>
       </c>
     </row>
-    <row r="719" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A719" s="6" t="s">
+    <row r="719" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A719" s="13" t="s">
         <v>987</v>
       </c>
-      <c r="B719" s="7" t="s">
+      <c r="B719" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C719" s="7">
+      <c r="C719" s="24">
         <v>15422011</v>
       </c>
     </row>
-    <row r="720" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A720" s="6" t="s">
+    <row r="720" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A720" s="13" t="s">
         <v>981</v>
       </c>
-      <c r="B720" s="7" t="s">
+      <c r="B720" s="12" t="s">
         <v>625</v>
       </c>
-      <c r="C720" s="7">
+      <c r="C720" s="24">
         <v>10991352</v>
       </c>
     </row>
-    <row r="721" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A721" s="6" t="s">
+    <row r="721" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A721" s="13" t="s">
         <v>973</v>
       </c>
-      <c r="B721" s="7" t="s">
+      <c r="B721" s="12" t="s">
         <v>974</v>
       </c>
-      <c r="C721" s="7">
+      <c r="C721" s="24">
         <v>15384616</v>
       </c>
     </row>
-    <row r="722" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A722" s="6" t="s">
+    <row r="722" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A722" s="13" t="s">
         <v>979</v>
       </c>
-      <c r="B722" s="7" t="s">
+      <c r="B722" s="12" t="s">
         <v>297</v>
       </c>
-      <c r="C722" s="7">
+      <c r="C722" s="24">
         <v>10974687</v>
       </c>
     </row>
-    <row r="723" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A723" s="6" t="s">
+    <row r="723" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A723" s="13" t="s">
         <v>1175</v>
       </c>
-      <c r="B723" s="7" t="s">
+      <c r="B723" s="12" t="s">
         <v>233</v>
       </c>
-      <c r="C723" s="7">
+      <c r="C723" s="24">
         <v>10991360</v>
       </c>
     </row>
-    <row r="724" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A724" s="6" t="s">
+    <row r="724" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A724" s="13" t="s">
         <v>975</v>
       </c>
-      <c r="B724" s="7" t="s">
+      <c r="B724" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="C724" s="7">
+      <c r="C724" s="24">
         <v>21611912</v>
       </c>
     </row>
-    <row r="725" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A725" s="6" t="s">
+    <row r="725" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A725" s="13" t="s">
         <v>988</v>
       </c>
-      <c r="B725" s="7" t="s">
+      <c r="B725" s="12" t="s">
         <v>506</v>
       </c>
-      <c r="C725" s="7">
+      <c r="C725" s="24">
         <v>14714159</v>
       </c>
     </row>
-    <row r="726" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A726" s="6" t="s">
+    <row r="726" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A726" s="13" t="s">
         <v>989</v>
       </c>
-      <c r="B726" s="7" t="s">
+      <c r="B726" s="12" t="s">
         <v>990</v>
       </c>
-      <c r="C726" s="7">
+      <c r="C726" s="24">
         <v>13652826</v>
       </c>
     </row>
-    <row r="727" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A727" s="6" t="s">
+    <row r="727" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A727" s="13" t="s">
         <v>1024</v>
       </c>
-      <c r="B727" s="7" t="s">
+      <c r="B727" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C727" s="7">
+      <c r="C727" s="24">
         <v>15526569</v>
       </c>
     </row>
-    <row r="728" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A728" s="6" t="s">
+    <row r="728" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A728" s="13" t="s">
         <v>992</v>
       </c>
-      <c r="B728" s="7" t="s">
+      <c r="B728" s="12" t="s">
         <v>993</v>
       </c>
-      <c r="C728" s="7">
+      <c r="C728" s="24">
         <v>17486653</v>
       </c>
     </row>
-    <row r="729" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A729" s="6" t="s">
+    <row r="729" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A729" s="13" t="s">
         <v>994</v>
       </c>
-      <c r="B729" s="7" t="s">
+      <c r="B729" s="12" t="s">
         <v>506</v>
       </c>
-      <c r="C729" s="7">
+      <c r="C729" s="24">
         <v>10974547</v>
       </c>
     </row>
-    <row r="730" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A730" s="6" t="s">
+    <row r="730" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A730" s="13" t="s">
         <v>996</v>
       </c>
-      <c r="B730" s="7" t="s">
+      <c r="B730" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C730" s="7">
+      <c r="C730" s="24">
         <v>15475069</v>
       </c>
     </row>
-    <row r="731" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A731" s="6" t="s">
+    <row r="731" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A731" s="13" t="s">
         <v>1013</v>
       </c>
-      <c r="B731" s="7" t="s">
+      <c r="B731" s="12" t="s">
         <v>96</v>
       </c>
-      <c r="C731" s="7">
+      <c r="C731" s="24">
         <v>14470756</v>
       </c>
     </row>
-    <row r="732" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A732" s="6" t="s">
+    <row r="732" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A732" s="13" t="s">
         <v>1026</v>
       </c>
-      <c r="B732" s="7" t="s">
+      <c r="B732" s="12" t="s">
         <v>1027</v>
       </c>
-      <c r="C732" s="7">
+      <c r="C732" s="24">
         <v>20448325</v>
       </c>
     </row>
-    <row r="733" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A733" s="6" t="s">
+    <row r="733" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A733" s="13" t="s">
         <v>1025</v>
       </c>
-      <c r="B733" s="7" t="s">
+      <c r="B733" s="12" t="s">
         <v>269</v>
       </c>
-      <c r="C733" s="7">
+      <c r="C733" s="24">
         <v>18731317</v>
       </c>
     </row>
-    <row r="734" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A734" s="6" t="s">
+    <row r="734" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A734" s="13" t="s">
         <v>1030</v>
       </c>
-      <c r="B734" s="7" t="s">
+      <c r="B734" s="12" t="s">
         <v>1031</v>
       </c>
-      <c r="C734" s="7">
+      <c r="C734" s="24">
         <v>16000714</v>
       </c>
     </row>
-    <row r="735" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A735" s="6" t="s">
+    <row r="735" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A735" s="13" t="s">
         <v>1028</v>
       </c>
-      <c r="B735" s="7" t="s">
+      <c r="B735" s="12" t="s">
         <v>1029</v>
       </c>
-      <c r="C735" s="7">
+      <c r="C735" s="24">
         <v>13652842</v>
       </c>
     </row>
-    <row r="736" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A736" s="6" t="s">
+    <row r="736" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A736" s="13" t="s">
         <v>1001</v>
       </c>
-      <c r="B736" s="7" t="s">
+      <c r="B736" s="12" t="s">
         <v>1002</v>
       </c>
-      <c r="C736" s="7">
+      <c r="C736" s="24">
         <v>10991379</v>
       </c>
     </row>
-    <row r="737" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A737" s="6" t="s">
+    <row r="737" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A737" s="13" t="s">
         <v>1036</v>
       </c>
-      <c r="B737" s="7" t="s">
+      <c r="B737" s="12" t="s">
         <v>1037</v>
       </c>
-      <c r="C737" s="7" t="s">
+      <c r="C737" s="24" t="s">
         <v>1784</v>
       </c>
     </row>
-    <row r="738" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A738" s="6" t="s">
+    <row r="738" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A738" s="13" t="s">
         <v>1052</v>
       </c>
-      <c r="B738" s="7" t="s">
+      <c r="B738" s="12" t="s">
         <v>147</v>
       </c>
-      <c r="C738" s="7">
+      <c r="C738" s="24">
         <v>14401754</v>
       </c>
     </row>
-    <row r="739" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A739" s="6" t="s">
+    <row r="739" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A739" s="13" t="s">
         <v>1057</v>
       </c>
-      <c r="B739" s="7" t="s">
+      <c r="B739" s="12" t="s">
         <v>1058</v>
       </c>
-      <c r="C739" s="7">
+      <c r="C739" s="24">
         <v>19412444</v>
       </c>
     </row>
-    <row r="740" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A740" s="6" t="s">
+    <row r="740" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A740" s="13" t="s">
         <v>1156</v>
       </c>
-      <c r="B740" s="7" t="s">
+      <c r="B740" s="12" t="s">
         <v>147</v>
       </c>
-      <c r="C740" s="7">
+      <c r="C740" s="24">
         <v>15364801</v>
       </c>
     </row>
-    <row r="741" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A741" s="6" t="s">
+    <row r="741" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A741" s="13" t="s">
         <v>1384</v>
       </c>
-      <c r="B741" s="7" t="s">
+      <c r="B741" s="12" t="s">
         <v>1325</v>
       </c>
-      <c r="C741" s="7">
+      <c r="C741" s="24">
         <v>10991387</v>
       </c>
     </row>
-    <row r="742" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A742" s="6" t="s">
+    <row r="742" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A742" s="13" t="s">
         <v>1077</v>
       </c>
-      <c r="B742" s="7" t="s">
+      <c r="B742" s="12" t="s">
         <v>891</v>
       </c>
-      <c r="C742" s="7">
+      <c r="C742" s="24">
         <v>16000765</v>
       </c>
     </row>
-    <row r="743" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A743" s="6" t="s">
+    <row r="743" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A743" s="13" t="s">
         <v>1059</v>
       </c>
-      <c r="B743" s="7" t="s">
+      <c r="B743" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="C743" s="7">
+      <c r="C743" s="24">
         <v>19433670</v>
       </c>
     </row>
-    <row r="744" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A744" s="6" t="s">
+    <row r="744" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A744" s="13" t="s">
         <v>1034</v>
       </c>
-      <c r="B744" s="7" t="s">
+      <c r="B744" s="12" t="s">
         <v>1035</v>
       </c>
-      <c r="C744" s="7">
+      <c r="C744" s="24">
         <v>14676494</v>
       </c>
     </row>
-    <row r="745" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A745" s="6" t="s">
+    <row r="745" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A745" s="13" t="s">
         <v>1061</v>
       </c>
-      <c r="B745" s="7" t="s">
+      <c r="B745" s="12" t="s">
         <v>1062</v>
       </c>
-      <c r="C745" s="7">
+      <c r="C745" s="24">
         <v>17475457</v>
       </c>
     </row>
-    <row r="746" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A746" s="6" t="s">
+    <row r="746" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A746" s="13" t="s">
         <v>1070</v>
       </c>
-      <c r="B746" s="7" t="s">
+      <c r="B746" s="12" t="s">
         <v>1071</v>
       </c>
-      <c r="C746" s="7">
+      <c r="C746" s="24">
         <v>20552335</v>
       </c>
     </row>
-    <row r="747" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A747" s="6" t="s">
+    <row r="747" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A747" s="13" t="s">
         <v>1264</v>
       </c>
-      <c r="B747" s="7" t="s">
+      <c r="B747" s="12" t="s">
         <v>1785</v>
       </c>
-      <c r="C747" s="7">
+      <c r="C747" s="24">
         <v>26911361</v>
       </c>
     </row>
-    <row r="748" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A748" s="6" t="s">
+    <row r="748" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A748" s="13" t="s">
         <v>1072</v>
       </c>
-      <c r="B748" s="7" t="s">
+      <c r="B748" s="12" t="s">
         <v>1073</v>
       </c>
-      <c r="C748" s="7">
+      <c r="C748" s="24">
         <v>15298817</v>
       </c>
     </row>
-    <row r="749" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A749" s="6" t="s">
+    <row r="749" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A749" s="13" t="s">
         <v>1357</v>
       </c>
-      <c r="B749" s="7" t="s">
+      <c r="B749" s="12" t="s">
         <v>1358</v>
       </c>
-      <c r="C749" s="7">
+      <c r="C749" s="24">
         <v>10991395</v>
       </c>
     </row>
-    <row r="750" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A750" s="6" t="s">
+    <row r="750" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A750" s="13" t="s">
         <v>1063</v>
       </c>
-      <c r="B750" s="7" t="s">
+      <c r="B750" s="12" t="s">
         <v>498</v>
       </c>
-      <c r="C750" s="7">
+      <c r="C750" s="24">
         <v>14390434</v>
       </c>
     </row>
-    <row r="751" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A751" s="6" t="s">
+    <row r="751" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A751" s="13" t="s">
         <v>1065</v>
       </c>
-      <c r="B751" s="7" t="s">
+      <c r="B751" s="12" t="s">
         <v>506</v>
       </c>
-      <c r="C751" s="7" t="s">
+      <c r="C751" s="24" t="s">
         <v>1786</v>
       </c>
     </row>
-    <row r="752" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A752" s="6" t="s">
+    <row r="752" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A752" s="13" t="s">
         <v>1142</v>
       </c>
-      <c r="B752" s="7" t="s">
+      <c r="B752" s="12" t="s">
         <v>1143</v>
       </c>
-      <c r="C752" s="7">
+      <c r="C752" s="24">
         <v>15222624</v>
       </c>
     </row>
-    <row r="753" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A753" s="6" t="s">
+    <row r="753" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A753" s="13" t="s">
         <v>1353</v>
       </c>
-      <c r="B753" s="7" t="s">
+      <c r="B753" s="12" t="s">
         <v>409</v>
       </c>
-      <c r="C753" s="7">
+      <c r="C753" s="24">
         <v>19403496</v>
       </c>
     </row>
-    <row r="754" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A754" s="6" t="s">
+    <row r="754" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A754" s="13" t="s">
         <v>1296</v>
       </c>
-      <c r="B754" s="7" t="s">
+      <c r="B754" s="12" t="s">
         <v>311</v>
       </c>
-      <c r="C754" s="7">
+      <c r="C754" s="24">
         <v>15206688</v>
       </c>
     </row>
-    <row r="755" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A755" s="6" t="s">
+    <row r="755" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A755" s="13" t="s">
         <v>1787</v>
       </c>
-      <c r="B755" s="7" t="s">
+      <c r="B755" s="12" t="s">
         <v>283</v>
       </c>
-      <c r="C755" s="7">
+      <c r="C755" s="24">
         <v>17411130</v>
       </c>
     </row>
-    <row r="756" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A756" s="6" t="s">
+    <row r="756" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A756" s="13" t="s">
         <v>1361</v>
       </c>
-      <c r="B756" s="7" t="s">
+      <c r="B756" s="12" t="s">
         <v>1362</v>
       </c>
-      <c r="C756" s="7">
+      <c r="C756" s="24">
         <v>26424169</v>
       </c>
     </row>
-    <row r="757" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A757" s="6" t="s">
+    <row r="757" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A757" s="13" t="s">
         <v>1066</v>
       </c>
-      <c r="B757" s="7" t="s">
+      <c r="B757" s="12" t="s">
         <v>306</v>
       </c>
-      <c r="C757" s="7">
+      <c r="C757" s="24">
         <v>15405885</v>
       </c>
     </row>
-    <row r="758" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A758" s="6" t="s">
+    <row r="758" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A758" s="13" t="s">
         <v>1032</v>
       </c>
-      <c r="B758" s="7" t="s">
+      <c r="B758" s="12" t="s">
         <v>1033</v>
       </c>
-      <c r="C758" s="7" t="s">
+      <c r="C758" s="24" t="s">
         <v>1788</v>
       </c>
     </row>
-    <row r="759" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A759" s="6" t="s">
+    <row r="759" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A759" s="13" t="s">
         <v>1067</v>
       </c>
-      <c r="B759" s="7" t="s">
+      <c r="B759" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C759" s="7">
+      <c r="C759" s="24">
         <v>13652850</v>
       </c>
     </row>
-    <row r="760" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A760" s="6" t="s">
+    <row r="760" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A760" s="13" t="s">
         <v>1286</v>
       </c>
-      <c r="B760" s="7" t="s">
+      <c r="B760" s="12" t="s">
         <v>156</v>
       </c>
-      <c r="C760" s="7">
+      <c r="C760" s="24">
         <v>14791854</v>
       </c>
     </row>
-    <row r="761" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A761" s="6" t="s">
+    <row r="761" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A761" s="13" t="s">
         <v>1060</v>
       </c>
-      <c r="B761" s="7" t="s">
+      <c r="B761" s="12" t="s">
         <v>151</v>
       </c>
-      <c r="C761" s="7">
+      <c r="C761" s="24">
         <v>14679779</v>
       </c>
     </row>
-    <row r="762" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A762" s="6" t="s">
+    <row r="762" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A762" s="13" t="s">
         <v>1064</v>
       </c>
-      <c r="B762" s="7" t="s">
+      <c r="B762" s="12" t="s">
         <v>502</v>
       </c>
-      <c r="C762" s="7">
+      <c r="C762" s="24">
         <v>17527325</v>
       </c>
     </row>
-    <row r="763" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A763" s="6" t="s">
+    <row r="763" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A763" s="13" t="s">
         <v>1074</v>
       </c>
-      <c r="B763" s="7" t="s">
+      <c r="B763" s="12" t="s">
         <v>1075</v>
       </c>
-      <c r="C763" s="7">
+      <c r="C763" s="24">
         <v>10991417</v>
       </c>
     </row>
-    <row r="764" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A764" s="6" t="s">
+    <row r="764" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A764" s="13" t="s">
         <v>1080</v>
       </c>
-      <c r="B764" s="7" t="s">
+      <c r="B764" s="12" t="s">
         <v>1081</v>
       </c>
-      <c r="C764" s="7">
+      <c r="C764" s="24">
         <v>10974555</v>
       </c>
     </row>
-    <row r="765" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A765" s="6" t="s">
+    <row r="765" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A765" s="13" t="s">
         <v>1789</v>
       </c>
-      <c r="B765" s="7" t="s">
+      <c r="B765" s="12" t="s">
         <v>705</v>
       </c>
-      <c r="C765" s="7">
+      <c r="C765" s="24">
         <v>14679787</v>
       </c>
     </row>
-    <row r="766" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A766" s="6" t="s">
+    <row r="766" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A766" s="13" t="s">
         <v>1039</v>
       </c>
-      <c r="B766" s="7" t="s">
+      <c r="B766" s="12" t="s">
         <v>1040</v>
       </c>
-      <c r="C766" s="7">
+      <c r="C766" s="24">
         <v>14679795</v>
       </c>
     </row>
-    <row r="767" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A767" s="6" t="s">
+    <row r="767" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A767" s="13" t="s">
         <v>1041</v>
       </c>
-      <c r="B767" s="7" t="s">
+      <c r="B767" s="12" t="s">
         <v>1042</v>
       </c>
-      <c r="C767" s="7">
+      <c r="C767" s="24">
         <v>14679809</v>
       </c>
     </row>
-    <row r="768" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A768" s="6" t="s">
+    <row r="768" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A768" s="13" t="s">
         <v>1038</v>
       </c>
-      <c r="B768" s="7" t="s">
+      <c r="B768" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C768" s="7">
+      <c r="C768" s="24">
         <v>17556686</v>
       </c>
     </row>
-    <row r="769" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A769" s="6" t="s">
+    <row r="769" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A769" s="13" t="s">
         <v>1079</v>
       </c>
-      <c r="B769" s="7" t="s">
+      <c r="B769" s="12" t="s">
         <v>840</v>
       </c>
-      <c r="C769" s="7">
+      <c r="C769" s="24">
         <v>14679817</v>
       </c>
     </row>
-    <row r="770" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A770" s="6" t="s">
+    <row r="770" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A770" s="13" t="s">
         <v>1564</v>
       </c>
-      <c r="B770" s="7" t="s">
+      <c r="B770" s="12" t="s">
         <v>1493</v>
       </c>
-      <c r="C770" s="7">
+      <c r="C770" s="24">
         <v>10982736</v>
       </c>
     </row>
-    <row r="771" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A771" s="6" t="s">
+    <row r="771" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A771" s="13" t="s">
         <v>1082</v>
       </c>
-      <c r="B771" s="7" t="s">
+      <c r="B771" s="12" t="s">
         <v>277</v>
       </c>
-      <c r="C771" s="7">
+      <c r="C771" s="24">
         <v>14713802</v>
       </c>
     </row>
-    <row r="772" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A772" s="6" t="s">
+    <row r="772" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A772" s="13" t="s">
         <v>1790</v>
       </c>
-      <c r="B772" s="7" t="s">
+      <c r="B772" s="12" t="s">
         <v>257</v>
       </c>
-      <c r="C772" s="7">
+      <c r="C772" s="24">
         <v>15327795</v>
       </c>
     </row>
-    <row r="773" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A773" s="6" t="s">
+    <row r="773" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A773" s="13" t="s">
         <v>1043</v>
       </c>
-      <c r="B773" s="7" t="s">
+      <c r="B773" s="12" t="s">
         <v>1044</v>
       </c>
-      <c r="C773" s="7">
+      <c r="C773" s="24">
         <v>15396975</v>
       </c>
     </row>
-    <row r="774" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A774" s="6" t="s">
+    <row r="774" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A774" s="13" t="s">
         <v>1045</v>
       </c>
-      <c r="B774" s="7" t="s">
+      <c r="B774" s="12" t="s">
         <v>1046</v>
       </c>
-      <c r="C774" s="7">
+      <c r="C774" s="24">
         <v>17461561</v>
       </c>
     </row>
-    <row r="775" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A775" s="6" t="s">
+    <row r="775" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A775" s="13" t="s">
         <v>1051</v>
       </c>
-      <c r="B775" s="7" t="s">
+      <c r="B775" s="12" t="s">
         <v>403</v>
       </c>
-      <c r="C775" s="7" t="s">
+      <c r="C775" s="24" t="s">
         <v>1791</v>
       </c>
     </row>
-    <row r="776" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A776" s="6" t="s">
+    <row r="776" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A776" s="13" t="s">
         <v>1149</v>
       </c>
-      <c r="B776" s="7" t="s">
+      <c r="B776" s="12" t="s">
         <v>288</v>
       </c>
-      <c r="C776" s="7">
+      <c r="C776" s="24">
         <v>16159314</v>
       </c>
     </row>
-    <row r="777" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A777" s="6" t="s">
+    <row r="777" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A777" s="13" t="s">
         <v>1095</v>
       </c>
-      <c r="B777" s="7" t="s">
+      <c r="B777" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C777" s="7">
+      <c r="C777" s="24">
         <v>13652869</v>
       </c>
     </row>
-    <row r="778" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A778" s="6" t="s">
+    <row r="778" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A778" s="13" t="s">
         <v>1083</v>
       </c>
-      <c r="B778" s="7" t="s">
+      <c r="B778" s="12" t="s">
         <v>1084</v>
       </c>
-      <c r="C778" s="7">
+      <c r="C778" s="24">
         <v>17485827</v>
       </c>
     </row>
-    <row r="779" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A779" s="6" t="s">
+    <row r="779" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A779" s="13" t="s">
         <v>1047</v>
       </c>
-      <c r="B779" s="7" t="s">
+      <c r="B779" s="12" t="s">
         <v>106</v>
       </c>
-      <c r="C779" s="7">
+      <c r="C779" s="24">
         <v>15404560</v>
       </c>
     </row>
-    <row r="780" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A780" s="6" t="s">
+    <row r="780" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A780" s="13" t="s">
         <v>1049</v>
       </c>
-      <c r="B780" s="7" t="s">
+      <c r="B780" s="12" t="s">
         <v>1050</v>
       </c>
-      <c r="C780" s="7">
+      <c r="C780" s="24">
         <v>14679833</v>
       </c>
     </row>
-    <row r="781" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A781" s="6" t="s">
+    <row r="781" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A781" s="13" t="s">
         <v>1048</v>
       </c>
-      <c r="B781" s="7" t="s">
+      <c r="B781" s="12" t="s">
         <v>1020</v>
       </c>
-      <c r="C781" s="7">
+      <c r="C781" s="24">
         <v>14679841</v>
       </c>
     </row>
-    <row r="782" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A782" s="6" t="s">
+    <row r="782" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A782" s="13" t="s">
         <v>1523</v>
       </c>
-      <c r="B782" s="7" t="s">
+      <c r="B782" s="12" t="s">
         <v>399</v>
       </c>
-      <c r="C782" s="7">
+      <c r="C782" s="24">
         <v>20477481</v>
       </c>
     </row>
-    <row r="783" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A783" s="6" t="s">
+    <row r="783" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A783" s="13" t="s">
         <v>1086</v>
       </c>
-      <c r="B783" s="7" t="s">
+      <c r="B783" s="12" t="s">
         <v>1087</v>
       </c>
-      <c r="C783" s="7" t="s">
+      <c r="C783" s="24" t="s">
         <v>1792</v>
       </c>
     </row>
-    <row r="784" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A784" s="6" t="s">
+    <row r="784" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A784" s="13" t="s">
         <v>1088</v>
       </c>
-      <c r="B784" s="7" t="s">
+      <c r="B784" s="12" t="s">
         <v>1089</v>
       </c>
-      <c r="C784" s="7">
+      <c r="C784" s="24">
         <v>15589293</v>
       </c>
     </row>
-    <row r="785" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A785" s="6" t="s">
+    <row r="785" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A785" s="13" t="s">
         <v>1093</v>
       </c>
-      <c r="B785" s="7" t="s">
+      <c r="B785" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C785" s="7">
+      <c r="C785" s="24">
         <v>10969098</v>
       </c>
     </row>
-    <row r="786" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A786" s="6" t="s">
+    <row r="786" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A786" s="13" t="s">
         <v>1090</v>
       </c>
-      <c r="B786" s="7" t="s">
+      <c r="B786" s="12" t="s">
         <v>485</v>
       </c>
-      <c r="C786" s="7">
+      <c r="C786" s="24">
         <v>17596831</v>
       </c>
     </row>
-    <row r="787" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A787" s="6" t="s">
+    <row r="787" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A787" s="13" t="s">
         <v>1103</v>
       </c>
-      <c r="B787" s="7" t="s">
+      <c r="B787" s="12" t="s">
         <v>403</v>
       </c>
-      <c r="C787" s="7">
+      <c r="C787" s="24">
         <v>17454603</v>
       </c>
     </row>
-    <row r="788" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A788" s="6" t="s">
+    <row r="788" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A788" s="13" t="s">
         <v>845</v>
       </c>
-      <c r="B788" s="7" t="s">
+      <c r="B788" s="12" t="s">
         <v>771</v>
       </c>
-      <c r="C788" s="7">
+      <c r="C788" s="24">
         <v>15512916</v>
       </c>
     </row>
-    <row r="789" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A789" s="6" t="s">
+    <row r="789" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A789" s="13" t="s">
         <v>945</v>
       </c>
-      <c r="B789" s="7" t="s">
+      <c r="B789" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="C789" s="7">
+      <c r="C789" s="24">
         <v>15325415</v>
       </c>
     </row>
-    <row r="790" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A790" s="6" t="s">
+    <row r="790" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A790" s="13" t="s">
         <v>1793</v>
       </c>
-      <c r="B790" s="7" t="s">
+      <c r="B790" s="12" t="s">
         <v>137</v>
       </c>
-      <c r="C790" s="7">
+      <c r="C790" s="24">
         <v>15589331</v>
       </c>
     </row>
-    <row r="791" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A791" s="6" t="s">
+    <row r="791" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A791" s="13" t="s">
         <v>863</v>
       </c>
-      <c r="B791" s="7" t="s">
+      <c r="B791" s="12" t="s">
         <v>864</v>
       </c>
-      <c r="C791" s="7">
+      <c r="C791" s="24">
         <v>17521688</v>
       </c>
     </row>
-    <row r="792" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A792" s="6" t="s">
+    <row r="792" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A792" s="13" t="s">
         <v>189</v>
       </c>
-      <c r="B792" s="7" t="s">
+      <c r="B792" s="12" t="s">
         <v>190</v>
       </c>
-      <c r="C792" s="7">
+      <c r="C792" s="24">
         <v>23301643</v>
       </c>
     </row>
-    <row r="793" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A793" s="6" t="s">
+    <row r="793" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A793" s="13" t="s">
         <v>1154</v>
       </c>
-      <c r="B793" s="7" t="s">
+      <c r="B793" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C793" s="7">
+      <c r="C793" s="24">
         <v>21926549</v>
       </c>
     </row>
-    <row r="794" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A794" s="6" t="s">
+    <row r="794" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A794" s="13" t="s">
         <v>902</v>
       </c>
-      <c r="B794" s="7" t="s">
+      <c r="B794" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C794" s="7">
+      <c r="C794" s="24">
         <v>14683083</v>
       </c>
     </row>
-    <row r="795" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A795" s="6" t="s">
+    <row r="795" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A795" s="13" t="s">
         <v>903</v>
       </c>
-      <c r="B795" s="7" t="s">
+      <c r="B795" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="C795" s="7">
+      <c r="C795" s="24">
         <v>19383711</v>
       </c>
     </row>
-    <row r="796" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A796" s="6" t="s">
+    <row r="796" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A796" s="13" t="s">
         <v>1794</v>
       </c>
-      <c r="B796" s="7" t="s">
+      <c r="B796" s="12" t="s">
         <v>735</v>
       </c>
-      <c r="C796" s="7">
+      <c r="C796" s="24">
         <v>15206696</v>
       </c>
     </row>
-    <row r="797" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A797" s="6" t="s">
+    <row r="797" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A797" s="13" t="s">
         <v>969</v>
       </c>
-      <c r="B797" s="7" t="s">
+      <c r="B797" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="C797" s="7">
+      <c r="C797" s="24">
         <v>14697750</v>
       </c>
     </row>
-    <row r="798" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A798" s="6" t="s">
+    <row r="798" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A798" s="13" t="s">
         <v>995</v>
       </c>
-      <c r="B798" s="7" t="s">
+      <c r="B798" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C798" s="7">
+      <c r="C798" s="24">
         <v>15298027</v>
       </c>
     </row>
-    <row r="799" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A799" s="6" t="s">
+    <row r="799" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A799" s="13" t="s">
         <v>1076</v>
       </c>
-      <c r="B799" s="7" t="s">
+      <c r="B799" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="C799" s="7">
+      <c r="C799" s="24">
         <v>14679655</v>
       </c>
     </row>
-    <row r="800" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A800" s="6" t="s">
+    <row r="800" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A800" s="13" t="s">
         <v>1659</v>
       </c>
-      <c r="B800" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C800" s="7">
+      <c r="B800" s="12" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C800" s="24">
         <v>11758899</v>
       </c>
     </row>
-    <row r="801" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A801" s="6" t="s">
+    <row r="801" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A801" s="13" t="s">
         <v>1795</v>
       </c>
-      <c r="B801" s="7" t="s">
+      <c r="B801" s="12" t="s">
         <v>403</v>
       </c>
-      <c r="C801" s="7">
+      <c r="C801" s="24">
         <v>10970010</v>
       </c>
     </row>
-    <row r="802" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A802" s="6" t="s">
+    <row r="802" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A802" s="13" t="s">
         <v>1091</v>
       </c>
-      <c r="B802" s="7" t="s">
+      <c r="B802" s="12" t="s">
         <v>1092</v>
       </c>
-      <c r="C802" s="7">
+      <c r="C802" s="24">
         <v>19383657</v>
       </c>
     </row>
-    <row r="803" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A803" s="6" t="s">
+    <row r="803" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A803" s="13" t="s">
         <v>1100</v>
       </c>
-      <c r="B803" s="7" t="s">
+      <c r="B803" s="12" t="s">
         <v>1101</v>
       </c>
-      <c r="C803" s="7">
+      <c r="C803" s="24">
         <v>14679892</v>
       </c>
     </row>
-    <row r="804" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A804" s="6" t="s">
+    <row r="804" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A804" s="13" t="s">
         <v>1588</v>
       </c>
-      <c r="B804" s="7" t="s">
+      <c r="B804" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="C804" s="7">
+      <c r="C804" s="24">
         <v>17538424</v>
       </c>
     </row>
-    <row r="805" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A805" s="6" t="s">
+    <row r="805" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A805" s="13" t="s">
         <v>1099</v>
       </c>
-      <c r="B805" s="7" t="s">
+      <c r="B805" s="12" t="s">
         <v>244</v>
       </c>
-      <c r="C805" s="7">
+      <c r="C805" s="24">
         <v>15736598</v>
       </c>
     </row>
-    <row r="806" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A806" s="6" t="s">
+    <row r="806" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A806" s="13" t="s">
         <v>1104</v>
       </c>
-      <c r="B806" s="7" t="s">
+      <c r="B806" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="C806" s="7">
+      <c r="C806" s="24">
         <v>15509613</v>
       </c>
     </row>
-    <row r="807" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A807" s="6" t="s">
+    <row r="807" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A807" s="13" t="s">
         <v>1107</v>
       </c>
-      <c r="B807" s="7" t="s">
+      <c r="B807" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C807" s="7">
+      <c r="C807" s="24">
         <v>16541103</v>
       </c>
     </row>
-    <row r="808" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A808" s="6" t="s">
+    <row r="808" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A808" s="13" t="s">
         <v>1604</v>
       </c>
-      <c r="B808" s="7" t="s">
+      <c r="B808" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="C808" s="7">
+      <c r="C808" s="24">
         <v>14764431</v>
       </c>
     </row>
-    <row r="809" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A809" s="6" t="s">
+    <row r="809" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A809" s="13" t="s">
         <v>1106</v>
       </c>
-      <c r="B809" s="7" t="s">
+      <c r="B809" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="C809" s="7">
+      <c r="C809" s="24">
         <v>13652885</v>
       </c>
     </row>
-    <row r="810" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A810" s="6" t="s">
+    <row r="810" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A810" s="13" t="s">
         <v>1606</v>
       </c>
-      <c r="B810" s="7" t="s">
+      <c r="B810" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C810" s="7">
+      <c r="C810" s="24">
         <v>15480585</v>
       </c>
     </row>
-    <row r="811" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A811" s="6" t="s">
+    <row r="811" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A811" s="13" t="s">
         <v>1105</v>
       </c>
-      <c r="B811" s="7" t="s">
+      <c r="B811" s="12" t="s">
         <v>170</v>
       </c>
-      <c r="C811" s="7">
+      <c r="C811" s="24">
         <v>13652893</v>
       </c>
     </row>
-    <row r="812" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A812" s="6" t="s">
+    <row r="812" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A812" s="13" t="s">
         <v>1110</v>
       </c>
-      <c r="B812" s="7" t="s">
+      <c r="B812" s="12" t="s">
         <v>219</v>
       </c>
-      <c r="C812" s="7">
+      <c r="C812" s="24">
         <v>14697998</v>
       </c>
     </row>
-    <row r="813" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A813" s="6" t="s">
+    <row r="813" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A813" s="13" t="s">
         <v>1796</v>
       </c>
-      <c r="B813" s="7" t="s">
+      <c r="B813" s="12" t="s">
         <v>593</v>
       </c>
-      <c r="C813" s="7">
+      <c r="C813" s="24">
         <v>17556988</v>
       </c>
     </row>
-    <row r="814" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A814" s="6" t="s">
+    <row r="814" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A814" s="13" t="s">
         <v>1155</v>
       </c>
-      <c r="B814" s="7" t="s">
+      <c r="B814" s="12" t="s">
         <v>1524</v>
       </c>
-      <c r="C814" s="7">
+      <c r="C814" s="24">
         <v>14337347</v>
       </c>
     </row>
-    <row r="815" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A815" s="6" t="s">
+    <row r="815" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A815" s="13" t="s">
         <v>1113</v>
       </c>
-      <c r="B815" s="7" t="s">
+      <c r="B815" s="12" t="s">
         <v>1114</v>
       </c>
-      <c r="C815" s="7">
+      <c r="C815" s="24">
         <v>10991441</v>
       </c>
     </row>
-    <row r="816" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A816" s="6" t="s">
+    <row r="816" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A816" s="13" t="s">
         <v>1115</v>
       </c>
-      <c r="B816" s="7" t="s">
+      <c r="B816" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C816" s="7">
+      <c r="C816" s="24">
         <v>14676435</v>
       </c>
     </row>
-    <row r="817" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A817" s="6" t="s">
+    <row r="817" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A817" s="13" t="s">
         <v>1116</v>
       </c>
-      <c r="B817" s="7" t="s">
+      <c r="B817" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C817" s="7">
+      <c r="C817" s="24">
         <v>14679914</v>
       </c>
     </row>
-    <row r="818" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A818" s="6" t="s">
+    <row r="818" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A818" s="13" t="s">
         <v>1134</v>
       </c>
-      <c r="B818" s="7" t="s">
+      <c r="B818" s="12" t="s">
         <v>1135</v>
       </c>
-      <c r="C818" s="7">
+      <c r="C818" s="24">
         <v>14401770</v>
       </c>
     </row>
-    <row r="819" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A819" s="6" t="s">
+    <row r="819" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A819" s="13" t="s">
         <v>1123</v>
       </c>
-      <c r="B819" s="7" t="s">
+      <c r="B819" s="12" t="s">
         <v>1124</v>
       </c>
-      <c r="C819" s="7" t="s">
+      <c r="C819" s="24" t="s">
         <v>1797</v>
       </c>
     </row>
-    <row r="820" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A820" s="6" t="s">
+    <row r="820" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A820" s="13" t="s">
         <v>1129</v>
       </c>
-      <c r="B820" s="7" t="s">
+      <c r="B820" s="12" t="s">
         <v>1130</v>
       </c>
-      <c r="C820" s="7" t="s">
+      <c r="C820" s="24" t="s">
         <v>1798</v>
       </c>
     </row>
-    <row r="821" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A821" s="6" t="s">
+    <row r="821" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A821" s="13" t="s">
         <v>1119</v>
       </c>
-      <c r="B821" s="7" t="s">
+      <c r="B821" s="12" t="s">
         <v>608</v>
       </c>
-      <c r="C821" s="7">
+      <c r="C821" s="24">
         <v>14679922</v>
       </c>
     </row>
-    <row r="822" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A822" s="6" t="s">
+    <row r="822" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A822" s="13" t="s">
         <v>1150</v>
       </c>
-      <c r="B822" s="7" t="s">
+      <c r="B822" s="12" t="s">
         <v>646</v>
       </c>
-      <c r="C822" s="7">
+      <c r="C822" s="24">
         <v>18638899</v>
       </c>
     </row>
-    <row r="823" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A823" s="6" t="s">
+    <row r="823" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A823" s="13" t="s">
         <v>1137</v>
       </c>
-      <c r="B823" s="7" t="s">
+      <c r="B823" s="12" t="s">
         <v>1138</v>
       </c>
-      <c r="C823" s="7">
+      <c r="C823" s="24">
         <v>10969101</v>
       </c>
     </row>
-    <row r="824" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A824" s="6" t="s">
+    <row r="824" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A824" s="13" t="s">
         <v>1117</v>
       </c>
-      <c r="B824" s="7" t="s">
+      <c r="B824" s="12" t="s">
         <v>1118</v>
       </c>
-      <c r="C824" s="7">
+      <c r="C824" s="24">
         <v>20417373</v>
       </c>
     </row>
-    <row r="825" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A825" s="6" t="s">
+    <row r="825" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A825" s="13" t="s">
         <v>1120</v>
       </c>
-      <c r="B825" s="7" t="s">
+      <c r="B825" s="12" t="s">
         <v>555</v>
       </c>
-      <c r="C825" s="7">
+      <c r="C825" s="24">
         <v>14679930</v>
       </c>
     </row>
-    <row r="826" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A826" s="6" t="s">
+    <row r="826" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A826" s="13" t="s">
         <v>1140</v>
       </c>
-      <c r="B826" s="7" t="s">
+      <c r="B826" s="12" t="s">
         <v>222</v>
       </c>
-      <c r="C826" s="7">
+      <c r="C826" s="24">
         <v>15315355</v>
       </c>
     </row>
-    <row r="827" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A827" s="6" t="s">
+    <row r="827" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A827" s="13" t="s">
         <v>1122</v>
       </c>
-      <c r="B827" s="7" t="s">
+      <c r="B827" s="12" t="s">
         <v>300</v>
       </c>
-      <c r="C827" s="7">
+      <c r="C827" s="24">
         <v>20448333</v>
       </c>
     </row>
-    <row r="828" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A828" s="6" t="s">
+    <row r="828" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A828" s="13" t="s">
         <v>1139</v>
       </c>
-      <c r="B828" s="7" t="s">
+      <c r="B828" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C828" s="7">
+      <c r="C828" s="24">
         <v>19399162</v>
       </c>
     </row>
-    <row r="829" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A829" s="6" t="s">
+    <row r="829" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A829" s="13" t="s">
         <v>1131</v>
       </c>
-      <c r="B829" s="7" t="s">
+      <c r="B829" s="12" t="s">
         <v>864</v>
       </c>
-      <c r="C829" s="7">
+      <c r="C829" s="24">
         <v>19395590</v>
       </c>
     </row>
-    <row r="830" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A830" s="6" t="s">
+    <row r="830" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A830" s="13" t="s">
         <v>1132</v>
       </c>
-      <c r="B830" s="7" t="s">
+      <c r="B830" s="12" t="s">
         <v>864</v>
       </c>
-      <c r="C830" s="7">
+      <c r="C830" s="24">
         <v>15396088</v>
       </c>
     </row>
-    <row r="831" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A831" s="6" t="s">
+    <row r="831" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A831" s="13" t="s">
         <v>1133</v>
       </c>
-      <c r="B831" s="7" t="s">
+      <c r="B831" s="12" t="s">
         <v>864</v>
       </c>
-      <c r="C831" s="7">
+      <c r="C831" s="24">
         <v>15415856</v>
       </c>
     </row>
-    <row r="832" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A832" s="6" t="s">
+    <row r="832" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A832" s="13" t="s">
         <v>1126</v>
       </c>
-      <c r="B832" s="7" t="s">
+      <c r="B832" s="12" t="s">
         <v>638</v>
       </c>
-      <c r="C832" s="7">
+      <c r="C832" s="24">
         <v>15589307</v>
       </c>
     </row>
-    <row r="833" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A833" s="6" t="s">
+    <row r="833" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A833" s="13" t="s">
         <v>1127</v>
       </c>
-      <c r="B833" s="7" t="s">
+      <c r="B833" s="12" t="s">
         <v>840</v>
       </c>
-      <c r="C833" s="7">
+      <c r="C833" s="24">
         <v>17414369</v>
       </c>
     </row>
-    <row r="834" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A834" s="6" t="s">
+    <row r="834" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A834" s="13" t="s">
         <v>1125</v>
       </c>
-      <c r="B834" s="7" t="s">
+      <c r="B834" s="12" t="s">
         <v>405</v>
       </c>
-      <c r="C834" s="7">
+      <c r="C834" s="24">
         <v>17414113</v>
       </c>
     </row>
-    <row r="835" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A835" s="6" t="s">
+    <row r="835" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A835" s="13" t="s">
         <v>1128</v>
       </c>
-      <c r="B835" s="7" t="s">
+      <c r="B835" s="12" t="s">
         <v>727</v>
       </c>
-      <c r="C835" s="7">
+      <c r="C835" s="24">
         <v>14783231</v>
       </c>
     </row>
-    <row r="836" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A836" s="6" t="s">
+    <row r="836" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A836" s="13" t="s">
         <v>1136</v>
       </c>
-      <c r="B836" s="7" t="s">
+      <c r="B836" s="12" t="s">
         <v>733</v>
       </c>
-      <c r="C836" s="7">
+      <c r="C836" s="24">
         <v>15576833</v>
       </c>
     </row>
-    <row r="837" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A837" s="6" t="s">
+    <row r="837" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A837" s="13" t="s">
         <v>245</v>
       </c>
-      <c r="B837" s="7" t="s">
+      <c r="B837" s="12" t="s">
         <v>246</v>
       </c>
-      <c r="C837" s="7">
+      <c r="C837" s="24">
         <v>15227243</v>
       </c>
     </row>
-    <row r="838" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A838" s="6" t="s">
+    <row r="838" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A838" s="13" t="s">
         <v>1141</v>
       </c>
-      <c r="B838" s="7" t="s">
+      <c r="B838" s="12" t="s">
         <v>279</v>
       </c>
-      <c r="C838" s="7">
+      <c r="C838" s="24">
         <v>17575672</v>
       </c>
     </row>
-    <row r="839" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A839" s="6" t="s">
+    <row r="839" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A839" s="13" t="s">
         <v>1454</v>
       </c>
-      <c r="B839" s="7" t="s">
+      <c r="B839" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C839" s="7">
+      <c r="C839" s="24">
         <v>16165195</v>
       </c>
     </row>
-    <row r="840" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A840" s="6" t="s">
+    <row r="840" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A840" s="13" t="s">
         <v>1463</v>
       </c>
-      <c r="B840" s="7" t="s">
+      <c r="B840" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C840" s="7">
+      <c r="C840" s="24">
         <v>15213935</v>
       </c>
     </row>
-    <row r="841" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A841" s="6" t="s">
+    <row r="841" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A841" s="13" t="s">
         <v>1465</v>
       </c>
-      <c r="B841" s="7" t="s">
+      <c r="B841" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C841" s="7">
+      <c r="C841" s="24">
         <v>15213927</v>
       </c>
     </row>
-    <row r="842" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A842" s="6" t="s">
+    <row r="842" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A842" s="13" t="s">
         <v>1469</v>
       </c>
-      <c r="B842" s="7" t="s">
+      <c r="B842" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C842" s="7">
+      <c r="C842" s="24">
         <v>18628338</v>
       </c>
     </row>
-    <row r="843" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A843" s="6" t="s">
+    <row r="843" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A843" s="13" t="s">
         <v>1466</v>
       </c>
-      <c r="B843" s="7" t="s">
+      <c r="B843" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C843" s="7">
+      <c r="C843" s="24">
         <v>15213900</v>
       </c>
     </row>
-    <row r="844" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A844" s="6" t="s">
+    <row r="844" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A844" s="13" t="s">
         <v>1464</v>
       </c>
-      <c r="B844" s="7" t="s">
+      <c r="B844" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C844" s="7">
+      <c r="C844" s="24">
         <v>15213919</v>
       </c>
     </row>
-    <row r="845" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A845" s="6" t="s">
+    <row r="845" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A845" s="13" t="s">
         <v>1210</v>
       </c>
-      <c r="B845" s="7" t="s">
+      <c r="B845" s="12" t="s">
         <v>1211</v>
       </c>
-      <c r="C845" s="7" t="s">
+      <c r="C845" s="24" t="s">
         <v>1799</v>
       </c>
     </row>
-    <row r="846" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A846" s="6" t="s">
+    <row r="846" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A846" s="13" t="s">
         <v>1213</v>
       </c>
-      <c r="B846" s="7" t="s">
+      <c r="B846" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="C846" s="7">
+      <c r="C846" s="24">
         <v>15222594</v>
       </c>
     </row>
-    <row r="847" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A847" s="6" t="s">
+    <row r="847" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A847" s="13" t="s">
         <v>1166</v>
       </c>
-      <c r="B847" s="7" t="s">
+      <c r="B847" s="12" t="s">
         <v>219</v>
       </c>
-      <c r="C847" s="7">
+      <c r="C847" s="24">
         <v>13652907</v>
       </c>
     </row>
-    <row r="848" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A848" s="6" t="s">
+    <row r="848" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A848" s="13" t="s">
         <v>1177</v>
       </c>
-      <c r="B848" s="7" t="s">
+      <c r="B848" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C848" s="7">
+      <c r="C848" s="24">
         <v>10991468</v>
       </c>
     </row>
-    <row r="849" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A849" s="6" t="s">
+    <row r="849" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A849" s="13" t="s">
         <v>1163</v>
       </c>
-      <c r="B849" s="7" t="s">
+      <c r="B849" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C849" s="7">
+      <c r="C849" s="24">
         <v>14390485</v>
       </c>
     </row>
-    <row r="850" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A850" s="6" t="s">
+    <row r="850" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A850" s="13" t="s">
         <v>1202</v>
       </c>
-      <c r="B850" s="7" t="s">
+      <c r="B850" s="12" t="s">
         <v>1203</v>
       </c>
-      <c r="C850" s="7">
+      <c r="C850" s="24">
         <v>17487692</v>
       </c>
     </row>
-    <row r="851" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A851" s="6" t="s">
+    <row r="851" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A851" s="13" t="s">
         <v>1172</v>
       </c>
-      <c r="B851" s="7" t="s">
+      <c r="B851" s="12" t="s">
         <v>984</v>
       </c>
-      <c r="C851" s="7">
+      <c r="C851" s="24">
         <v>10982787</v>
       </c>
     </row>
-    <row r="852" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A852" s="6" t="s">
+    <row r="852" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A852" s="13" t="s">
         <v>1447</v>
       </c>
-      <c r="B852" s="7" t="s">
+      <c r="B852" s="12" t="s">
         <v>1448</v>
       </c>
-      <c r="C852" s="7">
+      <c r="C852" s="24">
         <v>15214176</v>
       </c>
     </row>
-    <row r="853" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A853" s="6" t="s">
+    <row r="853" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A853" s="13" t="s">
         <v>1449</v>
       </c>
-      <c r="B853" s="7" t="s">
+      <c r="B853" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C853" s="7">
+      <c r="C853" s="24">
         <v>15214052</v>
       </c>
     </row>
-    <row r="854" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A854" s="6" t="s">
+    <row r="854" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A854" s="13" t="s">
         <v>1164</v>
       </c>
-      <c r="B854" s="7" t="s">
+      <c r="B854" s="12" t="s">
         <v>1165</v>
       </c>
-      <c r="C854" s="7">
+      <c r="C854" s="24">
         <v>14679965</v>
       </c>
     </row>
-    <row r="855" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A855" s="6" t="s">
+    <row r="855" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A855" s="13" t="s">
         <v>1461</v>
       </c>
-      <c r="B855" s="7" t="s">
+      <c r="B855" s="12" t="s">
         <v>1462</v>
       </c>
-      <c r="C855" s="7">
+      <c r="C855" s="24">
         <v>15213870</v>
       </c>
     </row>
-    <row r="856" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A856" s="6" t="s">
+    <row r="856" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A856" s="13" t="s">
         <v>1199</v>
       </c>
-      <c r="B856" s="7" t="s">
+      <c r="B856" s="12" t="s">
         <v>1200</v>
       </c>
-      <c r="C856" s="7">
+      <c r="C856" s="24">
         <v>10991476</v>
       </c>
     </row>
-    <row r="857" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A857" s="6" t="s">
+    <row r="857" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A857" s="13" t="s">
         <v>1215</v>
       </c>
-      <c r="B857" s="7" t="s">
+      <c r="B857" s="12" t="s">
         <v>1216</v>
       </c>
-      <c r="C857" s="7">
+      <c r="C857" s="24">
         <v>20417942</v>
       </c>
     </row>
-    <row r="858" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A858" s="6" t="s">
+    <row r="858" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A858" s="13" t="s">
         <v>1459</v>
       </c>
-      <c r="B858" s="7" t="s">
+      <c r="B858" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="C858" s="7">
+      <c r="C858" s="24">
         <v>15222616</v>
       </c>
     </row>
-    <row r="859" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A859" s="6" t="s">
+    <row r="859" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A859" s="13" t="s">
         <v>1224</v>
       </c>
-      <c r="B859" s="7" t="s">
+      <c r="B859" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C859" s="7">
+      <c r="C859" s="24">
         <v>13652915</v>
       </c>
     </row>
-    <row r="860" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A860" s="6" t="s">
+    <row r="860" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A860" s="13" t="s">
         <v>1169</v>
       </c>
-      <c r="B860" s="7" t="s">
+      <c r="B860" s="12" t="s">
         <v>1170</v>
       </c>
-      <c r="C860" s="7">
+      <c r="C860" s="24">
         <v>15481387</v>
       </c>
     </row>
-    <row r="861" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A861" s="6" t="s">
+    <row r="861" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A861" s="13" t="s">
         <v>1182</v>
       </c>
-      <c r="B861" s="7" t="s">
+      <c r="B861" s="12" t="s">
         <v>1183</v>
       </c>
-      <c r="C861" s="7">
+      <c r="C861" s="24">
         <v>13652923</v>
       </c>
     </row>
-    <row r="862" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A862" s="6" t="s">
+    <row r="862" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A862" s="13" t="s">
         <v>1197</v>
       </c>
-      <c r="B862" s="7" t="s">
+      <c r="B862" s="12" t="s">
         <v>467</v>
       </c>
-      <c r="C862" s="7">
+      <c r="C862" s="24">
         <v>13265377</v>
       </c>
     </row>
-    <row r="863" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A863" s="6" t="s">
+    <row r="863" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A863" s="13" t="s">
         <v>1207</v>
       </c>
-      <c r="B863" s="7" t="s">
+      <c r="B863" s="12" t="s">
         <v>1208</v>
       </c>
-      <c r="C863" s="7">
+      <c r="C863" s="24">
         <v>24734209</v>
       </c>
     </row>
-    <row r="864" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A864" s="6" t="s">
+    <row r="864" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A864" s="13" t="s">
         <v>1181</v>
       </c>
-      <c r="B864" s="7" t="s">
+      <c r="B864" s="12" t="s">
         <v>624</v>
       </c>
-      <c r="C864" s="7">
+      <c r="C864" s="24">
         <v>10981128</v>
       </c>
     </row>
-    <row r="865" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A865" s="6" t="s">
+    <row r="865" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A865" s="13" t="s">
         <v>1185</v>
       </c>
-      <c r="B865" s="7" t="s">
+      <c r="B865" s="12" t="s">
         <v>1186</v>
       </c>
-      <c r="C865" s="7">
+      <c r="C865" s="24">
         <v>14679973</v>
       </c>
     </row>
-    <row r="866" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A866" s="6" t="s">
+    <row r="866" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A866" s="13" t="s">
         <v>1168</v>
       </c>
-      <c r="B866" s="7" t="s">
+      <c r="B866" s="12" t="s">
         <v>693</v>
       </c>
-      <c r="C866" s="7">
+      <c r="C866" s="24">
         <v>19455100</v>
       </c>
     </row>
-    <row r="867" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A867" s="6" t="s">
+    <row r="867" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A867" s="13" t="s">
         <v>1180</v>
       </c>
-      <c r="B867" s="7" t="s">
+      <c r="B867" s="12" t="s">
         <v>781</v>
       </c>
-      <c r="C867" s="7" t="s">
+      <c r="C867" s="24" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="868" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A868" s="6" t="s">
+    <row r="868" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A868" s="13" t="s">
         <v>1195</v>
       </c>
-      <c r="B868" s="7" t="s">
+      <c r="B868" s="12" t="s">
         <v>1196</v>
       </c>
-      <c r="C868" s="7">
+      <c r="C868" s="24">
         <v>13480421</v>
       </c>
     </row>
-    <row r="869" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A869" s="6" t="s">
+    <row r="869" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A869" s="13" t="s">
         <v>1188</v>
       </c>
-      <c r="B869" s="7" t="s">
+      <c r="B869" s="12" t="s">
         <v>334</v>
       </c>
-      <c r="C869" s="7">
+      <c r="C869" s="24">
         <v>15498719</v>
       </c>
     </row>
-    <row r="870" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A870" s="6" t="s">
+    <row r="870" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A870" s="13" t="s">
         <v>913</v>
       </c>
-      <c r="B870" s="7" t="s">
+      <c r="B870" s="12" t="s">
         <v>813</v>
       </c>
-      <c r="C870" s="7">
+      <c r="C870" s="24">
         <v>10970029</v>
       </c>
     </row>
-    <row r="871" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A871" s="6" t="s">
+    <row r="871" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A871" s="13" t="s">
         <v>1189</v>
       </c>
-      <c r="B871" s="7" t="s">
+      <c r="B871" s="12" t="s">
         <v>1138</v>
       </c>
-      <c r="C871" s="7">
+      <c r="C871" s="24">
         <v>10982752</v>
       </c>
     </row>
-    <row r="872" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A872" s="6" t="s">
+    <row r="872" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A872" s="13" t="s">
         <v>1205</v>
       </c>
-      <c r="B872" s="7" t="s">
+      <c r="B872" s="12" t="s">
         <v>427</v>
       </c>
-      <c r="C872" s="7">
+      <c r="C872" s="24">
         <v>10982760</v>
       </c>
     </row>
-    <row r="873" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A873" s="6" t="s">
+    <row r="873" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A873" s="13" t="s">
         <v>1184</v>
       </c>
-      <c r="B873" s="7" t="s">
+      <c r="B873" s="12" t="s">
         <v>452</v>
       </c>
-      <c r="C873" s="7">
+      <c r="C873" s="24">
         <v>14754967</v>
       </c>
     </row>
-    <row r="874" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A874" s="6" t="s">
+    <row r="874" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A874" s="13" t="s">
         <v>1193</v>
       </c>
-      <c r="B874" s="7" t="s">
+      <c r="B874" s="12" t="s">
         <v>1194</v>
       </c>
-      <c r="C874" s="7" t="s">
+      <c r="C874" s="24" t="s">
         <v>1801</v>
       </c>
     </row>
-    <row r="875" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A875" s="6" t="s">
+    <row r="875" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A875" s="13" t="s">
         <v>1190</v>
       </c>
-      <c r="B875" s="7" t="s">
+      <c r="B875" s="12" t="s">
         <v>1191</v>
       </c>
-      <c r="C875" s="7">
+      <c r="C875" s="24">
         <v>14680017</v>
       </c>
     </row>
-    <row r="876" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A876" s="6" t="s">
+    <row r="876" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A876" s="13" t="s">
         <v>1173</v>
       </c>
-      <c r="B876" s="7" t="s">
+      <c r="B876" s="12" t="s">
         <v>259</v>
       </c>
-      <c r="C876" s="7" t="s">
+      <c r="C876" s="24" t="s">
         <v>1802</v>
       </c>
     </row>
-    <row r="877" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A877" s="6" t="s">
+    <row r="877" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A877" s="13" t="s">
         <v>1206</v>
       </c>
-      <c r="B877" s="7" t="s">
+      <c r="B877" s="12" t="s">
         <v>444</v>
       </c>
-      <c r="C877" s="7">
+      <c r="C877" s="24">
         <v>14680025</v>
       </c>
     </row>
-    <row r="878" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A878" s="6" t="s">
+    <row r="878" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A878" s="13" t="s">
         <v>1174</v>
       </c>
-      <c r="B878" s="7" t="s">
+      <c r="B878" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C878" s="7">
+      <c r="C878" s="24">
         <v>10982744</v>
       </c>
     </row>
-    <row r="879" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A879" s="6" t="s">
+    <row r="879" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A879" s="13" t="s">
         <v>1179</v>
       </c>
-      <c r="B879" s="7" t="s">
+      <c r="B879" s="12" t="s">
         <v>485</v>
       </c>
-      <c r="C879" s="7" t="s">
+      <c r="C879" s="24" t="s">
         <v>1803</v>
       </c>
     </row>
-    <row r="880" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A880" s="6" t="s">
+    <row r="880" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A880" s="13" t="s">
         <v>1451</v>
       </c>
-      <c r="B880" s="7" t="s">
+      <c r="B880" s="12" t="s">
         <v>881</v>
       </c>
-      <c r="C880" s="7">
+      <c r="C880" s="24">
         <v>18681751</v>
       </c>
     </row>
-    <row r="881" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A881" s="6" t="s">
+    <row r="881" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A881" s="13" t="s">
         <v>1201</v>
       </c>
-      <c r="B881" s="7" t="s">
+      <c r="B881" s="12" t="s">
         <v>1201</v>
       </c>
-      <c r="C881" s="7">
+      <c r="C881" s="24">
         <v>13652958</v>
       </c>
     </row>
-    <row r="882" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A882" s="6" t="s">
+    <row r="882" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A882" s="13" t="s">
         <v>1456</v>
       </c>
-      <c r="B882" s="7" t="s">
+      <c r="B882" s="12" t="s">
         <v>403</v>
       </c>
-      <c r="C882" s="7">
+      <c r="C882" s="24">
         <v>16134133</v>
       </c>
     </row>
-    <row r="883" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A883" s="6" t="s">
+    <row r="883" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A883" s="13" t="s">
         <v>1279</v>
       </c>
-      <c r="B883" s="7" t="s">
+      <c r="B883" s="12" t="s">
         <v>1280</v>
       </c>
-      <c r="C883" s="7">
+      <c r="C883" s="24">
         <v>20411014</v>
       </c>
     </row>
-    <row r="884" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A884" s="6" t="s">
+    <row r="884" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A884" s="13" t="s">
         <v>1212</v>
       </c>
-      <c r="B884" s="7" t="s">
+      <c r="B884" s="12" t="s">
         <v>442</v>
       </c>
-      <c r="C884" s="7">
+      <c r="C884" s="24">
         <v>10982795</v>
       </c>
     </row>
-    <row r="885" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A885" s="6" t="s">
+    <row r="885" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A885" s="13" t="s">
         <v>1178</v>
       </c>
-      <c r="B885" s="7" t="s">
+      <c r="B885" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C885" s="7">
+      <c r="C885" s="24">
         <v>15318257</v>
       </c>
     </row>
-    <row r="886" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A886" s="6" t="s">
+    <row r="886" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A886" s="13" t="s">
         <v>1176</v>
       </c>
-      <c r="B886" s="7" t="s">
+      <c r="B886" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C886" s="7">
+      <c r="C886" s="24">
         <v>23301619</v>
       </c>
     </row>
-    <row r="887" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A887" s="6" t="s">
+    <row r="887" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A887" s="13" t="s">
         <v>1219</v>
       </c>
-      <c r="B887" s="7" t="s">
+      <c r="B887" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C887" s="7">
+      <c r="C887" s="24">
         <v>10974598</v>
       </c>
     </row>
-    <row r="888" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A888" s="6" t="s">
+    <row r="888" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A888" s="13" t="s">
         <v>1214</v>
       </c>
-      <c r="B888" s="7" t="s">
+      <c r="B888" s="12" t="s">
         <v>738</v>
       </c>
-      <c r="C888" s="7">
+      <c r="C888" s="24">
         <v>15570681</v>
       </c>
     </row>
-    <row r="889" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A889" s="6" t="s">
+    <row r="889" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A889" s="13" t="s">
         <v>1217</v>
       </c>
-      <c r="B889" s="7" t="s">
+      <c r="B889" s="12" t="s">
         <v>1218</v>
       </c>
-      <c r="C889" s="7">
+      <c r="C889" s="24">
         <v>15481379</v>
       </c>
     </row>
-    <row r="890" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A890" s="6" t="s">
+    <row r="890" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A890" s="13" t="s">
         <v>1220</v>
       </c>
-      <c r="B890" s="7" t="s">
+      <c r="B890" s="12" t="s">
         <v>1221</v>
       </c>
-      <c r="C890" s="7">
+      <c r="C890" s="24">
         <v>14682249</v>
       </c>
     </row>
-    <row r="891" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A891" s="6" t="s">
+    <row r="891" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A891" s="13" t="s">
         <v>1229</v>
       </c>
-      <c r="B891" s="7" t="s">
+      <c r="B891" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C891" s="7">
+      <c r="C891" s="24">
         <v>14698129</v>
       </c>
     </row>
-    <row r="892" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A892" s="6" t="s">
+    <row r="892" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A892" s="13" t="s">
         <v>1231</v>
       </c>
-      <c r="B892" s="7" t="s">
+      <c r="B892" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C892" s="7">
+      <c r="C892" s="24">
         <v>14778947</v>
       </c>
     </row>
-    <row r="893" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A893" s="6" t="s">
+    <row r="893" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A893" s="13" t="s">
         <v>1253</v>
       </c>
-      <c r="B893" s="7" t="s">
+      <c r="B893" s="12" t="s">
         <v>1254</v>
       </c>
-      <c r="C893" s="7">
+      <c r="C893" s="24">
         <v>21688281</v>
       </c>
     </row>
-    <row r="894" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A894" s="6" t="s">
+    <row r="894" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A894" s="13" t="s">
         <v>1233</v>
       </c>
-      <c r="B894" s="7" t="s">
+      <c r="B894" s="12" t="s">
         <v>820</v>
       </c>
-      <c r="C894" s="7">
+      <c r="C894" s="24">
         <v>15206750</v>
       </c>
     </row>
-    <row r="895" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A895" s="6" t="s">
+    <row r="895" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A895" s="13" t="s">
         <v>1255</v>
       </c>
-      <c r="B895" s="7" t="s">
+      <c r="B895" s="12" t="s">
         <v>1256</v>
       </c>
-      <c r="C895" s="7">
+      <c r="C895" s="24">
         <v>18730604</v>
       </c>
     </row>
-    <row r="896" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A896" s="6" t="s">
+    <row r="896" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A896" s="13" t="s">
         <v>719</v>
       </c>
-      <c r="B896" s="7" t="s">
+      <c r="B896" s="12" t="s">
         <v>719</v>
       </c>
-      <c r="C896" s="7">
+      <c r="C896" s="24">
         <v>14401797</v>
       </c>
     </row>
-    <row r="897" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A897" s="6" t="s">
+    <row r="897" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A897" s="13" t="s">
         <v>1240</v>
       </c>
-      <c r="B897" s="7" t="s">
+      <c r="B897" s="12" t="s">
         <v>395</v>
       </c>
-      <c r="C897" s="7">
+      <c r="C897" s="24">
         <v>10970037</v>
       </c>
     </row>
-    <row r="898" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A898" s="6" t="s">
+    <row r="898" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A898" s="13" t="s">
         <v>1249</v>
       </c>
-      <c r="B898" s="7" t="s">
+      <c r="B898" s="12" t="s">
         <v>170</v>
       </c>
-      <c r="C898" s="7">
+      <c r="C898" s="24">
         <v>13652982</v>
       </c>
     </row>
-    <row r="899" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A899" s="6" t="s">
+    <row r="899" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A899" s="13" t="s">
         <v>1236</v>
       </c>
-      <c r="B899" s="7" t="s">
+      <c r="B899" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C899" s="7">
+      <c r="C899" s="24">
         <v>20494173</v>
       </c>
     </row>
-    <row r="900" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A900" s="6" t="s">
+    <row r="900" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A900" s="13" t="s">
         <v>1242</v>
       </c>
-      <c r="B900" s="7" t="s">
+      <c r="B900" s="12" t="s">
         <v>423</v>
       </c>
-      <c r="C900" s="7">
+      <c r="C900" s="24">
         <v>14401789</v>
       </c>
     </row>
-    <row r="901" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A901" s="6" t="s">
+    <row r="901" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A901" s="13" t="s">
         <v>1228</v>
       </c>
-      <c r="B901" s="7" t="s">
+      <c r="B901" s="12" t="s">
         <v>423</v>
       </c>
-      <c r="C901" s="7">
+      <c r="C901" s="24">
         <v>13652990</v>
       </c>
     </row>
-    <row r="902" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A902" s="6" t="s">
+    <row r="902" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A902" s="13" t="s">
         <v>1232</v>
       </c>
-      <c r="B902" s="7" t="s">
+      <c r="B902" s="12" t="s">
         <v>279</v>
       </c>
-      <c r="C902" s="7">
+      <c r="C902" s="24">
         <v>15206777</v>
       </c>
     </row>
-    <row r="903" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A903" s="6" t="s">
+    <row r="903" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A903" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B903" s="7" t="s">
+      <c r="B903" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C903" s="7">
+      <c r="C903" s="24">
         <v>15360717</v>
       </c>
     </row>
-    <row r="904" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A904" s="6" t="s">
+    <row r="904" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A904" s="13" t="s">
         <v>331</v>
       </c>
-      <c r="B904" s="7" t="s">
+      <c r="B904" s="12" t="s">
         <v>332</v>
       </c>
-      <c r="C904" s="7">
+      <c r="C904" s="24">
         <v>15360733</v>
       </c>
     </row>
-    <row r="905" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A905" s="6" t="s">
+    <row r="905" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A905" s="13" t="s">
         <v>556</v>
       </c>
-      <c r="B905" s="7" t="s">
+      <c r="B905" s="12" t="s">
         <v>557</v>
       </c>
-      <c r="C905" s="7" t="s">
+      <c r="C905" s="24" t="s">
         <v>1806</v>
       </c>
     </row>
-    <row r="906" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A906" s="6" t="s">
+    <row r="906" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A906" s="13" t="s">
         <v>720</v>
       </c>
-      <c r="B906" s="7" t="s">
+      <c r="B906" s="12" t="s">
         <v>308</v>
       </c>
-      <c r="C906" s="7">
+      <c r="C906" s="24">
         <v>15360741</v>
       </c>
     </row>
-    <row r="907" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A907" s="6" t="s">
+    <row r="907" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A907" s="13" t="s">
         <v>1643</v>
       </c>
-      <c r="B907" s="7" t="s">
+      <c r="B907" s="12" t="s">
         <v>1644</v>
       </c>
-      <c r="C907" s="7">
+      <c r="C907" s="24">
         <v>23733357</v>
       </c>
     </row>
-    <row r="908" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A908" s="6" t="s">
+    <row r="908" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A908" s="13" t="s">
         <v>1539</v>
       </c>
-      <c r="B908" s="7" t="s">
+      <c r="B908" s="12" t="s">
         <v>1540</v>
       </c>
-      <c r="C908" s="7">
+      <c r="C908" s="24">
         <v>15360695</v>
       </c>
     </row>
-    <row r="909" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A909" s="6" t="s">
+    <row r="909" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A909" s="13" t="s">
         <v>1582</v>
       </c>
-      <c r="B909" s="7" t="s">
+      <c r="B909" s="12" t="s">
         <v>1257</v>
       </c>
-      <c r="C909" s="7">
+      <c r="C909" s="24">
         <v>15360768</v>
       </c>
     </row>
-    <row r="910" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A910" s="6" t="s">
+    <row r="910" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A910" s="13" t="s">
         <v>1252</v>
       </c>
-      <c r="B910" s="7" t="s">
+      <c r="B910" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C910" s="7">
+      <c r="C910" s="24">
         <v>14698137</v>
       </c>
     </row>
-    <row r="911" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A911" s="6" t="s">
+    <row r="911" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A911" s="13" t="s">
         <v>1258</v>
       </c>
-      <c r="B911" s="7" t="s">
+      <c r="B911" s="12" t="s">
         <v>1259</v>
       </c>
-      <c r="C911" s="7" t="s">
+      <c r="C911" s="24" t="s">
         <v>1807</v>
       </c>
     </row>
-    <row r="912" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A912" s="6" t="s">
+    <row r="912" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A912" s="13" t="s">
         <v>1266</v>
       </c>
-      <c r="B912" s="7" t="s">
+      <c r="B912" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C912" s="7">
+      <c r="C912" s="24">
         <v>17457939</v>
       </c>
     </row>
-    <row r="913" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A913" s="6" t="s">
+    <row r="913" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A913" s="13" t="s">
         <v>1159</v>
       </c>
-      <c r="B913" s="7" t="s">
+      <c r="B913" s="12" t="s">
         <v>1903</v>
       </c>
-      <c r="C913" s="7">
+      <c r="C913" s="24">
         <v>11758775</v>
       </c>
     </row>
-    <row r="914" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A914" s="6" t="s">
+    <row r="914" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A914" s="13" t="s">
         <v>1472</v>
       </c>
-      <c r="B914" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C914" s="7">
+      <c r="B914" s="12" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C914" s="24">
         <v>11758643</v>
       </c>
     </row>
-    <row r="915" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A915" s="6" t="s">
+    <row r="915" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A915" s="13" t="s">
         <v>1473</v>
       </c>
-      <c r="B915" s="7" t="s">
+      <c r="B915" s="12" t="s">
         <v>408</v>
       </c>
-      <c r="C915" s="7">
+      <c r="C915" s="24">
         <v>11758783</v>
       </c>
     </row>
-    <row r="916" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A916" s="6" t="s">
+    <row r="916" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A916" s="13" t="s">
         <v>1160</v>
       </c>
-      <c r="B916" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C916" s="7">
+      <c r="B916" s="12" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C916" s="24">
         <v>11758791</v>
       </c>
     </row>
-    <row r="917" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A917" s="6" t="s">
+    <row r="917" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A917" s="13" t="s">
         <v>1474</v>
       </c>
-      <c r="B917" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C917" s="7">
+      <c r="B917" s="12" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C917" s="24">
         <v>11758805</v>
       </c>
     </row>
-    <row r="918" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A918" s="6" t="s">
+    <row r="918" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A918" s="13" t="s">
         <v>1475</v>
       </c>
-      <c r="B918" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C918" s="7">
+      <c r="B918" s="12" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C918" s="24">
         <v>11758821</v>
       </c>
     </row>
-    <row r="919" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A919" s="6" t="s">
+    <row r="919" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A919" s="13" t="s">
         <v>1234</v>
       </c>
-      <c r="B919" s="7" t="s">
+      <c r="B919" s="12" t="s">
         <v>1211</v>
       </c>
-      <c r="C919" s="7">
+      <c r="C919" s="24">
         <v>10991492</v>
       </c>
     </row>
-    <row r="920" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A920" s="6" t="s">
+    <row r="920" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A920" s="13" t="s">
         <v>1248</v>
       </c>
-      <c r="B920" s="7" t="s">
+      <c r="B920" s="12" t="s">
         <v>280</v>
       </c>
-      <c r="C920" s="7">
+      <c r="C920" s="24">
         <v>15427854</v>
       </c>
     </row>
-    <row r="921" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A921" s="6" t="s">
+    <row r="921" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A921" s="13" t="s">
         <v>1250</v>
       </c>
-      <c r="B921" s="7" t="s">
+      <c r="B921" s="12" t="s">
         <v>1251</v>
       </c>
-      <c r="C921" s="7">
+      <c r="C921" s="24">
         <v>14680068</v>
       </c>
     </row>
-    <row r="922" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A922" s="6" t="s">
+    <row r="922" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A922" s="13" t="s">
         <v>1809</v>
       </c>
-      <c r="B922" s="7" t="s">
+      <c r="B922" s="12" t="s">
         <v>1246</v>
       </c>
-      <c r="C922" s="7">
+      <c r="C922" s="24">
         <v>10991506</v>
       </c>
     </row>
-    <row r="923" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A923" s="6" t="s">
+    <row r="923" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A923" s="13" t="s">
         <v>1260</v>
       </c>
-      <c r="B923" s="7" t="s">
+      <c r="B923" s="12" t="s">
         <v>1261</v>
       </c>
-      <c r="C923" s="7">
+      <c r="C923" s="24">
         <v>10982426</v>
       </c>
     </row>
-    <row r="924" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A924" s="6" t="s">
+    <row r="924" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A924" s="13" t="s">
         <v>1244</v>
       </c>
-      <c r="B924" s="7" t="s">
+      <c r="B924" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C924" s="7">
+      <c r="C924" s="24">
         <v>14422018</v>
       </c>
     </row>
-    <row r="925" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A925" s="6" t="s">
+    <row r="925" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A925" s="13" t="s">
         <v>1810</v>
       </c>
-      <c r="B925" s="7" t="s">
+      <c r="B925" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C925" s="7">
+      <c r="C925" s="24">
         <v>14785153</v>
       </c>
     </row>
-    <row r="926" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A926" s="6" t="s">
+    <row r="926" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A926" s="13" t="s">
         <v>1245</v>
       </c>
-      <c r="B926" s="7" t="s">
+      <c r="B926" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C926" s="7">
+      <c r="C926" s="24">
         <v>14401800</v>
       </c>
     </row>
-    <row r="927" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A927" s="6" t="s">
+    <row r="927" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A927" s="13" t="s">
         <v>1262</v>
       </c>
-      <c r="B927" s="7" t="s">
+      <c r="B927" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C927" s="7" t="s">
+      <c r="C927" s="24" t="s">
         <v>1811</v>
       </c>
     </row>
-    <row r="928" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A928" s="6" t="s">
+    <row r="928" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A928" s="13" t="s">
         <v>1238</v>
       </c>
-      <c r="B928" s="7" t="s">
+      <c r="B928" s="12" t="s">
         <v>1058</v>
       </c>
-      <c r="C928" s="7">
+      <c r="C928" s="24">
         <v>17470080</v>
       </c>
     </row>
-    <row r="929" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A929" s="6" t="s">
+    <row r="929" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A929" s="13" t="s">
         <v>1235</v>
       </c>
-      <c r="B929" s="7" t="s">
+      <c r="B929" s="12" t="s">
         <v>952</v>
       </c>
-      <c r="C929" s="7">
+      <c r="C929" s="24">
         <v>14673010</v>
       </c>
     </row>
-    <row r="930" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A930" s="6" t="s">
+    <row r="930" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A930" s="13" t="s">
         <v>1237</v>
       </c>
-      <c r="B930" s="7" t="s">
+      <c r="B930" s="12" t="s">
         <v>1058</v>
       </c>
-      <c r="C930" s="7">
+      <c r="C930" s="24">
         <v>19412452</v>
       </c>
     </row>
-    <row r="931" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A931" s="6" t="s">
+    <row r="931" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A931" s="13" t="s">
         <v>382</v>
       </c>
-      <c r="B931" s="7" t="s">
+      <c r="B931" s="12" t="s">
         <v>382</v>
       </c>
-      <c r="C931" s="7" t="s">
+      <c r="C931" s="24" t="s">
         <v>1812</v>
       </c>
     </row>
-    <row r="932" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A932" s="6" t="s">
+    <row r="932" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A932" s="13" t="s">
         <v>1269</v>
       </c>
-      <c r="B932" s="7" t="s">
+      <c r="B932" s="12" t="s">
         <v>382</v>
       </c>
-      <c r="C932" s="7" t="s">
+      <c r="C932" s="24" t="s">
         <v>1813</v>
       </c>
     </row>
-    <row r="933" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A933" s="6" t="s">
+    <row r="933" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A933" s="13" t="s">
         <v>1271</v>
       </c>
-      <c r="B933" s="7" t="s">
+      <c r="B933" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="C933" s="7">
+      <c r="C933" s="24">
         <v>18344461</v>
       </c>
     </row>
-    <row r="934" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A934" s="6" t="s">
+    <row r="934" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A934" s="13" t="s">
         <v>1275</v>
       </c>
-      <c r="B934" s="7" t="s">
+      <c r="B934" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C934" s="7">
+      <c r="C934" s="24">
         <v>16000706</v>
       </c>
     </row>
-    <row r="935" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A935" s="6" t="s">
+    <row r="935" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A935" s="13" t="s">
         <v>1281</v>
       </c>
-      <c r="B935" s="7" t="s">
+      <c r="B935" s="12" t="s">
         <v>670</v>
       </c>
-      <c r="C935" s="7">
+      <c r="C935" s="24">
         <v>17530237</v>
       </c>
     </row>
-    <row r="936" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A936" s="6" t="s">
+    <row r="936" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A936" s="13" t="s">
         <v>1270</v>
       </c>
-      <c r="B936" s="7" t="s">
+      <c r="B936" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="C936" s="7">
+      <c r="C936" s="24">
         <v>10991514</v>
       </c>
     </row>
-    <row r="937" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A937" s="6" t="s">
+    <row r="937" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A937" s="13" t="s">
         <v>1476</v>
       </c>
-      <c r="B937" s="7" t="s">
+      <c r="B937" s="12" t="s">
         <v>1477</v>
       </c>
-      <c r="C937" s="7">
+      <c r="C937" s="24">
         <v>15389235</v>
       </c>
     </row>
-    <row r="938" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A938" s="6" t="s">
+    <row r="938" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A938" s="13" t="s">
         <v>1274</v>
       </c>
-      <c r="B938" s="7" t="s">
+      <c r="B938" s="12" t="s">
         <v>530</v>
       </c>
-      <c r="C938" s="7">
+      <c r="C938" s="24">
         <v>16010825</v>
       </c>
     </row>
-    <row r="939" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A939" s="6" t="s">
+    <row r="939" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A939" s="13" t="s">
         <v>1285</v>
       </c>
-      <c r="B939" s="7" t="s">
+      <c r="B939" s="12" t="s">
         <v>530</v>
       </c>
-      <c r="C939" s="7">
+      <c r="C939" s="24">
         <v>18814204</v>
       </c>
     </row>
-    <row r="940" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A940" s="6" t="s">
+    <row r="940" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A940" s="13" t="s">
         <v>1283</v>
       </c>
-      <c r="B940" s="7" t="s">
+      <c r="B940" s="12" t="s">
         <v>1284</v>
       </c>
-      <c r="C940" s="7" t="s">
+      <c r="C940" s="24" t="s">
         <v>1814</v>
       </c>
     </row>
-    <row r="941" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A941" s="6" t="s">
+    <row r="941" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A941" s="13" t="s">
         <v>1278</v>
       </c>
-      <c r="B941" s="7" t="s">
+      <c r="B941" s="12" t="s">
         <v>405</v>
       </c>
-      <c r="C941" s="7">
+      <c r="C941" s="24">
         <v>16000730</v>
       </c>
     </row>
-    <row r="942" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A942" s="6" t="s">
+    <row r="942" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A942" s="13" t="s">
         <v>1272</v>
       </c>
-      <c r="B942" s="7" t="s">
+      <c r="B942" s="12" t="s">
         <v>1273</v>
       </c>
-      <c r="C942" s="7">
+      <c r="C942" s="24">
         <v>16016343</v>
       </c>
     </row>
-    <row r="943" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A943" s="6" t="s">
+    <row r="943" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A943" s="13" t="s">
         <v>1470</v>
       </c>
-      <c r="B943" s="7" t="s">
+      <c r="B943" s="12" t="s">
         <v>380</v>
       </c>
-      <c r="C943" s="7">
+      <c r="C943" s="24">
         <v>10976817</v>
       </c>
     </row>
-    <row r="944" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A944" s="6" t="s">
+    <row r="944" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A944" s="13" t="s">
         <v>1268</v>
       </c>
-      <c r="B944" s="7" t="s">
+      <c r="B944" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C944" s="7">
+      <c r="C944" s="24">
         <v>14680084</v>
       </c>
     </row>
-    <row r="945" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A945" s="6" t="s">
+    <row r="945" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A945" s="13" t="s">
         <v>1276</v>
       </c>
-      <c r="B945" s="7" t="s">
+      <c r="B945" s="12" t="s">
         <v>1277</v>
       </c>
-      <c r="C945" s="7">
+      <c r="C945" s="24">
         <v>14680092</v>
       </c>
     </row>
-    <row r="946" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A946" s="6" t="s">
+    <row r="946" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A946" s="13" t="s">
         <v>1291</v>
       </c>
-      <c r="B946" s="7" t="s">
+      <c r="B946" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C946" s="7">
+      <c r="C946" s="24">
         <v>14680106</v>
       </c>
     </row>
-    <row r="947" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A947" s="6" t="s">
+    <row r="947" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A947" s="13" t="s">
         <v>1292</v>
       </c>
-      <c r="B947" s="7" t="s">
+      <c r="B947" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C947" s="7">
+      <c r="C947" s="24">
         <v>19765118</v>
       </c>
     </row>
-    <row r="948" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A948" s="6" t="s">
+    <row r="948" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A948" s="13" t="s">
         <v>1299</v>
       </c>
-      <c r="B948" s="7" t="s">
+      <c r="B948" s="12" t="s">
         <v>1251</v>
       </c>
-      <c r="C948" s="7">
+      <c r="C948" s="24">
         <v>14680114</v>
       </c>
     </row>
-    <row r="949" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A949" s="6" t="s">
+    <row r="949" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A949" s="13" t="s">
         <v>1287</v>
       </c>
-      <c r="B949" s="7" t="s">
+      <c r="B949" s="12" t="s">
         <v>334</v>
       </c>
-      <c r="C949" s="7">
+      <c r="C949" s="24">
         <v>15408159</v>
       </c>
     </row>
-    <row r="950" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A950" s="6" t="s">
+    <row r="950" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A950" s="13" t="s">
         <v>1394</v>
       </c>
-      <c r="B950" s="7" t="s">
+      <c r="B950" s="12" t="s">
         <v>1395</v>
       </c>
-      <c r="C950" s="7">
+      <c r="C950" s="24">
         <v>10991522</v>
       </c>
     </row>
-    <row r="951" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A951" s="6" t="s">
+    <row r="951" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A951" s="13" t="s">
         <v>1369</v>
       </c>
-      <c r="B951" s="7" t="s">
+      <c r="B951" s="12" t="s">
         <v>738</v>
       </c>
-      <c r="C951" s="7">
+      <c r="C951" s="24">
         <v>13653016</v>
       </c>
     </row>
-    <row r="952" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A952" s="6" t="s">
+    <row r="952" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A952" s="13" t="s">
         <v>1300</v>
       </c>
-      <c r="B952" s="7" t="s">
+      <c r="B952" s="12" t="s">
         <v>510</v>
       </c>
-      <c r="C952" s="7">
+      <c r="C952" s="24">
         <v>15332500</v>
       </c>
     </row>
-    <row r="953" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A953" s="6" t="s">
+    <row r="953" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A953" s="13" t="s">
         <v>1294</v>
       </c>
-      <c r="B953" s="7" t="s">
+      <c r="B953" s="12" t="s">
         <v>673</v>
       </c>
-      <c r="C953" s="7">
+      <c r="C953" s="24">
         <v>14754983</v>
       </c>
     </row>
-    <row r="954" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A954" s="6" t="s">
+    <row r="954" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A954" s="13" t="s">
         <v>1295</v>
       </c>
-      <c r="B954" s="7" t="s">
+      <c r="B954" s="12" t="s">
         <v>939</v>
       </c>
-      <c r="C954" s="7">
+      <c r="C954" s="24">
         <v>25724525</v>
       </c>
     </row>
-    <row r="955" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A955" s="6" t="s">
+    <row r="955" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A955" s="13" t="s">
         <v>1535</v>
       </c>
-      <c r="B955" s="7" t="s">
+      <c r="B955" s="12" t="s">
         <v>673</v>
       </c>
-      <c r="C955" s="7">
+      <c r="C955" s="24">
         <v>20562802</v>
       </c>
     </row>
-    <row r="956" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A956" s="6" t="s">
+    <row r="956" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A956" s="13" t="s">
         <v>1345</v>
       </c>
-      <c r="B956" s="7" t="s">
+      <c r="B956" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="C956" s="7">
+      <c r="C956" s="24">
         <v>13653024</v>
       </c>
     </row>
-    <row r="957" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A957" s="6" t="s">
+    <row r="957" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A957" s="13" t="s">
         <v>1302</v>
       </c>
-      <c r="B957" s="7" t="s">
+      <c r="B957" s="12" t="s">
         <v>1303</v>
       </c>
-      <c r="C957" s="7">
+      <c r="C957" s="24">
         <v>17500206</v>
       </c>
     </row>
-    <row r="958" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A958" s="6" t="s">
+    <row r="958" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A958" s="13" t="s">
         <v>1452</v>
       </c>
-      <c r="B958" s="7" t="s">
+      <c r="B958" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C958" s="7">
+      <c r="C958" s="24">
         <v>15214117</v>
       </c>
     </row>
-    <row r="959" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A959" s="6" t="s">
+    <row r="959" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A959" s="13" t="s">
         <v>1346</v>
       </c>
-      <c r="B959" s="7" t="s">
+      <c r="B959" s="12" t="s">
         <v>423</v>
       </c>
-      <c r="C959" s="7">
+      <c r="C959" s="24">
         <v>14401827</v>
       </c>
     </row>
-    <row r="960" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A960" s="6" t="s">
+    <row r="960" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A960" s="13" t="s">
         <v>1319</v>
       </c>
-      <c r="B960" s="7" t="s">
+      <c r="B960" s="12" t="s">
         <v>1320</v>
       </c>
-      <c r="C960" s="7">
+      <c r="C960" s="24">
         <v>14680130</v>
       </c>
     </row>
-    <row r="961" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A961" s="6" t="s">
+    <row r="961" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A961" s="13" t="s">
         <v>1293</v>
       </c>
-      <c r="B961" s="7" t="s">
+      <c r="B961" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="C961" s="7">
+      <c r="C961" s="24">
         <v>13993038</v>
       </c>
     </row>
-    <row r="962" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A962" s="6" t="s">
+    <row r="962" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A962" s="13" t="s">
         <v>1297</v>
       </c>
-      <c r="B962" s="7" t="s">
+      <c r="B962" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C962" s="7">
+      <c r="C962" s="24">
         <v>14609592</v>
       </c>
     </row>
-    <row r="963" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A963" s="6" t="s">
+    <row r="963" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A963" s="13" t="s">
         <v>1209</v>
       </c>
-      <c r="B963" s="7" t="s">
+      <c r="B963" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C963" s="7">
+      <c r="C963" s="24">
         <v>15455017</v>
       </c>
     </row>
-    <row r="964" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A964" s="6" t="s">
+    <row r="964" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A964" s="13" t="s">
         <v>1317</v>
       </c>
-      <c r="B964" s="7" t="s">
+      <c r="B964" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C964" s="7">
+      <c r="C964" s="24">
         <v>15251470</v>
       </c>
     </row>
-    <row r="965" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A965" s="6" t="s">
+    <row r="965" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A965" s="13" t="s">
         <v>792</v>
       </c>
-      <c r="B965" s="7" t="s">
+      <c r="B965" s="12" t="s">
         <v>382</v>
       </c>
-      <c r="C965" s="7">
+      <c r="C965" s="24">
         <v>20476310</v>
       </c>
     </row>
-    <row r="966" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A966" s="6" t="s">
+    <row r="966" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A966" s="13" t="s">
         <v>1372</v>
       </c>
-      <c r="B966" s="7" t="s">
+      <c r="B966" s="12" t="s">
         <v>1373</v>
       </c>
-      <c r="C966" s="7">
+      <c r="C966" s="24">
         <v>10990496</v>
       </c>
     </row>
-    <row r="967" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A967" s="6" t="s">
+    <row r="967" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A967" s="13" t="s">
         <v>1327</v>
       </c>
-      <c r="B967" s="7" t="s">
+      <c r="B967" s="12" t="s">
         <v>414</v>
       </c>
-      <c r="C967" s="7">
+      <c r="C967" s="24">
         <v>13993046</v>
       </c>
     </row>
-    <row r="968" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A968" s="6" t="s">
+    <row r="968" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A968" s="13" t="s">
         <v>1321</v>
       </c>
-      <c r="B968" s="7" t="s">
+      <c r="B968" s="12" t="s">
         <v>147</v>
       </c>
-      <c r="C968" s="7" t="s">
+      <c r="C968" s="24" t="s">
         <v>1815</v>
       </c>
     </row>
-    <row r="969" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A969" s="6" t="s">
+    <row r="969" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A969" s="13" t="s">
         <v>1324</v>
       </c>
-      <c r="B969" s="7" t="s">
+      <c r="B969" s="12" t="s">
         <v>1325</v>
       </c>
-      <c r="C969" s="7">
+      <c r="C969" s="24">
         <v>24758817</v>
       </c>
     </row>
-    <row r="970" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A970" s="6" t="s">
+    <row r="970" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A970" s="13" t="s">
         <v>1374</v>
       </c>
-      <c r="B970" s="7" t="s">
+      <c r="B970" s="12" t="s">
         <v>891</v>
       </c>
-      <c r="C970" s="7">
+      <c r="C970" s="24">
         <v>16000757</v>
       </c>
     </row>
-    <row r="971" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A971" s="6" t="s">
+    <row r="971" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A971" s="13" t="s">
         <v>1371</v>
       </c>
-      <c r="B971" s="7" t="s">
+      <c r="B971" s="12" t="s">
         <v>545</v>
       </c>
-      <c r="C971" s="7">
+      <c r="C971" s="24">
         <v>10991530</v>
       </c>
     </row>
-    <row r="972" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A972" s="6" t="s">
+    <row r="972" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A972" s="13" t="s">
         <v>1326</v>
       </c>
-      <c r="B972" s="7" t="s">
+      <c r="B972" s="12" t="s">
         <v>106</v>
       </c>
-      <c r="C972" s="7">
+      <c r="C972" s="24">
         <v>14756811</v>
       </c>
     </row>
-    <row r="973" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A973" s="6" t="s">
+    <row r="973" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A973" s="13" t="s">
         <v>1354</v>
       </c>
-      <c r="B973" s="7" t="s">
+      <c r="B973" s="12" t="s">
         <v>244</v>
       </c>
-      <c r="C973" s="7" t="s">
+      <c r="C973" s="24" t="s">
         <v>1816</v>
       </c>
     </row>
-    <row r="974" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A974" s="6" t="s">
+    <row r="974" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A974" s="13" t="s">
         <v>1323</v>
       </c>
-      <c r="B974" s="7" t="s">
+      <c r="B974" s="12" t="s">
         <v>1027</v>
       </c>
-      <c r="C974" s="7">
+      <c r="C974" s="24">
         <v>17446570</v>
       </c>
     </row>
-    <row r="975" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A975" s="6" t="s">
+    <row r="975" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A975" s="13" t="s">
         <v>1817</v>
       </c>
-      <c r="B975" s="7" t="s">
+      <c r="B975" s="12" t="s">
         <v>1290</v>
       </c>
-      <c r="C975" s="7">
+      <c r="C975" s="24">
         <v>19312393</v>
       </c>
     </row>
-    <row r="976" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A976" s="6" t="s">
+    <row r="976" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A976" s="13" t="s">
         <v>1382</v>
       </c>
-      <c r="B976" s="7" t="s">
+      <c r="B976" s="12" t="s">
         <v>1383</v>
       </c>
-      <c r="C976" s="7">
+      <c r="C976" s="24">
         <v>15264998</v>
       </c>
     </row>
-    <row r="977" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A977" s="6" t="s">
+    <row r="977" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A977" s="13" t="s">
         <v>1389</v>
       </c>
-      <c r="B977" s="7" t="s">
+      <c r="B977" s="12" t="s">
         <v>1390</v>
       </c>
-      <c r="C977" s="7">
+      <c r="C977" s="24">
         <v>15391612</v>
       </c>
     </row>
-    <row r="978" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A978" s="6" t="s">
+    <row r="978" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A978" s="13" t="s">
         <v>1318</v>
       </c>
-      <c r="B978" s="7" t="s">
+      <c r="B978" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C978" s="7">
+      <c r="C978" s="24">
         <v>10991557</v>
       </c>
     </row>
-    <row r="979" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A979" s="6" t="s">
+    <row r="979" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A979" s="13" t="s">
         <v>1328</v>
       </c>
-      <c r="B979" s="7" t="s">
+      <c r="B979" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C979" s="7">
+      <c r="C979" s="24">
         <v>18759114</v>
       </c>
     </row>
-    <row r="980" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A980" s="6" t="s">
+    <row r="980" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A980" s="13" t="s">
         <v>1333</v>
       </c>
-      <c r="B980" s="7" t="s">
+      <c r="B980" s="12" t="s">
         <v>1251</v>
       </c>
-      <c r="C980" s="7">
+      <c r="C980" s="24">
         <v>14679205</v>
       </c>
     </row>
-    <row r="981" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A981" s="6" t="s">
+    <row r="981" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A981" s="13" t="s">
         <v>1334</v>
       </c>
-      <c r="B981" s="7" t="s">
+      <c r="B981" s="12" t="s">
         <v>1251</v>
       </c>
-      <c r="C981" s="7">
+      <c r="C981" s="24">
         <v>17582237</v>
       </c>
     </row>
-    <row r="982" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A982" s="6" t="s">
+    <row r="982" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A982" s="13" t="s">
         <v>1340</v>
       </c>
-      <c r="B982" s="7" t="s">
+      <c r="B982" s="12" t="s">
         <v>1251</v>
       </c>
-      <c r="C982" s="7">
+      <c r="C982" s="24">
         <v>15208583</v>
       </c>
     </row>
-    <row r="983" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A983" s="6" t="s">
+    <row r="983" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A983" s="13" t="s">
         <v>1298</v>
       </c>
-      <c r="B983" s="7" t="s">
+      <c r="B983" s="12" t="s">
         <v>1050</v>
       </c>
-      <c r="C983" s="7">
+      <c r="C983" s="24">
         <v>10884963</v>
       </c>
     </row>
-    <row r="984" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A984" s="6" t="s">
+    <row r="984" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A984" s="13" t="s">
         <v>1342</v>
       </c>
-      <c r="B984" s="7" t="s">
+      <c r="B984" s="12" t="s">
         <v>1343</v>
       </c>
-      <c r="C984" s="7">
+      <c r="C984" s="24">
         <v>19331592</v>
       </c>
     </row>
-    <row r="985" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A985" s="6" t="s">
+    <row r="985" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A985" s="13" t="s">
         <v>1329</v>
       </c>
-      <c r="B985" s="7" t="s">
+      <c r="B985" s="12" t="s">
         <v>1251</v>
       </c>
-      <c r="C985" s="7">
+      <c r="C985" s="24">
         <v>17479991</v>
       </c>
     </row>
-    <row r="986" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A986" s="6" t="s">
+    <row r="986" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A986" s="13" t="s">
         <v>1339</v>
       </c>
-      <c r="B986" s="7" t="s">
+      <c r="B986" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C986" s="7">
+      <c r="C986" s="24">
         <v>17511097</v>
       </c>
     </row>
-    <row r="987" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A987" s="6" t="s">
+    <row r="987" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A987" s="13" t="s">
         <v>1341</v>
       </c>
-      <c r="B987" s="7" t="s">
+      <c r="B987" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C987" s="7">
+      <c r="C987" s="24">
         <v>16000781</v>
       </c>
     </row>
-    <row r="988" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A988" s="6" t="s">
+    <row r="988" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A988" s="13" t="s">
         <v>1375</v>
       </c>
-      <c r="B988" s="7" t="s">
+      <c r="B988" s="12" t="s">
         <v>1073</v>
       </c>
-      <c r="C988" s="7">
+      <c r="C988" s="24">
         <v>14401835</v>
       </c>
     </row>
-    <row r="989" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A989" s="6" t="s">
+    <row r="989" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A989" s="13" t="s">
         <v>1457</v>
       </c>
-      <c r="B989" s="7" t="s">
+      <c r="B989" s="12" t="s">
         <v>1455</v>
       </c>
-      <c r="C989" s="7">
+      <c r="C989" s="24">
         <v>18626319</v>
       </c>
     </row>
-    <row r="990" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A990" s="6" t="s">
+    <row r="990" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A990" s="13" t="s">
         <v>1458</v>
       </c>
-      <c r="B990" s="7" t="s">
+      <c r="B990" s="12" t="s">
         <v>1455</v>
       </c>
-      <c r="C990" s="7">
+      <c r="C990" s="24">
         <v>15213951</v>
       </c>
     </row>
-    <row r="991" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A991" s="6" t="s">
+    <row r="991" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A991" s="13" t="s">
         <v>1818</v>
       </c>
-      <c r="B991" s="7" t="s">
+      <c r="B991" s="12" t="s">
         <v>1455</v>
       </c>
-      <c r="C991" s="7">
+      <c r="C991" s="24">
         <v>18626270</v>
       </c>
     </row>
-    <row r="992" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A992" s="6" t="s">
+    <row r="992" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A992" s="13" t="s">
         <v>1446</v>
       </c>
-      <c r="B992" s="7" t="s">
+      <c r="B992" s="12" t="s">
         <v>646</v>
       </c>
-      <c r="C992" s="7">
+      <c r="C992" s="24">
         <v>15213943</v>
       </c>
     </row>
-    <row r="993" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A993" s="6" t="s">
+    <row r="993" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A993" s="13" t="s">
         <v>1370</v>
       </c>
-      <c r="B993" s="7" t="s">
+      <c r="B993" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C993" s="7">
+      <c r="C993" s="24">
         <v>13993054</v>
       </c>
     </row>
-    <row r="994" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A994" s="6" t="s">
+    <row r="994" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A994" s="13" t="s">
         <v>1330</v>
       </c>
-      <c r="B994" s="7" t="s">
+      <c r="B994" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C994" s="7">
+      <c r="C994" s="24">
         <v>13653032</v>
       </c>
     </row>
-    <row r="995" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A995" s="6" t="s">
+    <row r="995" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A995" s="13" t="s">
         <v>1376</v>
       </c>
-      <c r="B995" s="7" t="s">
+      <c r="B995" s="12" t="s">
         <v>1377</v>
       </c>
-      <c r="C995" s="7">
+      <c r="C995" s="24">
         <v>14712865</v>
       </c>
     </row>
-    <row r="996" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A996" s="6" t="s">
+    <row r="996" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A996" s="13" t="s">
         <v>1312</v>
       </c>
-      <c r="B996" s="7" t="s">
+      <c r="B996" s="12" t="s">
         <v>246</v>
       </c>
-      <c r="C996" s="7">
+      <c r="C996" s="24">
         <v>10991565</v>
       </c>
     </row>
-    <row r="997" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A997" s="6" t="s">
+    <row r="997" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A997" s="13" t="s">
         <v>1393</v>
       </c>
-      <c r="B997" s="7" t="s">
+      <c r="B997" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C997" s="7">
+      <c r="C997" s="24">
         <v>10991573</v>
       </c>
     </row>
-    <row r="998" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A998" s="6" t="s">
+    <row r="998" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A998" s="13" t="s">
         <v>1314</v>
       </c>
-      <c r="B998" s="7" t="s">
+      <c r="B998" s="12" t="s">
         <v>327</v>
       </c>
-      <c r="C998" s="7" t="s">
+      <c r="C998" s="24" t="s">
         <v>1819</v>
       </c>
     </row>
-    <row r="999" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A999" s="6" t="s">
+    <row r="999" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A999" s="13" t="s">
         <v>1351</v>
       </c>
-      <c r="B999" s="7" t="s">
+      <c r="B999" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C999" s="7">
+      <c r="C999" s="24">
         <v>14388677</v>
       </c>
     </row>
-    <row r="1000" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1000" s="6" t="s">
+    <row r="1000" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1000" s="13" t="s">
         <v>1308</v>
       </c>
-      <c r="B1000" s="7" t="s">
+      <c r="B1000" s="12" t="s">
         <v>1309</v>
       </c>
-      <c r="C1000" s="7">
+      <c r="C1000" s="24">
         <v>14390523</v>
       </c>
     </row>
-    <row r="1001" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1001" s="6" t="s">
+    <row r="1001" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1001" s="13" t="s">
         <v>498</v>
       </c>
-      <c r="B1001" s="7" t="s">
+      <c r="B1001" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C1001" s="7">
+      <c r="C1001" s="24">
         <v>13653059</v>
       </c>
     </row>
-    <row r="1002" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1002" s="6" t="s">
+    <row r="1002" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1002" s="13" t="s">
         <v>1313</v>
       </c>
-      <c r="B1002" s="7" t="s">
+      <c r="B1002" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C1002" s="7">
+      <c r="C1002" s="24">
         <v>13653040</v>
       </c>
     </row>
-    <row r="1003" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1003" s="6" t="s">
+    <row r="1003" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1003" s="13" t="s">
         <v>1467</v>
       </c>
-      <c r="B1003" s="7" t="s">
+      <c r="B1003" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C1003" s="7">
+      <c r="C1003" s="24">
         <v>16128869</v>
       </c>
     </row>
-    <row r="1004" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1004" s="6" t="s">
+    <row r="1004" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1004" s="13" t="s">
         <v>1355</v>
       </c>
-      <c r="B1004" s="7" t="s">
+      <c r="B1004" s="12" t="s">
         <v>1356</v>
       </c>
-      <c r="C1004" s="7">
+      <c r="C1004" s="24">
         <v>19341563</v>
       </c>
     </row>
-    <row r="1005" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1005" s="6" t="s">
+    <row r="1005" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1005" s="13" t="s">
         <v>1350</v>
       </c>
-      <c r="B1005" s="7" t="s">
+      <c r="B1005" s="12" t="s">
         <v>209</v>
       </c>
-      <c r="C1005" s="7">
+      <c r="C1005" s="24">
         <v>15552934</v>
       </c>
     </row>
-    <row r="1006" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1006" s="6" t="s">
+    <row r="1006" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1006" s="13" t="s">
         <v>1359</v>
       </c>
-      <c r="B1006" s="7" t="s">
+      <c r="B1006" s="12" t="s">
         <v>1360</v>
       </c>
-      <c r="C1006" s="7">
+      <c r="C1006" s="24">
         <v>19442866</v>
       </c>
     </row>
-    <row r="1007" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1007" s="6" t="s">
+    <row r="1007" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1007" s="13" t="s">
         <v>1385</v>
       </c>
-      <c r="B1007" s="7" t="s">
+      <c r="B1007" s="12" t="s">
         <v>1360</v>
       </c>
-      <c r="C1007" s="7">
+      <c r="C1007" s="24">
         <v>15410072</v>
       </c>
     </row>
-    <row r="1008" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1008" s="6" t="s">
+    <row r="1008" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1008" s="13" t="s">
         <v>1366</v>
       </c>
-      <c r="B1008" s="7" t="s">
+      <c r="B1008" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="C1008" s="7">
+      <c r="C1008" s="24">
         <v>14679221</v>
       </c>
     </row>
-    <row r="1009" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1009" s="6" t="s">
+    <row r="1009" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1009" s="13" t="s">
         <v>1363</v>
       </c>
-      <c r="B1009" s="7" t="s">
+      <c r="B1009" s="12" t="s">
         <v>1360</v>
       </c>
-      <c r="C1009" s="7">
+      <c r="C1009" s="24">
         <v>17471346</v>
       </c>
     </row>
-    <row r="1010" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1010" s="6" t="s">
+    <row r="1010" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1010" s="13" t="s">
         <v>1310</v>
       </c>
-      <c r="B1010" s="7" t="s">
+      <c r="B1010" s="12" t="s">
         <v>1311</v>
       </c>
-      <c r="C1010" s="7">
+      <c r="C1010" s="24">
         <v>15480569</v>
       </c>
     </row>
-    <row r="1011" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1011" s="6" t="s">
+    <row r="1011" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1011" s="13" t="s">
         <v>1322</v>
       </c>
-      <c r="B1011" s="7" t="s">
+      <c r="B1011" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C1011" s="7">
+      <c r="C1011" s="24">
         <v>15482634</v>
       </c>
     </row>
-    <row r="1012" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1012" s="6" t="s">
+    <row r="1012" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1012" s="13" t="s">
         <v>1344</v>
       </c>
-      <c r="B1012" s="7" t="s">
+      <c r="B1012" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="C1012" s="7">
+      <c r="C1012" s="24">
         <v>10970126</v>
       </c>
     </row>
-    <row r="1013" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1013" s="6" t="s">
+    <row r="1013" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1013" s="13" t="s">
         <v>1304</v>
       </c>
-      <c r="B1013" s="7" t="s">
+      <c r="B1013" s="12" t="s">
         <v>1305</v>
       </c>
-      <c r="C1013" s="7">
+      <c r="C1013" s="24">
         <v>10991581</v>
       </c>
     </row>
-    <row r="1014" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1014" s="6" t="s">
+    <row r="1014" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1014" s="13" t="s">
         <v>1471</v>
       </c>
-      <c r="B1014" s="7" t="s">
+      <c r="B1014" s="12" t="s">
         <v>1054</v>
       </c>
-      <c r="C1014" s="7" t="s">
+      <c r="C1014" s="24" t="s">
         <v>1821</v>
       </c>
     </row>
-    <row r="1015" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1015" s="6" t="s">
+    <row r="1015" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1015" s="13" t="s">
         <v>1289</v>
       </c>
-      <c r="B1015" s="7" t="s">
+      <c r="B1015" s="12" t="s">
         <v>1290</v>
       </c>
-      <c r="C1015" s="7">
+      <c r="C1015" s="24">
         <v>17284457</v>
       </c>
     </row>
-    <row r="1016" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1016" s="6" t="s">
+    <row r="1016" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1016" s="13" t="s">
         <v>1365</v>
       </c>
-      <c r="B1016" s="7" t="s">
+      <c r="B1016" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C1016" s="7" t="s">
+      <c r="C1016" s="24" t="s">
         <v>1822</v>
       </c>
     </row>
-    <row r="1017" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1017" s="6" t="s">
+    <row r="1017" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1017" s="13" t="s">
         <v>1386</v>
       </c>
-      <c r="B1017" s="7" t="s">
+      <c r="B1017" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C1017" s="7">
+      <c r="C1017" s="24">
         <v>15448452</v>
       </c>
     </row>
-    <row r="1018" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1018" s="6" t="s">
+    <row r="1018" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1018" s="13" t="s">
         <v>1367</v>
       </c>
-      <c r="B1018" s="7" t="s">
+      <c r="B1018" s="12" t="s">
         <v>1360</v>
       </c>
-      <c r="C1018" s="7">
+      <c r="C1018" s="24">
         <v>19442858</v>
       </c>
     </row>
-    <row r="1019" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1019" s="6" t="s">
+    <row r="1019" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1019" s="13" t="s">
         <v>1316</v>
       </c>
-      <c r="B1019" s="7" t="s">
+      <c r="B1019" s="12" t="s">
         <v>96</v>
       </c>
-      <c r="C1019" s="7">
+      <c r="C1019" s="24">
         <v>10970223</v>
       </c>
     </row>
-    <row r="1020" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1020" s="6" t="s">
+    <row r="1020" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1020" s="13" t="s">
         <v>1387</v>
       </c>
-      <c r="B1020" s="7" t="s">
+      <c r="B1020" s="12" t="s">
         <v>1388</v>
       </c>
-      <c r="C1020" s="7">
+      <c r="C1020" s="24">
         <v>17415705</v>
       </c>
     </row>
-    <row r="1021" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1021" s="6" t="s">
+    <row r="1021" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1021" s="13" t="s">
         <v>1823</v>
       </c>
-      <c r="B1021" s="7" t="s">
+      <c r="B1021" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="C1021" s="7">
+      <c r="C1021" s="24">
         <v>16177061</v>
       </c>
     </row>
-    <row r="1022" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1022" s="6" t="s">
+    <row r="1022" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1022" s="13" t="s">
         <v>1352</v>
       </c>
-      <c r="B1022" s="7" t="s">
+      <c r="B1022" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="C1022" s="7" t="s">
+      <c r="C1022" s="24" t="s">
         <v>1824</v>
       </c>
     </row>
-    <row r="1023" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1023" s="6" t="s">
+    <row r="1023" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1023" s="13" t="s">
         <v>1380</v>
       </c>
-      <c r="B1023" s="7" t="s">
+      <c r="B1023" s="12" t="s">
         <v>1381</v>
       </c>
-      <c r="C1023" s="7">
+      <c r="C1023" s="24">
         <v>15475913</v>
       </c>
     </row>
-    <row r="1024" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1024" s="6" t="s">
+    <row r="1024" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1024" s="13" t="s">
         <v>1347</v>
       </c>
-      <c r="B1024" s="7" t="s">
+      <c r="B1024" s="12" t="s">
         <v>1348</v>
       </c>
-      <c r="C1024" s="7" t="s">
+      <c r="C1024" s="24" t="s">
         <v>1825</v>
       </c>
     </row>
-    <row r="1025" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1025" s="6" t="s">
+    <row r="1025" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1025" s="13" t="s">
         <v>1450</v>
       </c>
-      <c r="B1025" s="7" t="s">
+      <c r="B1025" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C1025" s="7">
+      <c r="C1025" s="24">
         <v>15214087</v>
       </c>
     </row>
-    <row r="1026" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1026" s="6" t="s">
+    <row r="1026" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1026" s="13" t="s">
         <v>1378</v>
       </c>
-      <c r="B1026" s="7" t="s">
+      <c r="B1026" s="12" t="s">
         <v>1378</v>
       </c>
-      <c r="C1026" s="7" t="s">
+      <c r="C1026" s="24" t="s">
         <v>1826</v>
       </c>
     </row>
-    <row r="1027" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1027" s="6" t="s">
+    <row r="1027" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1027" s="13" t="s">
         <v>1827</v>
       </c>
-      <c r="B1027" s="7" t="s">
+      <c r="B1027" s="12" t="s">
         <v>1378</v>
       </c>
-      <c r="C1027" s="7">
+      <c r="C1027" s="24">
         <v>10970134</v>
       </c>
     </row>
-    <row r="1028" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1028" s="6" t="s">
+    <row r="1028" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1028" s="13" t="s">
         <v>1453</v>
       </c>
-      <c r="B1028" s="7" t="s">
+      <c r="B1028" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C1028" s="7">
+      <c r="C1028" s="24">
         <v>16159861</v>
       </c>
     </row>
-    <row r="1029" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1029" s="6" t="s">
+    <row r="1029" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1029" s="13" t="s">
         <v>1468</v>
       </c>
-      <c r="B1029" s="7" t="s">
+      <c r="B1029" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C1029" s="7">
+      <c r="C1029" s="24">
         <v>18628354</v>
       </c>
     </row>
-    <row r="1030" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1030" s="6" t="s">
+    <row r="1030" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1030" s="13" t="s">
         <v>1315</v>
       </c>
-      <c r="B1030" s="7" t="s">
+      <c r="B1030" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C1030" s="7">
+      <c r="C1030" s="24">
         <v>14401819</v>
       </c>
     </row>
-    <row r="1031" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1031" s="6" t="s">
+    <row r="1031" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1031" s="13" t="s">
         <v>1391</v>
       </c>
-      <c r="B1031" s="7" t="s">
+      <c r="B1031" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="C1031" s="7">
+      <c r="C1031" s="24">
         <v>14798301</v>
       </c>
     </row>
-    <row r="1032" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1032" s="6" t="s">
+    <row r="1032" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1032" s="13" t="s">
         <v>1171</v>
       </c>
-      <c r="B1032" s="7" t="s">
+      <c r="B1032" s="12" t="s">
         <v>1005</v>
       </c>
-      <c r="C1032" s="7">
+      <c r="C1032" s="24">
         <v>15206793</v>
       </c>
     </row>
-    <row r="1033" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1033" s="6" t="s">
+    <row r="1033" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1033" s="13" t="s">
         <v>1301</v>
       </c>
-      <c r="B1033" s="7" t="s">
+      <c r="B1033" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="C1033" s="7">
+      <c r="C1033" s="24">
         <v>20448341</v>
       </c>
     </row>
-    <row r="1034" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1034" s="6" t="s">
+    <row r="1034" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1034" s="13" t="s">
         <v>1349</v>
       </c>
-      <c r="B1034" s="7" t="s">
+      <c r="B1034" s="12" t="s">
         <v>259</v>
       </c>
-      <c r="C1034" s="7">
+      <c r="C1034" s="24">
         <v>15206807</v>
       </c>
     </row>
-    <row r="1035" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1035" s="6" t="s">
+    <row r="1035" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1035" s="13" t="s">
         <v>1364</v>
       </c>
-      <c r="B1035" s="7" t="s">
+      <c r="B1035" s="12" t="s">
         <v>1364</v>
       </c>
-      <c r="C1035" s="7">
+      <c r="C1035" s="24">
         <v>10991611</v>
       </c>
     </row>
-    <row r="1036" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1036" s="6" t="s">
+    <row r="1036" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1036" s="13" t="s">
         <v>1392</v>
       </c>
-      <c r="B1036" s="7" t="s">
+      <c r="B1036" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="C1036" s="7">
+      <c r="C1036" s="24">
         <v>14698986</v>
       </c>
     </row>
-    <row r="1037" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1037" s="6" t="s">
+    <row r="1037" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1037" s="13" t="s">
         <v>311</v>
       </c>
-      <c r="B1037" s="7" t="s">
+      <c r="B1037" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C1037" s="7">
+      <c r="C1037" s="24">
         <v>14679299</v>
       </c>
     </row>
-    <row r="1038" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1038" s="6" t="s">
+    <row r="1038" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1038" s="13" t="s">
         <v>1288</v>
       </c>
-      <c r="B1038" s="7" t="s">
+      <c r="B1038" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C1038" s="7" t="s">
+      <c r="C1038" s="24" t="s">
         <v>1828</v>
       </c>
     </row>
-    <row r="1039" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1039" s="6" t="s">
+    <row r="1039" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1039" s="13" t="s">
         <v>1396</v>
       </c>
-      <c r="B1039" s="7" t="s">
+      <c r="B1039" s="12" t="s">
         <v>311</v>
       </c>
-      <c r="C1039" s="7">
+      <c r="C1039" s="24">
         <v>15406210</v>
       </c>
     </row>
-    <row r="1040" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1040" s="6" t="s">
+    <row r="1040" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1040" s="13" t="s">
         <v>1307</v>
       </c>
-      <c r="B1040" s="7" t="s">
+      <c r="B1040" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C1040" s="7">
+      <c r="C1040" s="24">
         <v>15405850</v>
       </c>
     </row>
-    <row r="1041" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1041" s="6" t="s">
+    <row r="1041" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1041" s="13" t="s">
         <v>1335</v>
       </c>
-      <c r="B1041" s="7" t="s">
+      <c r="B1041" s="12" t="s">
         <v>1336</v>
       </c>
-      <c r="C1041" s="7">
+      <c r="C1041" s="24">
         <v>15251446</v>
       </c>
     </row>
-    <row r="1042" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1042" s="6" t="s">
+    <row r="1042" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1042" s="13" t="s">
         <v>1398</v>
       </c>
-      <c r="B1042" s="7" t="s">
+      <c r="B1042" s="12" t="s">
         <v>1399</v>
       </c>
-      <c r="C1042" s="7">
+      <c r="C1042" s="24">
         <v>10991638</v>
       </c>
     </row>
-    <row r="1043" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1043" s="6" t="s">
+    <row r="1043" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1043" s="13" t="s">
         <v>1397</v>
       </c>
-      <c r="B1043" s="7" t="s">
+      <c r="B1043" s="12" t="s">
         <v>941</v>
       </c>
-      <c r="C1043" s="7" t="s">
+      <c r="C1043" s="24" t="s">
         <v>1829</v>
       </c>
     </row>
-    <row r="1044" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1044" s="6" t="s">
+    <row r="1044" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1044" s="13" t="s">
         <v>1402</v>
       </c>
-      <c r="B1044" s="7" t="s">
+      <c r="B1044" s="12" t="s">
         <v>156</v>
       </c>
-      <c r="C1044" s="7">
+      <c r="C1044" s="24">
         <v>14679310</v>
       </c>
     </row>
-    <row r="1045" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1045" s="6" t="s">
+    <row r="1045" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1045" s="13" t="s">
         <v>1410</v>
       </c>
-      <c r="B1045" s="7" t="s">
+      <c r="B1045" s="12" t="s">
         <v>1411</v>
       </c>
-      <c r="C1045" s="7" t="s">
+      <c r="C1045" s="24" t="s">
         <v>1830</v>
       </c>
     </row>
-    <row r="1046" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1046" s="6" t="s">
+    <row r="1046" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1046" s="13" t="s">
         <v>1440</v>
       </c>
-      <c r="B1046" s="7" t="s">
+      <c r="B1046" s="12" t="s">
         <v>1441</v>
       </c>
-      <c r="C1046" s="7">
+      <c r="C1046" s="24">
         <v>10982418</v>
       </c>
     </row>
-    <row r="1047" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1047" s="6" t="s">
+    <row r="1047" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1047" s="13" t="s">
         <v>1407</v>
       </c>
-      <c r="B1047" s="7" t="s">
+      <c r="B1047" s="12" t="s">
         <v>984</v>
       </c>
-      <c r="C1047" s="7">
+      <c r="C1047" s="24">
         <v>10970231</v>
       </c>
     </row>
-    <row r="1048" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1048" s="6" t="s">
+    <row r="1048" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1048" s="13" t="s">
         <v>1406</v>
       </c>
-      <c r="B1048" s="7" t="s">
+      <c r="B1048" s="12" t="s">
         <v>1331</v>
       </c>
-      <c r="C1048" s="7">
+      <c r="C1048" s="24">
         <v>14679329</v>
       </c>
     </row>
-    <row r="1049" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1049" s="6" t="s">
+    <row r="1049" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1049" s="13" t="s">
         <v>1403</v>
       </c>
-      <c r="B1049" s="7" t="s">
+      <c r="B1049" s="12" t="s">
         <v>555</v>
       </c>
-      <c r="C1049" s="7">
+      <c r="C1049" s="24">
         <v>14679337</v>
       </c>
     </row>
-    <row r="1050" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1050" s="6" t="s">
+    <row r="1050" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1050" s="13" t="s">
         <v>1439</v>
       </c>
-      <c r="B1050" s="7" t="s">
+      <c r="B1050" s="12" t="s">
         <v>840</v>
       </c>
-      <c r="C1050" s="7">
+      <c r="C1050" s="24">
         <v>19362722</v>
       </c>
     </row>
-    <row r="1051" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1051" s="6" t="s">
+    <row r="1051" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1051" s="13" t="s">
         <v>1415</v>
       </c>
-      <c r="B1051" s="7" t="s">
+      <c r="B1051" s="12" t="s">
         <v>1416</v>
       </c>
-      <c r="C1051" s="7">
+      <c r="C1051" s="24">
         <v>15406229</v>
       </c>
     </row>
-    <row r="1052" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1052" s="6" t="s">
+    <row r="1052" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1052" s="13" t="s">
         <v>1417</v>
       </c>
-      <c r="B1052" s="7" t="s">
+      <c r="B1052" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C1052" s="7">
+      <c r="C1052" s="24">
         <v>17485991</v>
       </c>
     </row>
-    <row r="1053" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1053" s="6" t="s">
+    <row r="1053" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1053" s="13" t="s">
         <v>1414</v>
       </c>
-      <c r="B1053" s="7" t="s">
+      <c r="B1053" s="12" t="s">
         <v>542</v>
       </c>
-      <c r="C1053" s="7">
+      <c r="C1053" s="24">
         <v>17498171</v>
       </c>
     </row>
-    <row r="1054" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1054" s="6" t="s">
+    <row r="1054" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1054" s="13" t="s">
         <v>1442</v>
       </c>
-      <c r="B1054" s="7" t="s">
+      <c r="B1054" s="12" t="s">
         <v>1443</v>
       </c>
-      <c r="C1054" s="7">
+      <c r="C1054" s="24">
         <v>17480922</v>
       </c>
     </row>
-    <row r="1055" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1055" s="6" t="s">
+    <row r="1055" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1055" s="13" t="s">
         <v>1418</v>
       </c>
-      <c r="B1055" s="7" t="s">
+      <c r="B1055" s="12" t="s">
         <v>1135</v>
       </c>
-      <c r="C1055" s="7">
+      <c r="C1055" s="24">
         <v>15206831</v>
       </c>
     </row>
-    <row r="1056" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1056" s="6" t="s">
+    <row r="1056" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1056" s="13" t="s">
         <v>1420</v>
       </c>
-      <c r="B1056" s="7" t="s">
+      <c r="B1056" s="12" t="s">
         <v>1421</v>
       </c>
-      <c r="C1056" s="7">
+      <c r="C1056" s="24">
         <v>14774658</v>
       </c>
     </row>
-    <row r="1057" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1057" s="6" t="s">
+    <row r="1057" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1057" s="13" t="s">
         <v>1409</v>
       </c>
-      <c r="B1057" s="7" t="s">
+      <c r="B1057" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="C1057" s="7">
+      <c r="C1057" s="24">
         <v>14390531</v>
       </c>
     </row>
-    <row r="1058" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1058" s="6" t="s">
+    <row r="1058" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1058" s="13" t="s">
         <v>1263</v>
       </c>
-      <c r="B1058" s="7" t="s">
+      <c r="B1058" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C1058" s="7" t="s">
+      <c r="C1058" s="24" t="s">
         <v>1831</v>
       </c>
     </row>
-    <row r="1059" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1059" s="6" t="s">
+    <row r="1059" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1059" s="13" t="s">
         <v>1424</v>
       </c>
-      <c r="B1059" s="7" t="s">
+      <c r="B1059" s="12" t="s">
         <v>1062</v>
       </c>
-      <c r="C1059" s="7">
+      <c r="C1059" s="24">
         <v>17513928</v>
       </c>
     </row>
-    <row r="1060" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1060" s="6" t="s">
+    <row r="1060" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1060" s="13" t="s">
         <v>1419</v>
       </c>
-      <c r="B1060" s="7" t="s">
+      <c r="B1060" s="12" t="s">
         <v>1373</v>
       </c>
-      <c r="C1060" s="7">
+      <c r="C1060" s="24">
         <v>14401843</v>
       </c>
     </row>
-    <row r="1061" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1061" s="6" t="s">
+    <row r="1061" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1061" s="13" t="s">
         <v>1412</v>
       </c>
-      <c r="B1061" s="7" t="s">
+      <c r="B1061" s="12" t="s">
         <v>1413</v>
       </c>
-      <c r="C1061" s="7" t="s">
+      <c r="C1061" s="24" t="s">
         <v>1832</v>
       </c>
     </row>
-    <row r="1062" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1062" s="6" t="s">
+    <row r="1062" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1062" s="13" t="s">
         <v>1432</v>
       </c>
-      <c r="B1062" s="7" t="s">
+      <c r="B1062" s="12" t="s">
         <v>439</v>
       </c>
-      <c r="C1062" s="7">
+      <c r="C1062" s="24">
         <v>14679361</v>
       </c>
     </row>
-    <row r="1063" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1063" s="6" t="s">
+    <row r="1063" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1063" s="13" t="s">
         <v>1422</v>
       </c>
-      <c r="B1063" s="7" t="s">
+      <c r="B1063" s="12" t="s">
         <v>240</v>
       </c>
-      <c r="C1063" s="7">
+      <c r="C1063" s="24">
         <v>20496613</v>
       </c>
     </row>
-    <row r="1064" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1064" s="6" t="s">
+    <row r="1064" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1064" s="13" t="s">
         <v>1833</v>
       </c>
-      <c r="B1064" s="7" t="s">
+      <c r="B1064" s="12" t="s">
         <v>555</v>
       </c>
-      <c r="C1064" s="7">
+      <c r="C1064" s="24">
         <v>20500394</v>
       </c>
     </row>
-    <row r="1065" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1065" s="6" t="s">
+    <row r="1065" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1065" s="13" t="s">
         <v>1423</v>
       </c>
-      <c r="B1065" s="7" t="s">
+      <c r="B1065" s="12" t="s">
         <v>473</v>
       </c>
-      <c r="C1065" s="7">
+      <c r="C1065" s="24">
         <v>18735924</v>
       </c>
     </row>
-    <row r="1066" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1066" s="6" t="s">
+    <row r="1066" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1066" s="13" t="s">
         <v>1436</v>
       </c>
-      <c r="B1066" s="7" t="s">
+      <c r="B1066" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C1066" s="7">
+      <c r="C1066" s="24">
         <v>14754991</v>
       </c>
     </row>
-    <row r="1067" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1067" s="6" t="s">
+    <row r="1067" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1067" s="13" t="s">
         <v>1435</v>
       </c>
-      <c r="B1067" s="7" t="s">
+      <c r="B1067" s="12" t="s">
         <v>812</v>
       </c>
-      <c r="C1067" s="7">
+      <c r="C1067" s="24">
         <v>14679396</v>
       </c>
     </row>
-    <row r="1068" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1068" s="6" t="s">
+    <row r="1068" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1068" s="13" t="s">
         <v>1437</v>
       </c>
-      <c r="B1068" s="7" t="s">
+      <c r="B1068" s="12" t="s">
         <v>1360</v>
       </c>
-      <c r="C1068" s="7">
+      <c r="C1068" s="24">
         <v>15411338</v>
       </c>
     </row>
-    <row r="1069" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1069" s="6" t="s">
+    <row r="1069" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1069" s="13" t="s">
         <v>1405</v>
       </c>
-      <c r="B1069" s="7" t="s">
+      <c r="B1069" s="12" t="s">
         <v>587</v>
       </c>
-      <c r="C1069" s="7">
+      <c r="C1069" s="24">
         <v>17535131</v>
       </c>
     </row>
-    <row r="1070" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1070" s="6" t="s">
+    <row r="1070" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1070" s="13" t="s">
         <v>1429</v>
       </c>
-      <c r="B1070" s="7" t="s">
+      <c r="B1070" s="12" t="s">
         <v>743</v>
       </c>
-      <c r="C1070" s="7">
+      <c r="C1070" s="24">
         <v>10991654</v>
       </c>
     </row>
-    <row r="1071" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1071" s="6" t="s">
+    <row r="1071" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1071" s="13" t="s">
         <v>1426</v>
       </c>
-      <c r="B1071" s="7" t="s">
+      <c r="B1071" s="12" t="s">
         <v>542</v>
       </c>
-      <c r="C1071" s="7">
+      <c r="C1071" s="24">
         <v>14679418</v>
       </c>
     </row>
-    <row r="1072" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1072" s="6" t="s">
+    <row r="1072" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1072" s="13" t="s">
         <v>1433</v>
       </c>
-      <c r="B1072" s="7" t="s">
+      <c r="B1072" s="12" t="s">
         <v>1434</v>
       </c>
-      <c r="C1072" s="7">
+      <c r="C1072" s="24">
         <v>19449208</v>
       </c>
     </row>
-    <row r="1073" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1073" s="6" t="s">
+    <row r="1073" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1073" s="13" t="s">
         <v>1427</v>
       </c>
-      <c r="B1073" s="7" t="s">
+      <c r="B1073" s="12" t="s">
         <v>1200</v>
       </c>
-      <c r="C1073" s="7">
+      <c r="C1073" s="24">
         <v>15396924</v>
       </c>
     </row>
-    <row r="1074" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1074" s="6" t="s">
+    <row r="1074" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1074" s="13" t="s">
         <v>1428</v>
       </c>
-      <c r="B1074" s="7" t="s">
+      <c r="B1074" s="12" t="s">
         <v>1044</v>
       </c>
-      <c r="C1074" s="7">
+      <c r="C1074" s="24">
         <v>15406296</v>
       </c>
     </row>
-    <row r="1075" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1075" s="6" t="s">
+    <row r="1075" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1075" s="13" t="s">
         <v>1425</v>
       </c>
-      <c r="B1075" s="7" t="s">
+      <c r="B1075" s="12" t="s">
         <v>1360</v>
       </c>
-      <c r="C1075" s="7">
+      <c r="C1075" s="24">
         <v>19444079</v>
       </c>
     </row>
-    <row r="1076" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1076" s="6" t="s">
+    <row r="1076" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1076" s="13" t="s">
         <v>1438</v>
       </c>
-      <c r="B1076" s="7" t="s">
+      <c r="B1076" s="12" t="s">
         <v>475</v>
       </c>
-      <c r="C1076" s="7">
+      <c r="C1076" s="24">
         <v>15351467</v>
       </c>
     </row>
-    <row r="1077" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1077" s="6" t="s">
+    <row r="1077" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1077" s="13" t="s">
         <v>1444</v>
       </c>
-      <c r="B1077" s="7" t="s">
+      <c r="B1077" s="12" t="s">
         <v>272</v>
       </c>
-      <c r="C1077" s="7">
+      <c r="C1077" s="24">
         <v>15490831</v>
       </c>
     </row>
-    <row r="1078" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1078" s="6" t="s">
+    <row r="1078" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1078" s="13" t="s">
         <v>1495</v>
       </c>
-      <c r="B1078" s="7" t="s">
+      <c r="B1078" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C1078" s="7">
+      <c r="C1078" s="24">
         <v>14716712</v>
       </c>
     </row>
-    <row r="1079" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1079" s="6" t="s">
+    <row r="1079" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1079" s="13" t="s">
         <v>1513</v>
       </c>
-      <c r="B1079" s="7" t="s">
+      <c r="B1079" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="C1079" s="7">
+      <c r="C1079" s="24">
         <v>13653083</v>
       </c>
     </row>
-    <row r="1080" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1080" s="6" t="s">
+    <row r="1080" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1080" s="13" t="s">
         <v>1834</v>
       </c>
-      <c r="B1080" s="7" t="s">
+      <c r="B1080" s="12" t="s">
         <v>1524</v>
       </c>
-      <c r="C1080" s="7">
+      <c r="C1080" s="24">
         <v>16000838</v>
       </c>
     </row>
-    <row r="1081" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1081" s="6" t="s">
+    <row r="1081" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1081" s="13" t="s">
         <v>1515</v>
       </c>
-      <c r="B1081" s="7" t="s">
+      <c r="B1081" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="C1081" s="7">
+      <c r="C1081" s="24">
         <v>14679450</v>
       </c>
     </row>
-    <row r="1082" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1082" s="6" t="s">
+    <row r="1082" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1082" s="13" t="s">
         <v>1516</v>
       </c>
-      <c r="B1082" s="7" t="s">
+      <c r="B1082" s="12" t="s">
         <v>820</v>
       </c>
-      <c r="C1082" s="7">
+      <c r="C1082" s="24">
         <v>14679469</v>
       </c>
     </row>
-    <row r="1083" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1083" s="6" t="s">
+    <row r="1083" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1083" s="13" t="s">
         <v>1494</v>
       </c>
-      <c r="B1083" s="7" t="s">
+      <c r="B1083" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C1083" s="7">
+      <c r="C1083" s="24">
         <v>14679477</v>
       </c>
     </row>
-    <row r="1084" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1084" s="6" t="s">
+    <row r="1084" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1084" s="13" t="s">
         <v>1541</v>
       </c>
-      <c r="B1084" s="7" t="s">
+      <c r="B1084" s="12" t="s">
         <v>1493</v>
       </c>
-      <c r="C1084" s="7">
+      <c r="C1084" s="24">
         <v>19498594</v>
       </c>
     </row>
-    <row r="1085" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1085" s="6" t="s">
+    <row r="1085" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1085" s="13" t="s">
         <v>1492</v>
       </c>
-      <c r="B1085" s="7" t="s">
+      <c r="B1085" s="12" t="s">
         <v>1493</v>
       </c>
-      <c r="C1085" s="7" t="s">
+      <c r="C1085" s="24" t="s">
         <v>1835</v>
       </c>
     </row>
-    <row r="1086" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1086" s="6" t="s">
+    <row r="1086" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1086" s="13" t="s">
         <v>1518</v>
       </c>
-      <c r="B1086" s="7" t="s">
+      <c r="B1086" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C1086" s="7">
+      <c r="C1086" s="24">
         <v>14679485</v>
       </c>
     </row>
-    <row r="1087" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1087" s="6" t="s">
+    <row r="1087" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1087" s="13" t="s">
         <v>1658</v>
       </c>
-      <c r="B1087" s="7" t="s">
+      <c r="B1087" s="12" t="s">
         <v>1836</v>
       </c>
-      <c r="C1087" s="7">
+      <c r="C1087" s="24">
         <v>29933439</v>
       </c>
     </row>
-    <row r="1088" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1088" s="6" t="s">
+    <row r="1088" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1088" s="13" t="s">
         <v>1537</v>
       </c>
-      <c r="B1088" s="7" t="s">
+      <c r="B1088" s="12" t="s">
         <v>427</v>
       </c>
-      <c r="C1088" s="7">
+      <c r="C1088" s="24">
         <v>24756725</v>
       </c>
     </row>
-    <row r="1089" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1089" s="6" t="s">
+    <row r="1089" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1089" s="13" t="s">
         <v>1500</v>
       </c>
-      <c r="B1089" s="7" t="s">
+      <c r="B1089" s="12" t="s">
         <v>1501</v>
       </c>
-      <c r="C1089" s="7">
+      <c r="C1089" s="24">
         <v>13653091</v>
       </c>
     </row>
-    <row r="1090" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1090" s="6" t="s">
+    <row r="1090" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1090" s="13" t="s">
         <v>1497</v>
       </c>
-      <c r="B1090" s="7" t="s">
+      <c r="B1090" s="12" t="s">
         <v>719</v>
       </c>
-      <c r="C1090" s="7" t="s">
+      <c r="C1090" s="24" t="s">
         <v>1837</v>
       </c>
     </row>
-    <row r="1091" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1091" s="6" t="s">
+    <row r="1091" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1091" s="13" t="s">
         <v>1479</v>
       </c>
-      <c r="B1091" s="7" t="s">
+      <c r="B1091" s="12" t="s">
         <v>288</v>
       </c>
-      <c r="C1091" s="7">
+      <c r="C1091" s="24">
         <v>25731815</v>
       </c>
     </row>
-    <row r="1092" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1092" s="6" t="s">
+    <row r="1092" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1092" s="13" t="s">
         <v>1504</v>
       </c>
-      <c r="B1092" s="7" t="s">
+      <c r="B1092" s="12" t="s">
         <v>1505</v>
       </c>
-      <c r="C1092" s="7">
+      <c r="C1092" s="24">
         <v>26395355</v>
       </c>
     </row>
-    <row r="1093" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1093" s="6" t="s">
+    <row r="1093" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1093" s="13" t="s">
         <v>1519</v>
       </c>
-      <c r="B1093" s="7" t="s">
+      <c r="B1093" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C1093" s="7">
+      <c r="C1093" s="24">
         <v>14679493</v>
       </c>
     </row>
-    <row r="1094" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1094" s="6" t="s">
+    <row r="1094" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1094" s="13" t="s">
         <v>1653</v>
       </c>
-      <c r="B1094" s="7" t="s">
+      <c r="B1094" s="12" t="s">
         <v>1654</v>
       </c>
-      <c r="C1094" s="7">
+      <c r="C1094" s="24">
         <v>16136829</v>
       </c>
     </row>
-    <row r="1095" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1095" s="6" t="s">
+    <row r="1095" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1095" s="13" t="s">
         <v>1482</v>
       </c>
-      <c r="B1095" s="7" t="s">
+      <c r="B1095" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C1095" s="7">
+      <c r="C1095" s="24">
         <v>23669608</v>
       </c>
     </row>
-    <row r="1096" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1096" s="6" t="s">
+    <row r="1096" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1096" s="13" t="s">
         <v>1532</v>
       </c>
-      <c r="B1096" s="7" t="s">
+      <c r="B1096" s="12" t="s">
         <v>106</v>
       </c>
-      <c r="C1096" s="7">
+      <c r="C1096" s="24">
         <v>17519004</v>
       </c>
     </row>
-    <row r="1097" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1097" s="6" t="s">
+    <row r="1097" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1097" s="13" t="s">
         <v>1527</v>
       </c>
-      <c r="B1097" s="7" t="s">
+      <c r="B1097" s="12" t="s">
         <v>257</v>
       </c>
-      <c r="C1097" s="7">
+      <c r="C1097" s="24">
         <v>14679507</v>
       </c>
     </row>
-    <row r="1098" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1098" s="6" t="s">
+    <row r="1098" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1098" s="13" t="s">
         <v>1512</v>
       </c>
-      <c r="B1098" s="7" t="s">
+      <c r="B1098" s="12" t="s">
         <v>106</v>
       </c>
-      <c r="C1098" s="7">
+      <c r="C1098" s="24">
         <v>17512409</v>
       </c>
     </row>
-    <row r="1099" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1099" s="6" t="s">
+    <row r="1099" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1099" s="13" t="s">
         <v>1534</v>
       </c>
-      <c r="B1099" s="7" t="s">
+      <c r="B1099" s="12" t="s">
         <v>108</v>
       </c>
-      <c r="C1099" s="7">
+      <c r="C1099" s="24">
         <v>14679515</v>
       </c>
     </row>
-    <row r="1100" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1100" s="6" t="s">
+    <row r="1100" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1100" s="13" t="s">
         <v>1542</v>
       </c>
-      <c r="B1100" s="7" t="s">
+      <c r="B1100" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C1100" s="7">
+      <c r="C1100" s="24">
         <v>15406237</v>
       </c>
     </row>
-    <row r="1101" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1101" s="6" t="s">
+    <row r="1101" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1101" s="13" t="s">
         <v>1531</v>
       </c>
-      <c r="B1101" s="7" t="s">
+      <c r="B1101" s="12" t="s">
         <v>272</v>
       </c>
-      <c r="C1101" s="7">
+      <c r="C1101" s="24">
         <v>14679523</v>
       </c>
     </row>
-    <row r="1102" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1102" s="6" t="s">
+    <row r="1102" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1102" s="13" t="s">
         <v>1525</v>
       </c>
-      <c r="B1102" s="7" t="s">
+      <c r="B1102" s="12" t="s">
         <v>272</v>
       </c>
-      <c r="C1102" s="7">
+      <c r="C1102" s="24">
         <v>15737861</v>
       </c>
     </row>
-    <row r="1103" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1103" s="6" t="s">
+    <row r="1103" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1103" s="13" t="s">
         <v>1529</v>
       </c>
-      <c r="B1103" s="7" t="s">
+      <c r="B1103" s="12" t="s">
         <v>272</v>
       </c>
-      <c r="C1103" s="7" t="s">
+      <c r="C1103" s="24" t="s">
         <v>1838</v>
       </c>
     </row>
-    <row r="1104" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1104" s="6" t="s">
+    <row r="1104" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1104" s="13" t="s">
         <v>1526</v>
       </c>
-      <c r="B1104" s="7" t="s">
+      <c r="B1104" s="12" t="s">
         <v>272</v>
       </c>
-      <c r="C1104" s="7">
+      <c r="C1104" s="24">
         <v>17519020</v>
       </c>
     </row>
-    <row r="1105" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1105" s="6" t="s">
+    <row r="1105" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1105" s="13" t="s">
         <v>1015</v>
       </c>
-      <c r="B1105" s="7" t="s">
+      <c r="B1105" s="12" t="s">
         <v>1016</v>
       </c>
-      <c r="C1105" s="7">
+      <c r="C1105" s="24">
         <v>14676443</v>
       </c>
     </row>
-    <row r="1106" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1106" s="6" t="s">
+    <row r="1106" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1106" s="13" t="s">
         <v>1506</v>
       </c>
-      <c r="B1106" s="7" t="s">
+      <c r="B1106" s="12" t="s">
         <v>1506</v>
       </c>
-      <c r="C1106" s="7">
+      <c r="C1106" s="24">
         <v>14679566</v>
       </c>
     </row>
-    <row r="1107" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1107" s="6" t="s">
+    <row r="1107" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1107" s="13" t="s">
         <v>1839</v>
       </c>
-      <c r="B1107" s="7" t="s">
+      <c r="B1107" s="12" t="s">
         <v>399</v>
       </c>
-      <c r="C1107" s="7">
+      <c r="C1107" s="24">
         <v>10991689</v>
       </c>
     </row>
-    <row r="1108" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1108" s="6" t="s">
+    <row r="1108" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1108" s="13" t="s">
         <v>1533</v>
       </c>
-      <c r="B1108" s="7" t="s">
+      <c r="B1108" s="12" t="s">
         <v>399</v>
       </c>
-      <c r="C1108" s="7" t="s">
+      <c r="C1108" s="24" t="s">
         <v>1840</v>
       </c>
     </row>
-    <row r="1109" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1109" s="6" t="s">
+    <row r="1109" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1109" s="13" t="s">
         <v>1484</v>
       </c>
-      <c r="B1109" s="7" t="s">
+      <c r="B1109" s="12" t="s">
         <v>1143</v>
       </c>
-      <c r="C1109" s="7">
+      <c r="C1109" s="24">
         <v>14350661</v>
       </c>
     </row>
-    <row r="1110" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1110" s="6" t="s">
+    <row r="1110" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1110" s="13" t="s">
         <v>1550</v>
       </c>
-      <c r="B1110" s="7" t="s">
+      <c r="B1110" s="12" t="s">
         <v>513</v>
       </c>
-      <c r="C1110" s="7">
+      <c r="C1110" s="24">
         <v>14752743</v>
       </c>
     </row>
-    <row r="1111" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1111" s="6" t="s">
+    <row r="1111" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1111" s="13" t="s">
         <v>1483</v>
       </c>
-      <c r="B1111" s="7" t="s">
+      <c r="B1111" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C1111" s="7" t="s">
+      <c r="C1111" s="24" t="s">
         <v>1841</v>
       </c>
     </row>
-    <row r="1112" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1112" s="6" t="s">
+    <row r="1112" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1112" s="13" t="s">
         <v>1530</v>
       </c>
-      <c r="B1112" s="7" t="s">
+      <c r="B1112" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="C1112" s="7">
+      <c r="C1112" s="24">
         <v>20546750</v>
       </c>
     </row>
-    <row r="1113" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1113" s="6" t="s">
+    <row r="1113" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1113" s="13" t="s">
         <v>1842</v>
       </c>
-      <c r="B1113" s="7" t="s">
+      <c r="B1113" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C1113" s="7">
+      <c r="C1113" s="24">
         <v>18136982</v>
       </c>
     </row>
-    <row r="1114" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1114" s="6" t="s">
+    <row r="1114" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1114" s="13" t="s">
         <v>1528</v>
       </c>
-      <c r="B1114" s="7" t="s">
+      <c r="B1114" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C1114" s="7">
+      <c r="C1114" s="24">
         <v>23258012</v>
       </c>
     </row>
-    <row r="1115" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1115" s="6" t="s">
+    <row r="1115" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1115" s="13" t="s">
         <v>1490</v>
       </c>
-      <c r="B1115" s="7" t="s">
+      <c r="B1115" s="12" t="s">
         <v>1491</v>
       </c>
-      <c r="C1115" s="7">
+      <c r="C1115" s="24">
         <v>17544505</v>
       </c>
     </row>
-    <row r="1116" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1116" s="6" t="s">
+    <row r="1116" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1116" s="13" t="s">
         <v>1649</v>
       </c>
-      <c r="B1116" s="7" t="s">
+      <c r="B1116" s="12" t="s">
         <v>1144</v>
       </c>
-      <c r="C1116" s="7" t="s">
+      <c r="C1116" s="24" t="s">
         <v>1843</v>
       </c>
     </row>
-    <row r="1117" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1117" s="6" t="s">
+    <row r="1117" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1117" s="13" t="s">
         <v>1545</v>
       </c>
-      <c r="B1117" s="7" t="s">
+      <c r="B1117" s="12" t="s">
         <v>134</v>
       </c>
-      <c r="C1117" s="7">
+      <c r="C1117" s="24">
         <v>20491573</v>
       </c>
     </row>
-    <row r="1118" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1118" s="6" t="s">
+    <row r="1118" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1118" s="13" t="s">
         <v>1543</v>
       </c>
-      <c r="B1118" s="7" t="s">
+      <c r="B1118" s="12" t="s">
         <v>1544</v>
       </c>
-      <c r="C1118" s="7">
+      <c r="C1118" s="24">
         <v>14679574</v>
       </c>
     </row>
-    <row r="1119" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1119" s="6" t="s">
+    <row r="1119" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1119" s="13" t="s">
         <v>1485</v>
       </c>
-      <c r="B1119" s="7" t="s">
+      <c r="B1119" s="12" t="s">
         <v>1486</v>
       </c>
-      <c r="C1119" s="7">
+      <c r="C1119" s="24">
         <v>19321872</v>
       </c>
     </row>
-    <row r="1120" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1120" s="6" t="s">
+    <row r="1120" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1120" s="13" t="s">
         <v>1510</v>
       </c>
-      <c r="B1120" s="7" t="s">
+      <c r="B1120" s="12" t="s">
         <v>1511</v>
       </c>
-      <c r="C1120" s="7">
+      <c r="C1120" s="24">
         <v>10970258</v>
       </c>
     </row>
-    <row r="1121" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1121" s="6" t="s">
+    <row r="1121" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1121" s="13" t="s">
         <v>1844</v>
       </c>
-      <c r="B1121" s="7" t="s">
+      <c r="B1121" s="12" t="s">
         <v>351</v>
       </c>
-      <c r="C1121" s="7">
+      <c r="C1121" s="24">
         <v>18670539</v>
       </c>
     </row>
-    <row r="1122" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1122" s="6" t="s">
+    <row r="1122" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1122" s="13" t="s">
         <v>1687</v>
       </c>
-      <c r="B1122" s="7" t="s">
+      <c r="B1122" s="12" t="s">
         <v>565</v>
       </c>
-      <c r="C1122" s="7" t="s">
+      <c r="C1122" s="24" t="s">
         <v>1845</v>
       </c>
     </row>
-    <row r="1123" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1123" s="6" t="s">
+    <row r="1123" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1123" s="13" t="s">
         <v>1546</v>
       </c>
-      <c r="B1123" s="7" t="s">
+      <c r="B1123" s="12" t="s">
         <v>1547</v>
       </c>
-      <c r="C1123" s="7">
+      <c r="C1123" s="24">
         <v>14751305</v>
       </c>
     </row>
-    <row r="1124" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1124" s="6" t="s">
+    <row r="1124" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1124" s="13" t="s">
         <v>1085</v>
       </c>
-      <c r="B1124" s="7" t="s">
+      <c r="B1124" s="12" t="s">
         <v>553</v>
       </c>
-      <c r="C1124" s="7">
+      <c r="C1124" s="24">
         <v>10991697</v>
       </c>
     </row>
-    <row r="1125" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1125" s="6" t="s">
+    <row r="1125" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1125" s="13" t="s">
         <v>1502</v>
       </c>
-      <c r="B1125" s="7" t="s">
+      <c r="B1125" s="12" t="s">
         <v>1503</v>
       </c>
-      <c r="C1125" s="7" t="s">
+      <c r="C1125" s="24" t="s">
         <v>1846</v>
       </c>
     </row>
-    <row r="1126" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1126" s="6" t="s">
+    <row r="1126" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1126" s="13" t="s">
         <v>1522</v>
       </c>
-      <c r="B1126" s="7" t="s">
+      <c r="B1126" s="12" t="s">
         <v>709</v>
       </c>
-      <c r="C1126" s="7">
+      <c r="C1126" s="24">
         <v>10970266</v>
       </c>
     </row>
-    <row r="1127" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1127" s="6" t="s">
+    <row r="1127" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1127" s="13" t="s">
         <v>1521</v>
       </c>
-      <c r="B1127" s="7" t="s">
+      <c r="B1127" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="C1127" s="7">
+      <c r="C1127" s="24">
         <v>15322998</v>
       </c>
     </row>
-    <row r="1128" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1128" s="6" t="s">
+    <row r="1128" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1128" s="13" t="s">
         <v>1650</v>
       </c>
-      <c r="B1128" s="7" t="s">
+      <c r="B1128" s="12" t="s">
         <v>351</v>
       </c>
-      <c r="C1128" s="7">
+      <c r="C1128" s="24">
         <v>17517648</v>
       </c>
     </row>
-    <row r="1129" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1129" s="6" t="s">
+    <row r="1129" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1129" s="13" t="s">
         <v>1548</v>
       </c>
-      <c r="B1129" s="7" t="s">
+      <c r="B1129" s="12" t="s">
         <v>1130</v>
       </c>
-      <c r="C1129" s="7">
+      <c r="C1129" s="24">
         <v>14679582</v>
       </c>
     </row>
-    <row r="1130" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1130" s="6" t="s">
+    <row r="1130" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1130" s="13" t="s">
         <v>1487</v>
       </c>
-      <c r="B1130" s="7" t="s">
+      <c r="B1130" s="12" t="s">
         <v>395</v>
       </c>
-      <c r="C1130" s="7">
+      <c r="C1130" s="24">
         <v>14679590</v>
       </c>
     </row>
-    <row r="1131" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1131" s="6" t="s">
+    <row r="1131" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1131" s="13" t="s">
         <v>1847</v>
       </c>
-      <c r="B1131" s="7" t="s">
+      <c r="B1131" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C1131" s="7">
+      <c r="C1131" s="24">
         <v>17549469</v>
       </c>
     </row>
-    <row r="1132" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1132" s="6" t="s">
+    <row r="1132" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1132" s="13" t="s">
         <v>1509</v>
       </c>
-      <c r="B1132" s="7" t="s">
+      <c r="B1132" s="12" t="s">
         <v>1290</v>
       </c>
-      <c r="C1132" s="7">
+      <c r="C1132" s="24">
         <v>17284465</v>
       </c>
     </row>
-    <row r="1133" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1133" s="6" t="s">
+    <row r="1133" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1133" s="13" t="s">
         <v>1520</v>
       </c>
-      <c r="B1133" s="7" t="s">
+      <c r="B1133" s="12" t="s">
         <v>1187</v>
       </c>
-      <c r="C1133" s="7" t="s">
+      <c r="C1133" s="24" t="s">
         <v>1848</v>
       </c>
     </row>
-    <row r="1134" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1134" s="6" t="s">
+    <row r="1134" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1134" s="13" t="s">
         <v>1549</v>
       </c>
-      <c r="B1134" s="7" t="s">
+      <c r="B1134" s="12" t="s">
         <v>277</v>
       </c>
-      <c r="C1134" s="7">
+      <c r="C1134" s="24">
         <v>14679604</v>
       </c>
     </row>
-    <row r="1135" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1135" s="6" t="s">
+    <row r="1135" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1135" s="13" t="s">
         <v>1507</v>
       </c>
-      <c r="B1135" s="7" t="s">
+      <c r="B1135" s="12" t="s">
         <v>1508</v>
       </c>
-      <c r="C1135" s="7">
+      <c r="C1135" s="24">
         <v>10969918</v>
       </c>
     </row>
-    <row r="1136" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1136" s="6" t="s">
+    <row r="1136" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1136" s="13" t="s">
         <v>188</v>
       </c>
-      <c r="B1136" s="7" t="s">
+      <c r="B1136" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="C1136" s="7">
+      <c r="C1136" s="24">
         <v>17441633</v>
       </c>
     </row>
-    <row r="1137" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1137" s="6" t="s">
+    <row r="1137" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1137" s="13" t="s">
         <v>1496</v>
       </c>
-      <c r="B1137" s="7" t="s">
+      <c r="B1137" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C1137" s="7">
+      <c r="C1137" s="24">
         <v>10991719</v>
       </c>
     </row>
-    <row r="1138" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1138" s="6" t="s">
+    <row r="1138" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1138" s="13" t="s">
         <v>1536</v>
       </c>
-      <c r="B1138" s="7" t="s">
+      <c r="B1138" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C1138" s="7">
+      <c r="C1138" s="24">
         <v>16626370</v>
       </c>
     </row>
-    <row r="1139" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1139" s="6" t="s">
+    <row r="1139" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1139" s="13" t="s">
         <v>1552</v>
       </c>
-      <c r="B1139" s="7" t="s">
+      <c r="B1139" s="12" t="s">
         <v>272</v>
       </c>
-      <c r="C1139" s="7">
+      <c r="C1139" s="24">
         <v>15338665</v>
       </c>
     </row>
-    <row r="1140" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1140" s="6" t="s">
+    <row r="1140" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1140" s="13" t="s">
         <v>1553</v>
       </c>
-      <c r="B1140" s="7" t="s">
+      <c r="B1140" s="12" t="s">
         <v>506</v>
       </c>
-      <c r="C1140" s="7">
+      <c r="C1140" s="24">
         <v>10982396</v>
       </c>
     </row>
-    <row r="1141" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1141" s="6" t="s">
+    <row r="1141" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1141" s="13" t="s">
         <v>1554</v>
       </c>
-      <c r="B1141" s="7" t="s">
+      <c r="B1141" s="12" t="s">
         <v>1554</v>
       </c>
-      <c r="C1141" s="7">
+      <c r="C1141" s="24">
         <v>14679612</v>
       </c>
     </row>
-    <row r="1142" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1142" s="6" t="s">
+    <row r="1142" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1142" s="13" t="s">
         <v>1498</v>
       </c>
-      <c r="B1142" s="7" t="s">
+      <c r="B1142" s="12" t="s">
         <v>269</v>
       </c>
-      <c r="C1142" s="7">
+      <c r="C1142" s="24">
         <v>10991727</v>
       </c>
     </row>
-    <row r="1143" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1143" s="6" t="s">
+    <row r="1143" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1143" s="13" t="s">
         <v>1551</v>
       </c>
-      <c r="B1143" s="7" t="s">
+      <c r="B1143" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C1143" s="7">
+      <c r="C1143" s="24">
         <v>13653113</v>
       </c>
     </row>
-    <row r="1144" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1144" s="6" t="s">
+    <row r="1144" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1144" s="13" t="s">
         <v>1555</v>
       </c>
-      <c r="B1144" s="7" t="s">
+      <c r="B1144" s="12" t="s">
         <v>769</v>
       </c>
-      <c r="C1144" s="7">
+      <c r="C1144" s="24">
         <v>15206858</v>
       </c>
     </row>
-    <row r="1145" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1145" s="6" t="s">
+    <row r="1145" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1145" s="20" t="s">
         <v>1538</v>
       </c>
-      <c r="B1145" s="7" t="s">
+      <c r="B1145" s="12" t="s">
         <v>1849</v>
       </c>
-      <c r="C1145" s="7" t="s">
+      <c r="C1145" s="24" t="s">
         <v>1850</v>
       </c>
     </row>
-    <row r="1146" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1146" s="6" t="s">
+    <row r="1146" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1146" s="13" t="s">
         <v>1561</v>
       </c>
-      <c r="B1146" s="7" t="s">
+      <c r="B1146" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C1146" s="7">
+      <c r="C1146" s="24">
         <v>19968175</v>
       </c>
     </row>
-    <row r="1147" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1147" s="6" t="s">
+    <row r="1147" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1147" s="13" t="s">
         <v>1573</v>
       </c>
-      <c r="B1147" s="7" t="s">
+      <c r="B1147" s="12" t="s">
         <v>134</v>
       </c>
-      <c r="C1147" s="7">
+      <c r="C1147" s="24">
         <v>14679639</v>
       </c>
     </row>
-    <row r="1148" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1148" s="6" t="s">
+    <row r="1148" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1148" s="13" t="s">
         <v>1574</v>
       </c>
-      <c r="B1148" s="7" t="s">
+      <c r="B1148" s="12" t="s">
         <v>542</v>
       </c>
-      <c r="C1148" s="7">
+      <c r="C1148" s="24">
         <v>14679647</v>
       </c>
     </row>
-    <row r="1149" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1149" s="6" t="s">
+    <row r="1149" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1149" s="13" t="s">
         <v>1565</v>
       </c>
-      <c r="B1149" s="7" t="s">
+      <c r="B1149" s="12" t="s">
         <v>1566</v>
       </c>
-      <c r="C1149" s="7">
+      <c r="C1149" s="24">
         <v>19449194</v>
       </c>
     </row>
-    <row r="1150" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1150" s="6" t="s">
+    <row r="1150" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1150" s="13" t="s">
         <v>1568</v>
       </c>
-      <c r="B1150" s="7" t="s">
+      <c r="B1150" s="12" t="s">
         <v>295</v>
       </c>
-      <c r="C1150" s="7">
+      <c r="C1150" s="24">
         <v>13653121</v>
       </c>
     </row>
-    <row r="1151" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1151" s="6" t="s">
+    <row r="1151" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1151" s="13" t="s">
         <v>1570</v>
       </c>
-      <c r="B1151" s="7" t="s">
+      <c r="B1151" s="12" t="s">
         <v>1571</v>
       </c>
-      <c r="C1151" s="7">
+      <c r="C1151" s="24">
         <v>19493533</v>
       </c>
     </row>
-    <row r="1152" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1152" s="6" t="s">
+    <row r="1152" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1152" s="13" t="s">
         <v>1572</v>
       </c>
-      <c r="B1152" s="7" t="s">
+      <c r="B1152" s="12" t="s">
         <v>1571</v>
       </c>
-      <c r="C1152" s="7">
+      <c r="C1152" s="24">
         <v>15457249</v>
       </c>
     </row>
-    <row r="1153" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1153" s="6" t="s">
+    <row r="1153" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1153" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B1153" s="7" t="s">
+      <c r="B1153" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="C1153" s="7">
+      <c r="C1153" s="24">
         <v>15367150</v>
       </c>
     </row>
-    <row r="1154" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1154" s="6" t="s">
+    <row r="1154" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1154" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B1154" s="7" t="s">
+      <c r="B1154" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="C1154" s="7">
+      <c r="C1154" s="24">
         <v>15210391</v>
       </c>
     </row>
-    <row r="1155" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1155" s="6" t="s">
+    <row r="1155" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1155" s="13" t="s">
         <v>174</v>
       </c>
-      <c r="B1155" s="7" t="s">
+      <c r="B1155" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="C1155" s="7">
+      <c r="C1155" s="24">
         <v>19328494</v>
       </c>
     </row>
-    <row r="1156" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1156" s="6" t="s">
+    <row r="1156" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1156" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B1156" s="7" t="s">
+      <c r="B1156" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C1156" s="7">
+      <c r="C1156" s="24">
         <v>14678462</v>
       </c>
     </row>
-    <row r="1157" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1157" s="6" t="s">
+    <row r="1157" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1157" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B1157" s="7" t="s">
+      <c r="B1157" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="C1157" s="7">
+      <c r="C1157" s="24">
         <v>14678489</v>
       </c>
     </row>
-    <row r="1158" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1158" s="6" t="s">
+    <row r="1158" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1158" s="13" t="s">
         <v>1556</v>
       </c>
-      <c r="B1158" s="7" t="s">
+      <c r="B1158" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="C1158" s="7">
+      <c r="C1158" s="24">
         <v>17576547</v>
       </c>
     </row>
-    <row r="1159" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1159" s="6" t="s">
+    <row r="1159" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1159" s="13" t="s">
         <v>271</v>
       </c>
-      <c r="B1159" s="7" t="s">
+      <c r="B1159" s="12" t="s">
         <v>272</v>
       </c>
-      <c r="C1159" s="7">
+      <c r="C1159" s="24">
         <v>14684446</v>
       </c>
     </row>
-    <row r="1160" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1160" s="6" t="s">
+    <row r="1160" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1160" s="13" t="s">
         <v>368</v>
       </c>
-      <c r="B1160" s="7" t="s">
+      <c r="B1160" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="C1160" s="7" t="s">
+      <c r="C1160" s="24" t="s">
         <v>1851</v>
       </c>
     </row>
-    <row r="1161" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1161" s="6" t="s">
+    <row r="1161" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1161" s="13" t="s">
         <v>1852</v>
       </c>
-      <c r="B1161" s="7" t="s">
+      <c r="B1161" s="12" t="s">
         <v>134</v>
       </c>
-      <c r="C1161" s="7" t="s">
+      <c r="C1161" s="24" t="s">
         <v>1853</v>
       </c>
     </row>
-    <row r="1162" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1162" s="6" t="s">
+    <row r="1162" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1162" s="13" t="s">
         <v>342</v>
       </c>
-      <c r="B1162" s="7" t="s">
+      <c r="B1162" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="C1162" s="7">
+      <c r="C1162" s="24">
         <v>21610045</v>
       </c>
     </row>
-    <row r="1163" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1163" s="6" t="s">
+    <row r="1163" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1163" s="13" t="s">
         <v>1562</v>
       </c>
-      <c r="B1163" s="7" t="s">
+      <c r="B1163" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C1163" s="7">
+      <c r="C1163" s="24">
         <v>15280691</v>
       </c>
     </row>
-    <row r="1164" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1164" s="6" t="s">
+    <row r="1164" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1164" s="13" t="s">
         <v>1563</v>
       </c>
-      <c r="B1164" s="7" t="s">
+      <c r="B1164" s="12" t="s">
         <v>1183</v>
       </c>
-      <c r="C1164" s="7" t="s">
+      <c r="C1164" s="24" t="s">
         <v>1854</v>
       </c>
     </row>
-    <row r="1165" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1165" s="6" t="s">
+    <row r="1165" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1165" s="13" t="s">
         <v>419</v>
       </c>
-      <c r="B1165" s="7" t="s">
+      <c r="B1165" s="12" t="s">
         <v>240</v>
       </c>
-      <c r="C1165" s="7">
+      <c r="C1165" s="24">
         <v>14693704</v>
       </c>
     </row>
-    <row r="1166" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1166" s="6" t="s">
+    <row r="1166" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1166" s="13" t="s">
         <v>438</v>
       </c>
-      <c r="B1166" s="7" t="s">
+      <c r="B1166" s="12" t="s">
         <v>439</v>
       </c>
-      <c r="C1166" s="7">
+      <c r="C1166" s="24">
         <v>17461049</v>
       </c>
     </row>
-    <row r="1167" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1167" s="6" t="s">
+    <row r="1167" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1167" s="13" t="s">
         <v>499</v>
       </c>
-      <c r="B1167" s="7" t="s">
+      <c r="B1167" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="C1167" s="7">
+      <c r="C1167" s="24">
         <v>14680289</v>
       </c>
     </row>
-    <row r="1168" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1168" s="6" t="s">
+    <row r="1168" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1168" s="13" t="s">
         <v>541</v>
       </c>
-      <c r="B1168" s="7" t="s">
+      <c r="B1168" s="12" t="s">
         <v>542</v>
       </c>
-      <c r="C1168" s="7">
+      <c r="C1168" s="24">
         <v>17586623</v>
       </c>
     </row>
-    <row r="1169" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1169" s="6" t="s">
+    <row r="1169" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1169" s="13" t="s">
         <v>831</v>
       </c>
-      <c r="B1169" s="7" t="s">
+      <c r="B1169" s="12" t="s">
         <v>832</v>
       </c>
-      <c r="C1169" s="7">
+      <c r="C1169" s="24">
         <v>16814835</v>
       </c>
     </row>
-    <row r="1170" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1170" s="6" t="s">
+    <row r="1170" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1170" s="13" t="s">
         <v>614</v>
       </c>
-      <c r="B1170" s="7" t="s">
+      <c r="B1170" s="12" t="s">
         <v>615</v>
       </c>
-      <c r="C1170" s="7">
+      <c r="C1170" s="24">
         <v>15306860</v>
       </c>
     </row>
-    <row r="1171" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1171" s="6" t="s">
+    <row r="1171" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1171" s="13" t="s">
         <v>596</v>
       </c>
-      <c r="B1171" s="7" t="s">
+      <c r="B1171" s="12" t="s">
         <v>250</v>
       </c>
-      <c r="C1171" s="7">
+      <c r="C1171" s="24">
         <v>17424658</v>
       </c>
     </row>
-    <row r="1172" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1172" s="6" t="s">
+    <row r="1172" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1172" s="13" t="s">
         <v>605</v>
       </c>
-      <c r="B1172" s="7" t="s">
+      <c r="B1172" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C1172" s="7">
+      <c r="C1172" s="24">
         <v>15406288</v>
       </c>
     </row>
-    <row r="1173" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1173" s="6" t="s">
+    <row r="1173" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1173" s="13" t="s">
         <v>683</v>
       </c>
-      <c r="B1173" s="7" t="s">
+      <c r="B1173" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C1173" s="7">
+      <c r="C1173" s="24">
         <v>14754959</v>
       </c>
     </row>
-    <row r="1174" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1174" s="6" t="s">
+    <row r="1174" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1174" s="13" t="s">
         <v>686</v>
       </c>
-      <c r="B1174" s="7" t="s">
+      <c r="B1174" s="12" t="s">
         <v>687</v>
       </c>
-      <c r="C1174" s="7">
+      <c r="C1174" s="24">
         <v>17561183</v>
       </c>
     </row>
-    <row r="1175" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1175" s="6" t="s">
+    <row r="1175" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1175" s="13" t="s">
         <v>731</v>
       </c>
-      <c r="B1175" s="7" t="s">
+      <c r="B1175" s="12" t="s">
         <v>542</v>
       </c>
-      <c r="C1175" s="7">
+      <c r="C1175" s="24">
         <v>14682265</v>
       </c>
     </row>
-    <row r="1176" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1176" s="6" t="s">
+    <row r="1176" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1176" s="13" t="s">
         <v>744</v>
       </c>
-      <c r="B1176" s="7" t="s">
+      <c r="B1176" s="12" t="s">
         <v>555</v>
       </c>
-      <c r="C1176" s="7">
+      <c r="C1176" s="24">
         <v>20591101</v>
       </c>
     </row>
-    <row r="1177" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1177" s="6" t="s">
+    <row r="1177" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1177" s="13" t="s">
         <v>748</v>
       </c>
-      <c r="B1177" s="7" t="s">
+      <c r="B1177" s="12" t="s">
         <v>749</v>
       </c>
-      <c r="C1177" s="7">
+      <c r="C1177" s="24">
         <v>10991751</v>
       </c>
     </row>
-    <row r="1178" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1178" s="6" t="s">
+    <row r="1178" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1178" s="13" t="s">
         <v>1408</v>
       </c>
-      <c r="B1178" s="7" t="s">
+      <c r="B1178" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="C1178" s="7" t="s">
+      <c r="C1178" s="24" t="s">
         <v>1855</v>
       </c>
     </row>
-    <row r="1179" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1179" s="6" t="s">
+    <row r="1179" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1179" s="13" t="s">
         <v>843</v>
       </c>
-      <c r="B1179" s="7" t="s">
+      <c r="B1179" s="12" t="s">
         <v>844</v>
       </c>
-      <c r="C1179" s="7" t="s">
+      <c r="C1179" s="24" t="s">
         <v>1856</v>
       </c>
     </row>
-    <row r="1180" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1180" s="6" t="s">
+    <row r="1180" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1180" s="13" t="s">
         <v>892</v>
       </c>
-      <c r="B1180" s="7" t="s">
+      <c r="B1180" s="12" t="s">
         <v>397</v>
       </c>
-      <c r="C1180" s="7">
+      <c r="C1180" s="24">
         <v>15524604</v>
       </c>
     </row>
-    <row r="1181" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1181" s="6" t="s">
+    <row r="1181" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1181" s="13" t="s">
         <v>375</v>
       </c>
-      <c r="B1181" s="7" t="s">
+      <c r="B1181" s="12" t="s">
         <v>376</v>
       </c>
-      <c r="C1181" s="7">
+      <c r="C1181" s="24">
         <v>10969861</v>
       </c>
     </row>
-    <row r="1182" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1182" s="6" t="s">
+    <row r="1182" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1182" s="13" t="s">
         <v>1006</v>
       </c>
-      <c r="B1182" s="7" t="s">
+      <c r="B1182" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="C1182" s="7">
+      <c r="C1182" s="24">
         <v>21626057</v>
       </c>
     </row>
-    <row r="1183" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1183" s="6" t="s">
+    <row r="1183" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1183" s="13" t="s">
         <v>900</v>
       </c>
-      <c r="B1183" s="7" t="s">
+      <c r="B1183" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C1183" s="7">
+      <c r="C1183" s="24">
         <v>13468138</v>
       </c>
     </row>
-    <row r="1184" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1184" s="6" t="s">
+    <row r="1184" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1184" s="13" t="s">
         <v>1011</v>
       </c>
-      <c r="B1184" s="7" t="s">
+      <c r="B1184" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C1184" s="7">
+      <c r="C1184" s="24">
         <v>15406261</v>
       </c>
     </row>
-    <row r="1185" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1185" s="6" t="s">
+    <row r="1185" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1185" s="13" t="s">
         <v>616</v>
       </c>
-      <c r="B1185" s="7" t="s">
+      <c r="B1185" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C1185" s="7">
+      <c r="C1185" s="24">
         <v>10969934</v>
       </c>
     </row>
-    <row r="1186" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1186" s="6" t="s">
+    <row r="1186" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1186" s="13" t="s">
         <v>933</v>
       </c>
-      <c r="B1186" s="7" t="s">
+      <c r="B1186" s="12" t="s">
         <v>934</v>
       </c>
-      <c r="C1186" s="7">
+      <c r="C1186" s="24">
         <v>15212254</v>
       </c>
     </row>
-    <row r="1187" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1187" s="6" t="s">
+    <row r="1187" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1187" s="13" t="s">
         <v>1014</v>
       </c>
-      <c r="B1187" s="7" t="s">
+      <c r="B1187" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="C1187" s="7">
+      <c r="C1187" s="24">
         <v>21611939</v>
       </c>
     </row>
-    <row r="1188" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1188" s="6" t="s">
+    <row r="1188" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1188" s="13" t="s">
         <v>1017</v>
       </c>
-      <c r="B1188" s="7" t="s">
+      <c r="B1188" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C1188" s="7">
+      <c r="C1188" s="24">
         <v>14676451</v>
       </c>
     </row>
-    <row r="1189" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1189" s="6" t="s">
+    <row r="1189" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1189" s="13" t="s">
         <v>965</v>
       </c>
-      <c r="B1189" s="7" t="s">
+      <c r="B1189" s="12" t="s">
         <v>966</v>
       </c>
-      <c r="C1189" s="7">
+      <c r="C1189" s="24">
         <v>19354940</v>
       </c>
     </row>
-    <row r="1190" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1190" s="6" t="s">
+    <row r="1190" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1190" s="13" t="s">
         <v>1306</v>
       </c>
-      <c r="B1190" s="7" t="s">
+      <c r="B1190" s="12" t="s">
         <v>423</v>
       </c>
-      <c r="C1190" s="7">
+      <c r="C1190" s="24">
         <v>10969896</v>
       </c>
     </row>
-    <row r="1191" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1191" s="6" t="s">
+    <row r="1191" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1191" s="13" t="s">
         <v>1580</v>
       </c>
-      <c r="B1191" s="7" t="s">
+      <c r="B1191" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="C1191" s="7">
+      <c r="C1191" s="24">
         <v>14697793</v>
       </c>
     </row>
-    <row r="1192" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1192" s="6" t="s">
+    <row r="1192" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1192" s="13" t="s">
         <v>1053</v>
       </c>
-      <c r="B1192" s="7" t="s">
+      <c r="B1192" s="12" t="s">
         <v>1054</v>
       </c>
-      <c r="C1192" s="7">
+      <c r="C1192" s="24">
         <v>15405931</v>
       </c>
     </row>
-    <row r="1193" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1193" s="6" t="s">
+    <row r="1193" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1193" s="13" t="s">
         <v>1078</v>
       </c>
-      <c r="B1193" s="7" t="s">
+      <c r="B1193" s="12" t="s">
         <v>738</v>
       </c>
-      <c r="C1193" s="7">
+      <c r="C1193" s="24">
         <v>17480361</v>
       </c>
     </row>
-    <row r="1194" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1194" s="6" t="s">
+    <row r="1194" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1194" s="13" t="s">
         <v>1109</v>
       </c>
-      <c r="B1194" s="7" t="s">
+      <c r="B1194" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="C1194" s="7">
+      <c r="C1194" s="24">
         <v>19372817</v>
       </c>
     </row>
-    <row r="1195" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1195" s="6" t="s">
+    <row r="1195" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1195" s="13" t="s">
         <v>1108</v>
       </c>
-      <c r="B1195" s="7" t="s">
+      <c r="B1195" s="12" t="s">
         <v>555</v>
       </c>
-      <c r="C1195" s="7">
+      <c r="C1195" s="24">
         <v>17471796</v>
       </c>
     </row>
-    <row r="1196" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1196" s="6" t="s">
+    <row r="1196" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1196" s="13" t="s">
         <v>1121</v>
       </c>
-      <c r="B1196" s="7" t="s">
+      <c r="B1196" s="12" t="s">
         <v>380</v>
       </c>
-      <c r="C1196" s="7">
+      <c r="C1196" s="24">
         <v>15314995</v>
       </c>
     </row>
-    <row r="1197" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1197" s="6" t="s">
+    <row r="1197" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1197" s="13" t="s">
         <v>1167</v>
       </c>
-      <c r="B1197" s="7" t="s">
+      <c r="B1197" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C1197" s="7">
+      <c r="C1197" s="24">
         <v>14679957</v>
       </c>
     </row>
-    <row r="1198" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1198" s="6" t="s">
+    <row r="1198" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1198" s="13" t="s">
         <v>1192</v>
       </c>
-      <c r="B1198" s="7" t="s">
+      <c r="B1198" s="12" t="s">
         <v>730</v>
       </c>
-      <c r="C1198" s="7">
+      <c r="C1198" s="24">
         <v>14680009</v>
       </c>
     </row>
-    <row r="1199" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1199" s="6" t="s">
+    <row r="1199" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1199" s="13" t="s">
         <v>1204</v>
       </c>
-      <c r="B1199" s="7" t="s">
+      <c r="B1199" s="12" t="s">
         <v>608</v>
       </c>
-      <c r="C1199" s="7">
+      <c r="C1199" s="24">
         <v>15404781</v>
       </c>
     </row>
-    <row r="1200" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1200" s="6" t="s">
+    <row r="1200" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1200" s="13" t="s">
         <v>1198</v>
       </c>
-      <c r="B1200" s="7" t="s">
+      <c r="B1200" s="12" t="s">
         <v>555</v>
       </c>
-      <c r="C1200" s="7">
+      <c r="C1200" s="24">
         <v>14682230</v>
       </c>
     </row>
-    <row r="1201" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1201" s="6" t="s">
+    <row r="1201" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1201" s="13" t="s">
         <v>1222</v>
       </c>
-      <c r="B1201" s="7" t="s">
+      <c r="B1201" s="12" t="s">
         <v>1223</v>
       </c>
-      <c r="C1201" s="7">
+      <c r="C1201" s="24">
         <v>14781913</v>
       </c>
     </row>
-    <row r="1202" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1202" s="6" t="s">
+    <row r="1202" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1202" s="13" t="s">
         <v>1586</v>
       </c>
-      <c r="B1202" s="7" t="s">
+      <c r="B1202" s="12" t="s">
         <v>1587</v>
       </c>
-      <c r="C1202" s="7">
+      <c r="C1202" s="24">
         <v>17444667</v>
       </c>
     </row>
-    <row r="1203" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1203" s="6" t="s">
+    <row r="1203" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1203" s="13" t="s">
         <v>1332</v>
       </c>
-      <c r="B1203" s="7" t="s">
+      <c r="B1203" s="12" t="s">
         <v>1251</v>
       </c>
-      <c r="C1203" s="7">
+      <c r="C1203" s="24">
         <v>14679191</v>
       </c>
     </row>
-    <row r="1204" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1204" s="6" t="s">
+    <row r="1204" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1204" s="13" t="s">
         <v>1337</v>
       </c>
-      <c r="B1204" s="7" t="s">
+      <c r="B1204" s="12" t="s">
         <v>1338</v>
       </c>
-      <c r="C1204" s="7">
+      <c r="C1204" s="24">
         <v>14779730</v>
       </c>
     </row>
-    <row r="1205" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1205" s="6" t="s">
+    <row r="1205" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1205" s="13" t="s">
         <v>1591</v>
       </c>
-      <c r="B1205" s="7" t="s">
+      <c r="B1205" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C1205" s="7" t="s">
+      <c r="C1205" s="24" t="s">
         <v>1857</v>
       </c>
     </row>
-    <row r="1206" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1206" s="6" t="s">
+    <row r="1206" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1206" s="13" t="s">
         <v>1368</v>
       </c>
-      <c r="B1206" s="7" t="s">
+      <c r="B1206" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="C1206" s="7" t="s">
+      <c r="C1206" s="24" t="s">
         <v>1858</v>
       </c>
     </row>
-    <row r="1207" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1207" s="6" t="s">
+    <row r="1207" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1207" s="13" t="s">
         <v>1379</v>
       </c>
-      <c r="B1207" s="7" t="s">
+      <c r="B1207" s="12" t="s">
         <v>279</v>
       </c>
-      <c r="C1207" s="7">
+      <c r="C1207" s="24">
         <v>10970045</v>
       </c>
     </row>
-    <row r="1208" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1208" s="6" t="s">
+    <row r="1208" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1208" s="13" t="s">
         <v>1404</v>
       </c>
-      <c r="B1208" s="7" t="s">
+      <c r="B1208" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C1208" s="7">
+      <c r="C1208" s="24">
         <v>17562171</v>
       </c>
     </row>
-    <row r="1209" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1209" s="6" t="s">
+    <row r="1209" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1209" s="13" t="s">
         <v>1597</v>
       </c>
-      <c r="B1209" s="7" t="s">
+      <c r="B1209" s="12" t="s">
         <v>840</v>
       </c>
-      <c r="C1209" s="7">
+      <c r="C1209" s="24">
         <v>19362714</v>
       </c>
     </row>
-    <row r="1210" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1210" s="6" t="s">
+    <row r="1210" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1210" s="13" t="s">
         <v>1445</v>
       </c>
-      <c r="B1210" s="7" t="s">
+      <c r="B1210" s="12" t="s">
         <v>687</v>
       </c>
-      <c r="C1210" s="7">
+      <c r="C1210" s="24">
         <v>14679434</v>
       </c>
     </row>
-    <row r="1211" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1211" s="6" t="s">
+    <row r="1211" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1211" s="13" t="s">
         <v>1514</v>
       </c>
-      <c r="B1211" s="7" t="s">
+      <c r="B1211" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C1211" s="7">
+      <c r="C1211" s="24">
         <v>14679442</v>
       </c>
     </row>
-    <row r="1212" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1212" s="6" t="s">
+    <row r="1212" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1212" s="13" t="s">
         <v>1517</v>
       </c>
-      <c r="B1212" s="7" t="s">
+      <c r="B1212" s="12" t="s">
         <v>1251</v>
       </c>
-      <c r="C1212" s="7">
+      <c r="C1212" s="24">
         <v>20416962</v>
       </c>
     </row>
-    <row r="1213" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1213" s="6" t="s">
+    <row r="1213" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1213" s="13" t="s">
         <v>1557</v>
       </c>
-      <c r="B1213" s="7" t="s">
+      <c r="B1213" s="12" t="s">
         <v>539</v>
       </c>
-      <c r="C1213" s="7">
+      <c r="C1213" s="24">
         <v>15417808</v>
       </c>
     </row>
-    <row r="1214" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1214" s="6" t="s">
+    <row r="1214" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1214" s="13" t="s">
         <v>1598</v>
       </c>
-      <c r="B1214" s="7" t="s">
+      <c r="B1214" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C1214" s="7">
+      <c r="C1214" s="24">
         <v>14679701</v>
       </c>
     </row>
-    <row r="1215" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1215" s="6" t="s">
+    <row r="1215" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1215" s="13" t="s">
         <v>1577</v>
       </c>
-      <c r="B1215" s="7" t="s">
+      <c r="B1215" s="12" t="s">
         <v>1251</v>
       </c>
-      <c r="C1215" s="7">
+      <c r="C1215" s="24">
         <v>17552567</v>
       </c>
     </row>
-    <row r="1216" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1216" s="6" t="s">
+    <row r="1216" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1216" s="13" t="s">
         <v>1560</v>
       </c>
-      <c r="B1216" s="7" t="s">
+      <c r="B1216" s="12" t="s">
         <v>719</v>
       </c>
-      <c r="C1216" s="7">
+      <c r="C1216" s="24">
         <v>17449987</v>
       </c>
     </row>
-    <row r="1217" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1217" s="6" t="s">
+    <row r="1217" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1217" s="13" t="s">
         <v>1579</v>
       </c>
-      <c r="B1217" s="7" t="s">
+      <c r="B1217" s="12" t="s">
         <v>789</v>
       </c>
-      <c r="C1217" s="7">
+      <c r="C1217" s="24">
         <v>15206874</v>
       </c>
     </row>
-    <row r="1218" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1218" s="6" t="s">
+    <row r="1218" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1218" s="13" t="s">
         <v>1569</v>
       </c>
-      <c r="B1218" s="7" t="s">
+      <c r="B1218" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C1218" s="7">
+      <c r="C1218" s="24">
         <v>14679663</v>
       </c>
     </row>
-    <row r="1219" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1219" s="6" t="s">
+    <row r="1219" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1219" s="13" t="s">
         <v>1589</v>
       </c>
-      <c r="B1219" s="7" t="s">
+      <c r="B1219" s="12" t="s">
         <v>387</v>
       </c>
-      <c r="C1219" s="7">
+      <c r="C1219" s="24">
         <v>17568765</v>
       </c>
     </row>
-    <row r="1220" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1220" s="6" t="s">
+    <row r="1220" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1220" s="13" t="s">
         <v>1581</v>
       </c>
-      <c r="B1220" s="7" t="s">
+      <c r="B1220" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C1220" s="7">
+      <c r="C1220" s="24">
         <v>20534515</v>
       </c>
     </row>
-    <row r="1221" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1221" s="6" t="s">
+    <row r="1221" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1221" s="13" t="s">
         <v>1593</v>
       </c>
-      <c r="B1221" s="7" t="s">
+      <c r="B1221" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="C1221" s="7">
+      <c r="C1221" s="24">
         <v>16000854</v>
       </c>
     </row>
-    <row r="1222" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1222" s="6" t="s">
+    <row r="1222" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1222" s="13" t="s">
         <v>1576</v>
       </c>
-      <c r="B1222" s="7" t="s">
+      <c r="B1222" s="12" t="s">
         <v>1338</v>
       </c>
-      <c r="C1222" s="7">
+      <c r="C1222" s="24">
         <v>14679671</v>
       </c>
     </row>
-    <row r="1223" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1223" s="6" t="s">
+    <row r="1223" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1223" s="13" t="s">
         <v>1594</v>
       </c>
-      <c r="B1223" s="7" t="s">
+      <c r="B1223" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C1223" s="7">
+      <c r="C1223" s="24">
         <v>14755661</v>
       </c>
     </row>
-    <row r="1224" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1224" s="6" t="s">
+    <row r="1224" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1224" s="13" t="s">
         <v>1596</v>
       </c>
-      <c r="B1224" s="7" t="s">
+      <c r="B1224" s="12" t="s">
         <v>1130</v>
       </c>
-      <c r="C1224" s="7" t="s">
+      <c r="C1224" s="24" t="s">
         <v>1859</v>
       </c>
     </row>
-    <row r="1225" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1225" s="6" t="s">
+    <row r="1225" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1225" s="13" t="s">
         <v>550</v>
       </c>
-      <c r="B1225" s="7" t="s">
+      <c r="B1225" s="12" t="s">
         <v>427</v>
       </c>
-      <c r="C1225" s="7">
+      <c r="C1225" s="24">
         <v>21613915</v>
       </c>
     </row>
-    <row r="1226" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1226" s="6" t="s">
+    <row r="1226" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1226" s="13" t="s">
         <v>1595</v>
       </c>
-      <c r="B1226" s="7" t="s">
+      <c r="B1226" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="C1226" s="7">
+      <c r="C1226" s="24">
         <v>15372995</v>
       </c>
     </row>
-    <row r="1227" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1227" s="6" t="s">
+    <row r="1227" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1227" s="13" t="s">
         <v>1583</v>
       </c>
-      <c r="B1227" s="7" t="s">
+      <c r="B1227" s="12" t="s">
         <v>1584</v>
       </c>
-      <c r="C1227" s="7">
+      <c r="C1227" s="24">
         <v>13653148</v>
       </c>
     </row>
-    <row r="1228" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1228" s="6" t="s">
+    <row r="1228" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1228" s="13" t="s">
         <v>1578</v>
       </c>
-      <c r="B1228" s="7" t="s">
+      <c r="B1228" s="12" t="s">
         <v>414</v>
       </c>
-      <c r="C1228" s="7">
+      <c r="C1228" s="24">
         <v>13993062</v>
       </c>
     </row>
-    <row r="1229" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1229" s="6" t="s">
+    <row r="1229" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1229" s="13" t="s">
         <v>1657</v>
       </c>
-      <c r="B1229" s="7" t="s">
+      <c r="B1229" s="12" t="s">
         <v>1860</v>
       </c>
-      <c r="C1229" s="7" t="s">
+      <c r="C1229" s="24" t="s">
         <v>1861</v>
       </c>
     </row>
-    <row r="1230" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1230" s="6" t="s">
+    <row r="1230" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1230" s="13" t="s">
         <v>1585</v>
       </c>
-      <c r="B1230" s="7" t="s">
+      <c r="B1230" s="12" t="s">
         <v>743</v>
       </c>
-      <c r="C1230" s="7">
+      <c r="C1230" s="24">
         <v>13653156</v>
       </c>
     </row>
-    <row r="1231" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1231" s="6" t="s">
+    <row r="1231" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1231" s="13" t="s">
         <v>1599</v>
       </c>
-      <c r="B1231" s="7" t="s">
+      <c r="B1231" s="12" t="s">
         <v>96</v>
       </c>
-      <c r="C1231" s="7">
+      <c r="C1231" s="24">
         <v>14690705</v>
       </c>
     </row>
-    <row r="1232" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1232" s="6" t="s">
+    <row r="1232" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1232" s="13" t="s">
         <v>1601</v>
       </c>
-      <c r="B1232" s="7" t="s">
+      <c r="B1232" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="C1232" s="7">
+      <c r="C1232" s="24">
         <v>14765829</v>
       </c>
     </row>
-    <row r="1233" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1233" s="6" t="s">
+    <row r="1233" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1233" s="13" t="s">
         <v>1602</v>
       </c>
-      <c r="B1233" s="7" t="s">
+      <c r="B1233" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="C1233" s="7" t="s">
+      <c r="C1233" s="24" t="s">
         <v>1862</v>
       </c>
     </row>
-    <row r="1234" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1234" s="6" t="s">
+    <row r="1234" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1234" s="13" t="s">
         <v>1603</v>
       </c>
-      <c r="B1234" s="7" t="s">
+      <c r="B1234" s="12" t="s">
         <v>1603</v>
       </c>
-      <c r="C1234" s="7">
+      <c r="C1234" s="24">
         <v>13653164</v>
       </c>
     </row>
-    <row r="1235" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1235" s="6" t="s">
+    <row r="1235" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1235" s="13" t="s">
         <v>1607</v>
       </c>
-      <c r="B1235" s="7" t="s">
+      <c r="B1235" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="C1235" s="7">
+      <c r="C1235" s="24">
         <v>14635224</v>
       </c>
     </row>
-    <row r="1236" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1236" s="6" t="s">
+    <row r="1236" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1236" s="13" t="s">
         <v>1610</v>
       </c>
-      <c r="B1236" s="7" t="s">
+      <c r="B1236" s="12" t="s">
         <v>1611</v>
       </c>
-      <c r="C1236" s="7">
+      <c r="C1236" s="24">
         <v>17408261</v>
       </c>
     </row>
-    <row r="1237" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1237" s="6" t="s">
+    <row r="1237" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1237" s="13" t="s">
         <v>1605</v>
       </c>
-      <c r="B1237" s="7" t="s">
+      <c r="B1237" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="C1237" s="7">
+      <c r="C1237" s="24">
         <v>20427670</v>
       </c>
     </row>
-    <row r="1238" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1238" s="6" t="s">
+    <row r="1238" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1238" s="13" t="s">
         <v>1609</v>
       </c>
-      <c r="B1238" s="7" t="s">
+      <c r="B1238" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="C1238" s="7">
+      <c r="C1238" s="24">
         <v>20526121</v>
       </c>
     </row>
-    <row r="1239" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1239" s="6" t="s">
+    <row r="1239" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1239" s="13" t="s">
         <v>1612</v>
       </c>
-      <c r="B1239" s="7" t="s">
+      <c r="B1239" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="C1239" s="7" t="s">
+      <c r="C1239" s="24" t="s">
         <v>1863</v>
       </c>
     </row>
-    <row r="1240" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1240" s="6" t="s">
+    <row r="1240" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1240" s="13" t="s">
         <v>1478</v>
       </c>
-      <c r="B1240" s="7" t="s">
+      <c r="B1240" s="12" t="s">
         <v>571</v>
       </c>
-      <c r="C1240" s="7">
+      <c r="C1240" s="24">
         <v>25728288</v>
       </c>
     </row>
-    <row r="1241" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1241" s="6" t="s">
+    <row r="1241" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1241" s="13" t="s">
         <v>1600</v>
       </c>
-      <c r="B1241" s="7" t="s">
+      <c r="B1241" s="12" t="s">
         <v>1218</v>
       </c>
-      <c r="C1241" s="7">
+      <c r="C1241" s="24">
         <v>15487458</v>
       </c>
     </row>
-    <row r="1242" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1242" s="6" t="s">
+    <row r="1242" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1242" s="13" t="s">
         <v>1608</v>
       </c>
-      <c r="B1242" s="7" t="s">
+      <c r="B1242" s="12" t="s">
         <v>1584</v>
       </c>
-      <c r="C1242" s="7">
+      <c r="C1242" s="24">
         <v>14230410</v>
       </c>
     </row>
-    <row r="1243" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1243" s="6" t="s">
+    <row r="1243" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1243" s="13" t="s">
         <v>1619</v>
       </c>
-      <c r="B1243" s="7" t="s">
+      <c r="B1243" s="12" t="s">
         <v>211</v>
       </c>
-      <c r="C1243" s="7">
+      <c r="C1243" s="24">
         <v>17476593</v>
       </c>
     </row>
-    <row r="1244" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1244" s="6" t="s">
+    <row r="1244" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1244" s="13" t="s">
         <v>1624</v>
       </c>
-      <c r="B1244" s="7" t="s">
+      <c r="B1244" s="12" t="s">
         <v>212</v>
       </c>
-      <c r="C1244" s="7">
+      <c r="C1244" s="24">
         <v>15547531</v>
       </c>
     </row>
-    <row r="1245" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1245" s="6" t="s">
+    <row r="1245" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1245" s="13" t="s">
         <v>1618</v>
       </c>
-      <c r="B1245" s="7" t="s">
+      <c r="B1245" s="12" t="s">
         <v>941</v>
       </c>
-      <c r="C1245" s="7">
+      <c r="C1245" s="24">
         <v>14778696</v>
       </c>
     </row>
-    <row r="1246" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1246" s="6" t="s">
+    <row r="1246" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1246" s="13" t="s">
         <v>1614</v>
       </c>
-      <c r="B1246" s="7" t="s">
+      <c r="B1246" s="12" t="s">
         <v>1383</v>
       </c>
-      <c r="C1246" s="7">
+      <c r="C1246" s="24">
         <v>14456664</v>
       </c>
     </row>
-    <row r="1247" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1247" s="6" t="s">
+    <row r="1247" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1247" s="13" t="s">
         <v>1635</v>
       </c>
-      <c r="B1247" s="7" t="s">
+      <c r="B1247" s="12" t="s">
         <v>1383</v>
       </c>
-      <c r="C1247" s="7">
+      <c r="C1247" s="24">
         <v>13653180</v>
       </c>
     </row>
-    <row r="1248" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1248" s="6" t="s">
+    <row r="1248" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1248" s="13" t="s">
         <v>1632</v>
       </c>
-      <c r="B1248" s="7" t="s">
+      <c r="B1248" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="C1248" s="7">
+      <c r="C1248" s="24">
         <v>19385455</v>
       </c>
     </row>
-    <row r="1249" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1249" s="6" t="s">
+    <row r="1249" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1249" s="13" t="s">
         <v>1615</v>
       </c>
-      <c r="B1249" s="7" t="s">
+      <c r="B1249" s="12" t="s">
         <v>941</v>
       </c>
-      <c r="C1249" s="7">
+      <c r="C1249" s="24">
         <v>17577799</v>
       </c>
     </row>
-    <row r="1250" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1250" s="6" t="s">
+    <row r="1250" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1250" s="13" t="s">
         <v>1617</v>
       </c>
-      <c r="B1250" s="7" t="s">
+      <c r="B1250" s="12" t="s">
         <v>387</v>
       </c>
-      <c r="C1250" s="7">
+      <c r="C1250" s="24">
         <v>19395086</v>
       </c>
     </row>
-    <row r="1251" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1251" s="6" t="s">
+    <row r="1251" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1251" s="13" t="s">
         <v>1616</v>
       </c>
-      <c r="B1251" s="7" t="s">
+      <c r="B1251" s="12" t="s">
         <v>881</v>
       </c>
-      <c r="C1251" s="7">
+      <c r="C1251" s="24">
         <v>17590884</v>
       </c>
     </row>
-    <row r="1252" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1252" s="6" t="s">
+    <row r="1252" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1252" s="13" t="s">
         <v>1627</v>
       </c>
-      <c r="B1252" s="7" t="s">
+      <c r="B1252" s="12" t="s">
         <v>1628</v>
       </c>
-      <c r="C1252" s="7">
+      <c r="C1252" s="24">
         <v>19390068</v>
       </c>
     </row>
-    <row r="1253" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1253" s="6" t="s">
+    <row r="1253" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1253" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="B1253" s="7" t="s">
+      <c r="B1253" s="12" t="s">
         <v>1630</v>
       </c>
-      <c r="C1253" s="7">
+      <c r="C1253" s="24">
         <v>19424795</v>
       </c>
     </row>
-    <row r="1254" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1254" s="6" t="s">
+    <row r="1254" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1254" s="13" t="s">
         <v>1620</v>
       </c>
-      <c r="B1254" s="7" t="s">
+      <c r="B1254" s="12" t="s">
         <v>1621</v>
       </c>
-      <c r="C1254" s="7" t="s">
+      <c r="C1254" s="24" t="s">
         <v>1864</v>
       </c>
     </row>
-    <row r="1255" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1255" s="6" t="s">
+    <row r="1255" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1255" s="13" t="s">
         <v>1626</v>
       </c>
-      <c r="B1255" s="7" t="s">
+      <c r="B1255" s="12" t="s">
         <v>927</v>
       </c>
-      <c r="C1255" s="7">
+      <c r="C1255" s="24">
         <v>25739468</v>
       </c>
     </row>
-    <row r="1256" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1256" s="6" t="s">
+    <row r="1256" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1256" s="13" t="s">
         <v>1638</v>
       </c>
-      <c r="B1256" s="7" t="s">
+      <c r="B1256" s="12" t="s">
         <v>154</v>
       </c>
-      <c r="C1256" s="7">
+      <c r="C1256" s="24">
         <v>26929368</v>
       </c>
     </row>
-    <row r="1257" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1257" s="6" t="s">
+    <row r="1257" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1257" s="13" t="s">
         <v>1633</v>
       </c>
-      <c r="B1257" s="7" t="s">
+      <c r="B1257" s="12" t="s">
         <v>1634</v>
       </c>
-      <c r="C1257" s="7">
+      <c r="C1257" s="24">
         <v>19390041</v>
       </c>
     </row>
-    <row r="1258" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1258" s="6" t="s">
+    <row r="1258" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1258" s="13" t="s">
         <v>1636</v>
       </c>
-      <c r="B1258" s="7" t="s">
+      <c r="B1258" s="12" t="s">
         <v>250</v>
       </c>
-      <c r="C1258" s="7">
+      <c r="C1258" s="24">
         <v>17577012</v>
       </c>
     </row>
-    <row r="1259" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1259" s="6" t="s">
+    <row r="1259" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1259" s="13" t="s">
         <v>1613</v>
       </c>
-      <c r="B1259" s="7" t="s">
+      <c r="B1259" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="C1259" s="7">
+      <c r="C1259" s="24">
         <v>20491948</v>
       </c>
     </row>
-    <row r="1260" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1260" s="6" t="s">
+    <row r="1260" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1260" s="13" t="s">
         <v>1656</v>
       </c>
-      <c r="B1260" s="7" t="s">
+      <c r="B1260" s="12" t="s">
         <v>1865</v>
       </c>
-      <c r="C1260" s="7">
+      <c r="C1260" s="24">
         <v>19401582</v>
       </c>
     </row>
-    <row r="1261" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1261" s="6" t="s">
+    <row r="1261" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1261" s="13" t="s">
         <v>1622</v>
       </c>
-      <c r="B1261" s="7" t="s">
+      <c r="B1261" s="12" t="s">
         <v>1623</v>
       </c>
-      <c r="C1261" s="7" t="s">
+      <c r="C1261" s="24" t="s">
         <v>1866</v>
       </c>
     </row>
-    <row r="1262" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1262" s="6" t="s">
+    <row r="1262" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1262" s="13" t="s">
         <v>1625</v>
       </c>
-      <c r="B1262" s="7" t="s">
+      <c r="B1262" s="12" t="s">
         <v>1360</v>
       </c>
-      <c r="C1262" s="7">
+      <c r="C1262" s="24">
         <v>23728639</v>
       </c>
     </row>
-    <row r="1263" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1263" s="6" t="s">
+    <row r="1263" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1263" s="13" t="s">
         <v>1655</v>
       </c>
-      <c r="B1263" s="7" t="s">
+      <c r="B1263" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="C1263" s="7">
+      <c r="C1263" s="24">
         <v>14322323</v>
       </c>
     </row>
-    <row r="1264" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1264" s="6" t="s">
+    <row r="1264" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1264" s="13" t="s">
         <v>1631</v>
       </c>
-      <c r="B1264" s="7" t="s">
+      <c r="B1264" s="12" t="s">
         <v>1360</v>
       </c>
-      <c r="C1264" s="7">
+      <c r="C1264" s="24">
         <v>19484682</v>
       </c>
     </row>
-    <row r="1265" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1265" s="6" t="s">
+    <row r="1265" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1265" s="13" t="s">
         <v>1640</v>
       </c>
-      <c r="B1265" s="7" t="s">
+      <c r="B1265" s="12" t="s">
         <v>1360</v>
       </c>
-      <c r="C1265" s="7" t="s">
+      <c r="C1265" s="24" t="s">
         <v>1867</v>
       </c>
     </row>
-    <row r="1266" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1266" s="6" t="s">
+    <row r="1266" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1266" s="13" t="s">
         <v>1868</v>
       </c>
-      <c r="B1266" s="7" t="s">
+      <c r="B1266" s="12" t="s">
         <v>1639</v>
       </c>
-      <c r="C1266" s="7">
+      <c r="C1266" s="24">
         <v>17416787</v>
       </c>
     </row>
-    <row r="1267" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1267" s="6" t="s">
+    <row r="1267" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1267" s="13" t="s">
         <v>1637</v>
       </c>
-      <c r="B1267" s="7" t="s">
+      <c r="B1267" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C1267" s="7" t="s">
+      <c r="C1267" s="24" t="s">
         <v>1869</v>
       </c>
     </row>
-    <row r="1268" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1268" s="6" t="s">
+    <row r="1268" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1268" s="13" t="s">
         <v>1641</v>
       </c>
-      <c r="B1268" s="7" t="s">
+      <c r="B1268" s="12" t="s">
         <v>414</v>
       </c>
-      <c r="C1268" s="7">
+      <c r="C1268" s="24">
         <v>13993089</v>
       </c>
     </row>
-    <row r="1269" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1269" s="6" t="s">
+    <row r="1269" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1269" s="13" t="s">
         <v>1642</v>
       </c>
-      <c r="B1269" s="7" t="s">
+      <c r="B1269" s="12" t="s">
         <v>1081</v>
       </c>
-      <c r="C1269" s="7">
+      <c r="C1269" s="24">
         <v>10974539</v>
       </c>
     </row>
-    <row r="1270" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1270" s="6" t="s">
+    <row r="1270" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1270" s="13" t="s">
         <v>1645</v>
       </c>
-      <c r="B1270" s="7" t="s">
+      <c r="B1270" s="12" t="s">
         <v>1196</v>
       </c>
-      <c r="C1270" s="7">
+      <c r="C1270" s="24">
         <v>10970061</v>
       </c>
     </row>
-    <row r="1271" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1271" s="6" t="s">
+    <row r="1271" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1271" s="13" t="s">
         <v>1651</v>
       </c>
-      <c r="B1271" s="7" t="s">
+      <c r="B1271" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="C1271" s="7">
+      <c r="C1271" s="24">
         <v>15214001</v>
       </c>
     </row>
-    <row r="1272" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1272" s="6" t="s">
+    <row r="1272" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1272" s="13" t="s">
         <v>1652</v>
       </c>
-      <c r="B1272" s="7" t="s">
+      <c r="B1272" s="12" t="s">
         <v>622</v>
       </c>
-      <c r="C1272" s="7">
+      <c r="C1272" s="24">
         <v>15213749</v>
       </c>
     </row>
-    <row r="1273" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1273" s="11" t="s">
+    <row r="1273" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1273" s="13" t="s">
         <v>1646</v>
       </c>
-      <c r="B1273" s="7" t="s">
+      <c r="B1273" s="12" t="s">
         <v>219</v>
       </c>
-      <c r="C1273" s="7">
+      <c r="C1273" s="24">
         <v>10982361</v>
       </c>
     </row>
-    <row r="1274" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1274" s="11" t="s">
+    <row r="1274" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1274" s="13" t="s">
         <v>1648</v>
       </c>
-      <c r="B1274" s="7" t="s">
+      <c r="B1274" s="12" t="s">
         <v>485</v>
       </c>
-      <c r="C1274" s="7">
+      <c r="C1274" s="24">
         <v>14636409</v>
       </c>
     </row>
-    <row r="1275" spans="1:3" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1275" s="11" t="s">
+    <row r="1275" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1275" s="13" t="s">
         <v>1647</v>
       </c>
-      <c r="B1275" s="7" t="s">
+      <c r="B1275" s="12" t="s">
         <v>1196</v>
       </c>
-      <c r="C1275" s="7">
+      <c r="C1275" s="24">
         <v>18632378</v>
       </c>
     </row>
     <row r="1276" spans="1:3" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1276" s="12"/>
+      <c r="A1276" s="28"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="A3">
-[...23 lines deleted...]
-  </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A992" r:id="rId1" xr:uid="{0FC80CD4-AFFA-4A3A-908E-C35E94378E83}"/>
-[...1268 lines deleted...]
-    <hyperlink ref="A937" r:id="rId1270" xr:uid="{E67BF3F0-94AE-4D4C-822E-3DC1E07E620E}"/>
+    <hyperlink ref="A4" r:id="rId1" display="https://onlinelibrary.wiley.com/journal/14676281" xr:uid="{B8BB2B04-95A1-4D0E-BB5F-6213924682AF}"/>
+    <hyperlink ref="A5" r:id="rId2" display="https://onlinelibrary.wiley.com/journal/15532712" xr:uid="{BAC8E9B6-D803-478B-AEEC-29E2C2F659EF}"/>
+    <hyperlink ref="A6" r:id="rId3" display="https://onlinelibrary.wiley.com/journal/1467629x" xr:uid="{88CEB349-8986-4148-987F-4B35550865F7}"/>
+    <hyperlink ref="A7" r:id="rId4" display="https://onlinelibrary.wiley.com/journal/19113838" xr:uid="{1C552539-BAF3-4A0E-91D9-F2B17FF05845}"/>
+    <hyperlink ref="A8" r:id="rId5" display="https://onlinelibrary.wiley.com/journal/13996576" xr:uid="{FF397E68-1727-473D-AE00-68D9D9D7DBFE}"/>
+    <hyperlink ref="A9" r:id="rId6" display="https://onlinelibrary.wiley.com/journal/s20532733" xr:uid="{3EF03564-7D56-4F4A-831E-AF0BB7E86A4D}"/>
+    <hyperlink ref="A10" r:id="rId7" display="https://onlinelibrary.wiley.com/journal/s20525206" xr:uid="{2EFF3F8F-DA56-45A8-B316-83AC7374CF1A}"/>
+    <hyperlink ref="A11" r:id="rId8" display="https://onlinelibrary.wiley.com/journal/s20532296" xr:uid="{CB9177AE-3C33-4ECF-9410-2E1692C9F6B7}"/>
+    <hyperlink ref="A12" r:id="rId9" display="https://onlinelibrary.wiley.com/journal/s20597983" xr:uid="{039ADF50-93B9-48C3-8DF0-98997532AB9A}"/>
+    <hyperlink ref="A13" r:id="rId10" display="https://onlinelibrary.wiley.com/journal/s2053230x" xr:uid="{99043D98-C0F4-4DFA-AAE0-9DF9EB44574C}"/>
+    <hyperlink ref="A14" r:id="rId11" display="https://onlinelibrary.wiley.com/journal/17556724" xr:uid="{250F2297-1941-4584-AADB-4AB6A465E6E1}"/>
+    <hyperlink ref="A15" r:id="rId12" display="https://onlinelibrary.wiley.com/journal/17553768" xr:uid="{06CE8711-86FB-4467-861A-1491CCABE145}"/>
+    <hyperlink ref="A16" r:id="rId13" display="https://onlinelibrary.wiley.com/journal/16512227" xr:uid="{AAB8CA53-68F4-43F3-98EA-96DBC3048DC4}"/>
+    <hyperlink ref="A17" r:id="rId14" display="https://onlinelibrary.wiley.com/journal/17481716" xr:uid="{C73A572C-C55C-452B-A6A7-EBE3869457B0}"/>
+    <hyperlink ref="A18" r:id="rId15" display="https://onlinelibrary.wiley.com/journal/16000447" xr:uid="{6E8E9C48-6428-4F03-8709-18A777C3C7CB}"/>
+    <hyperlink ref="A19" r:id="rId16" display="https://onlinelibrary.wiley.com/journal/14636395" xr:uid="{E1013C92-03AC-4D10-B80E-115425992850}"/>
+    <hyperlink ref="A20" r:id="rId17" display="https://onlinelibrary.wiley.com/journal/13600443" xr:uid="{CB39D7AE-3FB2-4E0F-9071-C586BED661C9}"/>
+    <hyperlink ref="A21" r:id="rId18" display="https://onlinelibrary.wiley.com/journal/27010198" xr:uid="{6B6BB1C4-92C0-4826-9A01-7965BFC32D27}"/>
+    <hyperlink ref="A22" r:id="rId19" display="https://onlinelibrary.wiley.com/journal/25780727" xr:uid="{9CFD2909-C642-481D-8961-FCCE80A0BDE9}"/>
+    <hyperlink ref="A23" r:id="rId20" display="https://onlinelibrary.wiley.com/journal/16146840" xr:uid="{8E0F0BE8-CEB8-498F-B9E6-078E6D205E34}"/>
+    <hyperlink ref="A24" r:id="rId21" display="https://onlinelibrary.wiley.com/journal/15272648" xr:uid="{9CAD1E91-6419-44D6-874F-6092F7E889AB}"/>
+    <hyperlink ref="A25" r:id="rId22" display="https://onlinelibrary.wiley.com/journal/16163028" xr:uid="{19AF3B3B-C247-4186-9ACA-B653FA64566C}"/>
+    <hyperlink ref="A26" r:id="rId23" display="https://onlinelibrary.wiley.com/journal/21922659" xr:uid="{B1CC678A-954A-43FE-9926-F9B11726EBDF}"/>
+    <hyperlink ref="A27" r:id="rId24" display="https://onlinelibrary.wiley.com/journal/15214095" xr:uid="{D7214083-0786-41F8-8ED8-D787AD81FE23}"/>
+    <hyperlink ref="A28" r:id="rId25" display="https://onlinelibrary.wiley.com/journal/2365709x" xr:uid="{0505D799-6AF9-4030-A3DE-1CFD8F42F1C1}"/>
+    <hyperlink ref="A29" r:id="rId26" display="https://onlinelibrary.wiley.com/journal/21951071" xr:uid="{6DC4E1FC-B3AC-4CB4-8191-5D9FD1EB04CD}"/>
+    <hyperlink ref="A30" r:id="rId27" display="https://onlinelibrary.wiley.com/journal/25119044" xr:uid="{56EFEEA2-69AA-4211-963F-334F61ECD376}"/>
+    <hyperlink ref="A31" r:id="rId28" display="https://onlinelibrary.wiley.com/journal/23667486" xr:uid="{49E571A4-7A34-46B2-81B8-DDE1637EC250}"/>
+    <hyperlink ref="A32" r:id="rId29" display="https://onlinelibrary.wiley.com/journal/16154169" xr:uid="{160896AC-3EEE-4A87-8043-BAE4223FDC7C}"/>
+    <hyperlink ref="A33" r:id="rId30" display="https://onlinelibrary.wiley.com/journal/25130390" xr:uid="{CE371385-8AD5-4543-9FE8-B58BDB51BDFD}"/>
+    <hyperlink ref="A34" r:id="rId31" display="https://onlinelibrary.wiley.com/journal/23663987" xr:uid="{F641B03C-7A77-4595-BBF0-EFB30E2A1006}"/>
+    <hyperlink ref="A35" r:id="rId32" display="https://onlinelibrary.wiley.com/journal/23519800" xr:uid="{245B335C-A2F2-43B6-9A84-3E2699CD6D5F}"/>
+    <hyperlink ref="A36" r:id="rId33" display="https://onlinelibrary.wiley.com/journal/24725390" xr:uid="{D5122923-33F3-481E-8AD0-D38250F9034B}"/>
+    <hyperlink ref="A37" r:id="rId34" display="https://onlinelibrary.wiley.com/journal/14678268" xr:uid="{ADFE78C1-21BE-4CBD-9D0D-6C82661FDC63}"/>
+    <hyperlink ref="A38" r:id="rId35" display="https://onlinelibrary.wiley.com/journal/13652028" xr:uid="{D31A9762-D927-41BE-8BEA-D4AA2E998F1C}"/>
+    <hyperlink ref="A39" r:id="rId36" display="https://onlinelibrary.wiley.com/journal/10982337" xr:uid="{1B8A785A-660E-4560-88C7-47782F850666}"/>
+    <hyperlink ref="A40" r:id="rId37" display="https://onlinelibrary.wiley.com/journal/15206297" xr:uid="{96B53549-7BF2-417D-806F-68CA8C83C286}"/>
+    <hyperlink ref="A41" r:id="rId38" display="https://onlinelibrary.wiley.com/journal/14619563" xr:uid="{1D896E79-47F5-46BE-B22E-173D21F14AE8}"/>
+    <hyperlink ref="A42" r:id="rId39" display="https://onlinelibrary.wiley.com/journal/15740862" xr:uid="{E1E31231-8FE0-4365-BEF2-09A72B2DC3D0}"/>
+    <hyperlink ref="A43" r:id="rId40" display="https://acsess.onlinelibrary.wiley.com/journal/14350645" xr:uid="{ACBBACE7-63DA-4913-9C84-EEDF9F3DF1AE}"/>
+    <hyperlink ref="A44" r:id="rId41" display="https://aiche.onlinelibrary.wiley.com/journal/15475905" xr:uid="{C0DB1920-88E4-46AB-A700-5368ADFE70FF}"/>
+    <hyperlink ref="A45" r:id="rId42" display="https://onlinelibrary.wiley.com/journal/29937175" xr:uid="{ECD18BDE-4FBE-41DE-A3A4-083FE0837C2D}"/>
+    <hyperlink ref="A46" r:id="rId43" display="https://onlinelibrary.wiley.com/journal/13652036" xr:uid="{C41DE513-C89A-4314-8FBC-500A2677845B}"/>
+    <hyperlink ref="A47" r:id="rId44" display="https://onlinelibrary.wiley.com/journal/13989995" xr:uid="{DAFA561C-2BDD-4206-B834-D39BD1AE2DAA}"/>
+    <hyperlink ref="A48" r:id="rId45" display="https://anthrosource.onlinelibrary.wiley.com/journal/15481433" xr:uid="{817AA382-CB70-4D99-A868-A86E17DE436F}"/>
+    <hyperlink ref="A49" r:id="rId46" display="https://onlinelibrary.wiley.com/journal/17441714" xr:uid="{7BC1D26A-57E7-4933-B606-605F1EE0B5D3}"/>
+    <hyperlink ref="A50" r:id="rId47" display="https://anthrosource.onlinelibrary.wiley.com/journal/15481425" xr:uid="{C1FA3677-7310-4351-87C7-AF170BF8BB7E}"/>
+    <hyperlink ref="A51" r:id="rId48" display="https://onlinelibrary.wiley.com/journal/14678276" xr:uid="{6F8F74EE-56E1-4E27-BA5F-3FF82EC5FE2F}"/>
+    <hyperlink ref="A52" r:id="rId49" display="https://onlinelibrary.wiley.com/journal/26927691" xr:uid="{5C572B94-E4DC-47EA-A53D-0983C0E38AA3}"/>
+    <hyperlink ref="A53" r:id="rId50" display="https://bsapubs.onlinelibrary.wiley.com/journal/15372197" xr:uid="{EF1B76D4-EFD4-4260-B6A6-17A5305506A7}"/>
+    <hyperlink ref="A54" r:id="rId51" display="https://onlinelibrary.wiley.com/journal/15732770" xr:uid="{331D3FD1-4093-419F-87BD-DB8D4E8ED347}"/>
+    <hyperlink ref="A55" r:id="rId52" display="https://onlinelibrary.wiley.com/journal/10968652" xr:uid="{4444D2DE-0162-4A7F-90AB-4E4B0013181B}"/>
+    <hyperlink ref="A56" r:id="rId53" display="https://onlinelibrary.wiley.com/journal/15206300" xr:uid="{F11189F3-4E0F-4754-AD07-AFFDE230BEFE}"/>
+    <hyperlink ref="A57" r:id="rId54" display="https://onlinelibrary.wiley.com/journal/10970274" xr:uid="{691529EF-B492-4C23-AAEA-D7B34F5AD468}"/>
+    <hyperlink ref="A58" r:id="rId55" display="https://onlinelibrary.wiley.com/journal/15524833" xr:uid="{DAB2400A-7B3C-42DD-8374-B516F82E8403}"/>
+    <hyperlink ref="A59" r:id="rId56" display="https://onlinelibrary.wiley.com/journal/1552485x" xr:uid="{5598A0B2-6397-48FB-8D87-851E34E32A37}"/>
+    <hyperlink ref="A60" r:id="rId57" display="https://onlinelibrary.wiley.com/journal/15524876" xr:uid="{B6019E30-9397-4FB1-A24F-AE9B23147A76}"/>
+    <hyperlink ref="A61" r:id="rId58" display="https://onlinelibrary.wiley.com/journal/15405907" xr:uid="{79C0D84C-D647-44EC-BAB6-0FF8817FEFF4}"/>
+    <hyperlink ref="A62" r:id="rId59" display="https://onlinelibrary.wiley.com/journal/10982345" xr:uid="{99171A0C-4A05-456A-8319-706862C829B0}"/>
+    <hyperlink ref="A63" r:id="rId60" display="https://onlinelibrary.wiley.com/journal/16000897" xr:uid="{9061ECBA-67C0-42F2-877A-2363731A4089}"/>
+    <hyperlink ref="A64" r:id="rId61" display="https://associationofanaesthetists-publications.onlinelibrary.wiley.com/journal/13652044" xr:uid="{5121B7E1-2522-43E6-820B-09B838D6F671}"/>
+    <hyperlink ref="A65" r:id="rId62" display="https://associationofanaesthetists-publications.onlinelibrary.wiley.com/journal/26373726" xr:uid="{8E411FE6-6B9B-4A99-82E7-E7B662A4BFF4}"/>
+    <hyperlink ref="A66" r:id="rId63" display="https://spssi.onlinelibrary.wiley.com/journal/15302415" xr:uid="{D44F3649-8F5D-4256-95BB-84564837FC29}"/>
+    <hyperlink ref="A67" r:id="rId64" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/26292742" xr:uid="{9887ECEA-01AB-4F34-A9F7-40A0E4D0AAE2}"/>
+    <hyperlink ref="A68" r:id="rId65" display="https://onlinelibrary.wiley.com/journal/2153960x" xr:uid="{6E544E55-F910-4723-9ED2-11FCDF3652F5}"/>
+    <hyperlink ref="A69" r:id="rId66" display="https://onlinelibrary.wiley.com/journal/14390264" xr:uid="{C3EA581C-B424-4D69-90B2-1C6C92E6FD2C}"/>
+    <hyperlink ref="A70" r:id="rId67" display="https://anatomypubs.onlinelibrary.wiley.com/journal/19359780" xr:uid="{D08290AA-FF89-4AEA-8CCC-B5263E701029}"/>
+    <hyperlink ref="A71" r:id="rId68" display="https://onlinelibrary.wiley.com/journal/20472927" xr:uid="{FE1969CF-1961-4507-A2BA-1EEAD53759B5}"/>
+    <hyperlink ref="A72" r:id="rId69" display="https://onlinelibrary.wiley.com/journal/15213757" xr:uid="{1E1C723E-7D97-44E8-8E10-446BD4D2425C}"/>
+    <hyperlink ref="A73" r:id="rId70" display="https://onlinelibrary.wiley.com/journal/15213773" xr:uid="{26D7353A-BE0C-4531-BA21-77866CACDE79}"/>
+    <hyperlink ref="A74" r:id="rId71" display="https://zslpublications.onlinelibrary.wiley.com/journal/14691795" xr:uid="{E3765916-D19A-4D0F-81AC-4142CB9F501F}"/>
+    <hyperlink ref="A75" r:id="rId72" display="https://onlinelibrary.wiley.com/journal/13652052" xr:uid="{01C82F7A-E113-43C0-8339-ECC4E2D3AA0F}"/>
+    <hyperlink ref="A76" r:id="rId73" display="https://onlinelibrary.wiley.com/journal/17400929" xr:uid="{FDAD4889-4DA4-4EDC-B04F-D2DFDD0E2069}"/>
+    <hyperlink ref="A77" r:id="rId74" display="https://onlinelibrary.wiley.com/journal/15213889" xr:uid="{20C0CDD0-D71E-46E9-BA3C-1DD731FE8761}"/>
+    <hyperlink ref="A78" r:id="rId75" display="https://anthrosource.onlinelibrary.wiley.com/journal/21539588" xr:uid="{1507D6A2-DA9F-473D-B8EA-C3556930BE5D}"/>
+    <hyperlink ref="A79" r:id="rId76" display="https://onlinelibrary.wiley.com/journal/17447348" xr:uid="{5EF67CE8-1CA1-41C8-BECF-03D0CBFF8BA2}"/>
+    <hyperlink ref="A80" r:id="rId77" display="https://onlinelibrary.wiley.com/journal/14691809" xr:uid="{D8ABA596-33A4-4969-BDB5-BB06CD117F36}"/>
+    <hyperlink ref="A81" r:id="rId78" display="https://onlinelibrary.wiley.com/journal/15318249" xr:uid="{32EEFDD8-337A-4E6E-9AD1-426B97003B0B}"/>
+    <hyperlink ref="A82" r:id="rId79" display="https://onlinelibrary.wiley.com/journal/14678292" xr:uid="{F2A9E753-4370-4B66-A4B0-15C9EF1C4CC3}"/>
+    <hyperlink ref="A83" r:id="rId80" display="https://nyaspubs.onlinelibrary.wiley.com/journal/17496632" xr:uid="{9387C4FB-1A01-4EA3-972E-C9940F88131B}"/>
+    <hyperlink ref="A84" r:id="rId81" display="https://anthrosource.onlinelibrary.wiley.com/journal/15481492" xr:uid="{CA96C170-F0AD-4160-BF74-FAB0EF0C926F}"/>
+    <hyperlink ref="A85" r:id="rId82" display="https://anthrosource.onlinelibrary.wiley.com/journal/15481409" xr:uid="{970855D5-90D8-4A1B-8B31-548897B3B7CD}"/>
+    <hyperlink ref="A86" r:id="rId83" display="https://anthrosource.onlinelibrary.wiley.com/journal/15563537" xr:uid="{51B67AE9-F913-4E08-BCF5-C9D6DA679614}"/>
+    <hyperlink ref="A87" r:id="rId84" display="https://anthrosource.onlinelibrary.wiley.com/journal/15481417" xr:uid="{3BCBA37C-D66C-49D5-8698-A97542B769C3}"/>
+    <hyperlink ref="A88" r:id="rId85" display="https://rai.onlinelibrary.wiley.com/journal/14678322" xr:uid="{41D7BA89-45E5-4E6B-95E5-B4AFAA18131E}"/>
+    <hyperlink ref="A89" r:id="rId86" display="https://onlinelibrary.wiley.com/journal/14678330" xr:uid="{CECF8404-09A8-4AF6-B9D9-9C3C04D003C3}"/>
+    <hyperlink ref="A90" r:id="rId87" display="https://onlinelibrary.wiley.com/journal/14452197" xr:uid="{E5C305DD-60FD-4CE3-AF55-E01142AED626}"/>
+    <hyperlink ref="A91" r:id="rId88" display="https://aornjournal.onlinelibrary.wiley.com/" xr:uid="{42A59B07-BE87-42A4-A595-E3EBD3F40F7A}"/>
+    <hyperlink ref="A92" r:id="rId89" display="https://onlinelibrary.wiley.com/journal/16000463" xr:uid="{6BD2CB1F-66E5-4A3A-8C2F-8D62D8C72178}"/>
+    <hyperlink ref="A93" r:id="rId90" display="https://onlinelibrary.wiley.com/journal/10990720" xr:uid="{AC6C6FE8-396D-46A4-B302-1436C2233D9E}"/>
+    <hyperlink ref="A94" r:id="rId91" display="https://onlinelibrary.wiley.com/journal/20405804" xr:uid="{16B4A86A-7741-4065-9A22-6A2355E5F622}"/>
+    <hyperlink ref="A95" r:id="rId92" display="https://onlinelibrary.wiley.com/journal/10990739" xr:uid="{C3FB575F-F344-4F64-ADF7-49CD37966228}"/>
+    <hyperlink ref="A96" r:id="rId93" display="https://iaap-journals.onlinelibrary.wiley.com/journal/14640597" xr:uid="{C198458D-63F0-4AC4-B3B5-A39D381330AE}"/>
+    <hyperlink ref="A97" r:id="rId94" display="https://iaap-journals.onlinelibrary.wiley.com/journal/17580854" xr:uid="{22C9B53A-B284-48B8-B871-D39EB210BEFF}"/>
+    <hyperlink ref="A98" r:id="rId95" display="https://onlinelibrary.wiley.com/journal/27024288" xr:uid="{C23D053E-821D-4D6E-BBA8-B77188BB727A}"/>
+    <hyperlink ref="A99" r:id="rId96" display="https://onlinelibrary.wiley.com/journal/15264025" xr:uid="{927A4F11-0865-423C-BE6A-B14FD6D3BE9A}"/>
+    <hyperlink ref="A100" r:id="rId97" display="https://onlinelibrary.wiley.com/journal/1654109x" xr:uid="{55882D8A-7ABB-41A5-9C23-332FA8507F86}"/>
+    <hyperlink ref="A101" r:id="rId98" display="https://onlinelibrary.wiley.com/journal/10990755" xr:uid="{B3C5C77E-B09F-41F5-AF01-14372BC6F150}"/>
+    <hyperlink ref="A102" r:id="rId99" display="https://onlinelibrary.wiley.com/journal/16000471" xr:uid="{B5AFA97D-ABB3-49EE-8836-176E44A481B9}"/>
+    <hyperlink ref="A103" r:id="rId100" display="https://anthrosource.onlinelibrary.wiley.com/journal/15518248" xr:uid="{F3BCA427-F23F-4A2D-BAA1-BEF21DD3BBD3}"/>
+    <hyperlink ref="A104" r:id="rId101" display="https://onlinelibrary.wiley.com/journal/10990763" xr:uid="{B13AB1A2-B4A8-4F49-BB65-DB498608B0FD}"/>
+    <hyperlink ref="A105" r:id="rId102" display="https://onlinelibrary.wiley.com/journal/18344453" xr:uid="{CB5DDEF2-066B-4173-9335-FA0C62AC9FA9}"/>
+    <hyperlink ref="A106" r:id="rId103" display="https://onlinelibrary.wiley.com/journal/14754754" xr:uid="{051FECC2-228C-4A1F-A976-8811A428A5B3}"/>
+    <hyperlink ref="A107" r:id="rId104" display="https://onlinelibrary.wiley.com/journal/15214184" xr:uid="{D8E3180B-D12C-47A0-B4A0-261A6A4C26D7}"/>
+    <hyperlink ref="A108" r:id="rId105" display="https://onlinelibrary.wiley.com/journal/15206327" xr:uid="{29FC6337-BAFB-45BB-9F68-240FAE6C40E9}"/>
+    <hyperlink ref="A109" r:id="rId106" display="https://rgs-ibg.onlinelibrary.wiley.com/journal/14754762" xr:uid="{3AC920F0-656A-4F6F-934A-F92432125610}"/>
+    <hyperlink ref="A110" r:id="rId107" display="https://onlinelibrary.wiley.com/journal/23265205" xr:uid="{7DDF1130-A2F3-4613-B58C-9E75CD20C9CC}"/>
+    <hyperlink ref="A111" r:id="rId108" display="https://onlinelibrary.wiley.com/journal/21514658" xr:uid="{3226F739-BA9E-4701-BEA3-CBA718715314}"/>
+    <hyperlink ref="A112" r:id="rId109" display="https://arthroscopyjournals.onlinelibrary.wiley.com/journal/15263231" xr:uid="{CD9AE09F-82A0-415A-B715-DE4B8DBDCF1B}"/>
+    <hyperlink ref="A113" r:id="rId110" display="https://onlinelibrary.wiley.com/journal/15251594" xr:uid="{6A328AD1-08E9-4669-AF17-5816302D899C}"/>
+    <hyperlink ref="A114" r:id="rId111" display="https://onlinelibrary.wiley.com/journal/17447941" xr:uid="{B134DB06-C391-44A1-BDB3-24F6BF9CC4B9}"/>
+    <hyperlink ref="A115" r:id="rId112" display="https://onlinelibrary.wiley.com/journal/14678373" xr:uid="{BC9BD29E-60EA-4737-81DD-01648FA3AB21}"/>
+    <hyperlink ref="A116" r:id="rId113" display="https://onlinelibrary.wiley.com/journal/14678381" xr:uid="{EE7B6248-1D99-4DB6-A5B5-FE25C3978C20}"/>
+    <hyperlink ref="A117" r:id="rId114" display="https://onlinelibrary.wiley.com/journal/17483131" xr:uid="{198D04C5-80A5-401A-9AEB-12AAF1EBD01C}"/>
+    <hyperlink ref="A118" r:id="rId115" display="https://onlinelibrary.wiley.com/journal/19346093" xr:uid="{6F003D7E-BCEC-4E27-B816-01DC9C5A6BBA}"/>
+    <hyperlink ref="A119" r:id="rId116" display="https://onlinelibrary.wiley.com/journal/17585910" xr:uid="{A6BBD095-2FDA-42D7-8ECC-4388AC394855}"/>
+    <hyperlink ref="A120" r:id="rId117" display="https://onlinelibrary.wiley.com/journal/21935815" xr:uid="{F3C41D29-040E-497E-B146-5B02EB140A5C}"/>
+    <hyperlink ref="A121" r:id="rId118" display="https://onlinelibrary.wiley.com/journal/1467839x" xr:uid="{A845A3D3-B1CF-4064-9252-1C1575EDDE34}"/>
+    <hyperlink ref="A122" r:id="rId119" display="https://onlinelibrary.wiley.com/journal/19430787" xr:uid="{0F2147F1-240D-4746-9E05-0924F184FA4A}"/>
+    <hyperlink ref="A123" r:id="rId120" display="https://onlinelibrary.wiley.com/journal/17531411" xr:uid="{5AF62EBD-C1AF-4CE5-9173-9005E5FF4051}"/>
+    <hyperlink ref="A124" r:id="rId121" display="https://onlinelibrary.wiley.com/journal/14678411" xr:uid="{4D0F591C-20C6-4CB8-AA7E-BE6FAD176667}"/>
+    <hyperlink ref="A125" r:id="rId122" display="https://onlinelibrary.wiley.com/journal/14678446" xr:uid="{D9180F6F-2142-4D49-BAE2-A57198440AEB}"/>
+    <hyperlink ref="A126" r:id="rId123" display="https://onlinelibrary.wiley.com/journal/17437563" xr:uid="{8D956340-3B0D-4A06-A9F9-E38C63152B6D}"/>
+    <hyperlink ref="A127" r:id="rId124" display="https://onlinelibrary.wiley.com/journal/20416156" xr:uid="{36BBAB8A-7C48-4B0E-8E3E-9BD459C5F10A}"/>
+    <hyperlink ref="A128" r:id="rId125" display="https://onlinelibrary.wiley.com/journal/17585872" xr:uid="{7E1EFA71-C428-400F-8B14-1DC9280D1311}"/>
+    <hyperlink ref="A129" r:id="rId126" display="https://onlinelibrary.wiley.com/journal/15213994" xr:uid="{60206DE2-2869-43BE-AA59-9FBCE1F046CA}"/>
+    <hyperlink ref="A130" r:id="rId127" display="https://onlinelibrary.wiley.com/journal/14429993" xr:uid="{5B5A064E-DF55-4196-A7EE-45EDD6BE67A2}"/>
+    <hyperlink ref="A131" r:id="rId128" display="https://onlinelibrary.wiley.com/journal/20521758" xr:uid="{94E7B9AA-DD6B-4820-93C8-C9027D3B902E}"/>
+    <hyperlink ref="A132" r:id="rId129" display="https://onlinelibrary.wiley.com/journal/14400960" xr:uid="{F5666F49-9A5F-4F1A-809C-E65C76CD960E}"/>
+    <hyperlink ref="A133" r:id="rId130" display="https://onlinelibrary.wiley.com/journal/22050140" xr:uid="{E9AE42A2-DF65-4D0F-B078-EAF20D6B1F63}"/>
+    <hyperlink ref="A134" r:id="rId131" display="https://onlinelibrary.wiley.com/journal/17416612" xr:uid="{ACD7F975-DF29-4CB7-9F79-57EA33CC45B5}"/>
+    <hyperlink ref="A135" r:id="rId132" display="https://onlinelibrary.wiley.com/journal/1467842x" xr:uid="{1D29849A-D755-4BF1-A673-677334C23016}"/>
+    <hyperlink ref="A136" r:id="rId133" display="https://onlinelibrary.wiley.com/journal/18352561" xr:uid="{09788DFF-CAAC-4E90-BD99-1FCABB57CE6E}"/>
+    <hyperlink ref="A137" r:id="rId134" display="https://onlinelibrary.wiley.com/journal/14678438" xr:uid="{C2D78805-83EA-4CA3-9ED1-7B18EE332196}"/>
+    <hyperlink ref="A138" r:id="rId135" display="https://obgyn.onlinelibrary.wiley.com/journal/1479828x" xr:uid="{7CF35D1F-0C72-46DC-96A0-3E75359BD1F8}"/>
+    <hyperlink ref="A139" r:id="rId136" display="https://onlinelibrary.wiley.com/journal/18347819" xr:uid="{7F80D137-689C-4D51-8EBE-485494F9D989}"/>
+    <hyperlink ref="A140" r:id="rId137" display="https://onlinelibrary.wiley.com/journal/14678454" xr:uid="{3C7AE2B6-53D4-4AD8-BB1E-D9F4D253D631}"/>
+    <hyperlink ref="A141" r:id="rId138" display="https://onlinelibrary.wiley.com/journal/17474477" xr:uid="{FF66A5BB-F539-4990-B2AB-6CCF307D4586}"/>
+    <hyperlink ref="A142" r:id="rId139" display="https://onlinelibrary.wiley.com/journal/14678497" xr:uid="{A0756BF2-96B7-4884-92FD-4E1934A2F92A}"/>
+    <hyperlink ref="A143" r:id="rId140" display="https://onlinelibrary.wiley.com/journal/14678500" xr:uid="{D6215956-D774-4A4C-B20B-EB9379EFA0F1}"/>
+    <hyperlink ref="A144" r:id="rId141" display="https://onlinelibrary.wiley.com/journal/14401584" xr:uid="{5AC4B44D-25F4-4D79-8194-AFB918165943}"/>
+    <hyperlink ref="A145" r:id="rId142" display="https://onlinelibrary.wiley.com/journal/18394655" xr:uid="{32E914EB-607F-44DA-83A0-7FA2F451C03D}"/>
+    <hyperlink ref="A146" r:id="rId143" display="https://onlinelibrary.wiley.com/journal/14401630" xr:uid="{5D5E1E16-6130-4C23-80C8-472046E9AA48}"/>
+    <hyperlink ref="A147" r:id="rId144" display="https://onlinelibrary.wiley.com/journal/17510813" xr:uid="{012BC951-6BA9-4D6F-8ECF-6E66EC56DCD8}"/>
+    <hyperlink ref="A148" r:id="rId145" display="https://onlinelibrary.wiley.com/journal/19393806" xr:uid="{192D8087-5343-4D45-BEE0-1FB8A4358689}"/>
+    <hyperlink ref="A149" r:id="rId146" display="https://awwa.onlinelibrary.wiley.com/journal/25778161" xr:uid="{6938DD9C-CFDE-4806-BF87-7514DA8F4858}"/>
+    <hyperlink ref="A150" r:id="rId147" display="https://onlinelibrary.wiley.com/journal/17427843" xr:uid="{35FD8854-D6F3-48F2-AFA2-B1A4EDF60881}"/>
+    <hyperlink ref="A151" r:id="rId148" display="https://onlinelibrary.wiley.com/journal/13652117" xr:uid="{D716CF60-F567-4B63-B4D0-07ED070E401C}"/>
+    <hyperlink ref="A152" r:id="rId149" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/25666223" xr:uid="{411D2A50-AE58-4821-B174-F5EB9027178B}"/>
+    <hyperlink ref="A153" r:id="rId150" display="https://onlinelibrary.wiley.com/journal/1099078x" xr:uid="{66B9E894-E7E6-43FA-8886-2998D91DF852}"/>
+    <hyperlink ref="A154" r:id="rId151" display="https://onlinelibrary.wiley.com/journal/10990798" xr:uid="{8EE45AE6-F1C6-47D8-BF40-D18B0C366FE9}"/>
+    <hyperlink ref="A155" r:id="rId152" display="https://onlinelibrary.wiley.com/journal/15222365" xr:uid="{D50DEE7B-14EF-4A5B-8069-1AD31A3A2D52}"/>
+    <hyperlink ref="A156" r:id="rId153" display="https://iubmb.onlinelibrary.wiley.com/journal/15393429" xr:uid="{920C1BB8-7B6A-418B-94C3-9A2B19D4AA99}"/>
+    <hyperlink ref="A157" r:id="rId154" display="https://onlinelibrary.wiley.com/journal/1521186x" xr:uid="{6DB90195-FC52-4B0B-A0C7-1EF98559D935}"/>
+    <hyperlink ref="A158" r:id="rId155" display="https://onlinelibrary.wiley.com/journal/15211878" xr:uid="{EC176C74-8917-4467-8F5B-F6CF42A47261}"/>
+    <hyperlink ref="A159" r:id="rId156" display="https://onlinelibrary.wiley.com/journal/14678519" xr:uid="{CF46B339-8EBD-4713-8050-262A061893BB}"/>
+    <hyperlink ref="A160" r:id="rId157" display="https://iubmb.onlinelibrary.wiley.com/journal/18728081" xr:uid="{027B0156-8A4E-4A72-97FC-0D730346A09C}"/>
+    <hyperlink ref="A161" r:id="rId158" display="https://onlinelibrary.wiley.com/journal/19321031" xr:uid="{B1C7A8CD-82D1-4C1E-A7D9-32549C9100D6}"/>
+    <hyperlink ref="A162" r:id="rId159" display="https://onlinelibrary.wiley.com/journal/1469185x" xr:uid="{108AAFA6-67D1-454D-826B-60A4C70A2816}"/>
+    <hyperlink ref="A163" r:id="rId160" display="https://onlinelibrary.wiley.com/journal/1768322x" xr:uid="{232096B4-13C0-44B8-A19B-14E7D59CDB0C}"/>
+    <hyperlink ref="A164" r:id="rId161" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10990801" xr:uid="{956BA95A-E502-4312-8B0C-1BEE39A73AA2}"/>
+    <hyperlink ref="A165" r:id="rId162" display="https://onlinelibrary.wiley.com/journal/15214036" xr:uid="{8D4963E1-7F42-47EB-A2C2-2D209EEF12B0}"/>
+    <hyperlink ref="A166" r:id="rId163" display="https://onlinelibrary.wiley.com/journal/1099081x" xr:uid="{7616469E-E9FB-472B-9107-110A7C350A7B}"/>
+    <hyperlink ref="A167" r:id="rId164" display="https://onlinelibrary.wiley.com/journal/10970282" xr:uid="{97DC6518-C4EC-4D88-86B4-B01536180EF0}"/>
+    <hyperlink ref="A168" r:id="rId165" display="https://iubmb.onlinelibrary.wiley.com/journal/14708744" xr:uid="{2D798E2B-5B83-48C2-9A20-E3360BEF1A90}"/>
+    <hyperlink ref="A169" r:id="rId166" display="https://onlinelibrary.wiley.com/journal/10970290" xr:uid="{D895A2A2-F458-4AC8-AFD7-075DBE072157}"/>
+    <hyperlink ref="A170" r:id="rId167" display="https://onlinelibrary.wiley.com/journal/18607314" xr:uid="{F151F749-82F1-4AF3-A115-13562DD45DEC}"/>
+    <hyperlink ref="A171" r:id="rId168" display="https://aiche.onlinelibrary.wiley.com/journal/15206033" xr:uid="{3EA17734-92B1-4EC2-B041-9D8AA38699B5}"/>
+    <hyperlink ref="A172" r:id="rId169" display="https://onlinelibrary.wiley.com/journal/17447429" xr:uid="{7CD1C3F9-632A-4083-87A7-D59CAA7D60D7}"/>
+    <hyperlink ref="A173" r:id="rId170" display="https://onlinelibrary.wiley.com/journal/13995618" xr:uid="{87405FE8-1B5E-4C7A-BE3C-AE0571F5481D}"/>
+    <hyperlink ref="A174" r:id="rId171" display="https://onlinelibrary.wiley.com/journal/1523536x" xr:uid="{8232FF4B-0DC8-4F52-895B-7427F329F0CA}"/>
+    <hyperlink ref="A175" r:id="rId172" display="https://onlinelibrary.wiley.com/journal/24721727" xr:uid="{F4715AB1-B747-4773-8275-D2D334532D18}"/>
+    <hyperlink ref="A176" r:id="rId173" display="https://obgyn.onlinelibrary.wiley.com/journal/14710528" xr:uid="{32147A28-ACE3-48EC-BB65-459AE58D39F6}"/>
+    <hyperlink ref="A177" r:id="rId174" display="https://bjui-journals.onlinelibrary.wiley.com/journal/1464410x" xr:uid="{77096F99-AEC4-442B-ACB8-E9BAC700CB36}"/>
+    <hyperlink ref="A178" r:id="rId175" display="https://bera-journals.onlinelibrary.wiley.com/journal/14693518" xr:uid="{3F296874-6E48-4445-A940-B2B10C133A6D}"/>
+    <hyperlink ref="A179" r:id="rId176" display="https://bpspubs.onlinelibrary.wiley.com/journal/13652125" xr:uid="{304F934C-86F9-4FB3-8442-D09715FFA721}"/>
+    <hyperlink ref="A180" r:id="rId177" display="https://bpspsychub.onlinelibrary.wiley.com/journal/20448260" xr:uid="{B4195B3E-4D47-4189-BF58-64A4ABFBCA04}"/>
+    <hyperlink ref="A181" r:id="rId178" display="https://bpspsychub.onlinelibrary.wiley.com/journal/2044835x" xr:uid="{C8AC1949-480E-49D4-85F8-ED1444E9D07D}"/>
+    <hyperlink ref="A182" r:id="rId179" display="https://bpspsychub.onlinelibrary.wiley.com/journal/20448279" xr:uid="{13EDD33B-232C-46A7-A38F-CC94FF5CBC56}"/>
+    <hyperlink ref="A183" r:id="rId180" display="https://bera-journals.onlinelibrary.wiley.com/journal/14678535" xr:uid="{D1232F39-6629-436F-80EF-1A29D744D05E}"/>
+    <hyperlink ref="A184" r:id="rId181" display="https://onlinelibrary.wiley.com/journal/13652141" xr:uid="{288C73AA-8C37-4D4E-9B6E-D764D5C2D468}"/>
+    <hyperlink ref="A185" r:id="rId182" display="https://bpspsychub.onlinelibrary.wiley.com/journal/20448287" xr:uid="{598E7BB2-2FD9-4565-8ED4-7A948009BCD5}"/>
+    <hyperlink ref="A186" r:id="rId183" display="https://onlinelibrary.wiley.com/journal/14678543" xr:uid="{889A8A38-8C9E-4FD3-83AA-383B7715351F}"/>
+    <hyperlink ref="A187" r:id="rId184" display="https://onlinelibrary.wiley.com/journal/14683156" xr:uid="{A5B8CD6B-4CC6-4E28-BEF9-EEF8330B9CB0}"/>
+    <hyperlink ref="A188" r:id="rId185" display="https://onlinelibrary.wiley.com/journal/14678551" xr:uid="{0A72EFA6-3628-49B0-A512-CC043F2141AB}"/>
+    <hyperlink ref="A189" r:id="rId186" display="https://bpspsychub.onlinelibrary.wiley.com/journal/20448317" xr:uid="{5166F4A6-66DF-4C03-AAC1-E572D10E6687}"/>
+    <hyperlink ref="A190" r:id="rId187" display="https://bpspubs.onlinelibrary.wiley.com/journal/14765381" xr:uid="{10D65777-7B62-4A94-A05F-5E63DAEA7265}"/>
+    <hyperlink ref="A191" r:id="rId188" display="https://bpspsychub.onlinelibrary.wiley.com/journal/20448295" xr:uid="{3ADD74F3-21B0-4347-96DE-CC84B70768CB}"/>
+    <hyperlink ref="A192" r:id="rId189" display="https://onlinelibrary.wiley.com/journal/17520118" xr:uid="{68A6D63E-D6D5-495F-A79A-146D28B232FC}"/>
+    <hyperlink ref="A193" r:id="rId190" display="https://bpspsychub.onlinelibrary.wiley.com/journal/20448309" xr:uid="{A71AAFEE-5398-4101-9860-CF1C57D8BA90}"/>
+    <hyperlink ref="A194" r:id="rId191" display="https://nasenjournals.onlinelibrary.wiley.com/journal/14678578" xr:uid="{85F9F1B8-3CE7-4C54-856D-2296E297023F}"/>
+    <hyperlink ref="A195" r:id="rId192" display="https://onlinelibrary.wiley.com/journal/14678586" xr:uid="{A42631B9-643E-4AA9-BFE5-7C21198C42A8}"/>
+    <hyperlink ref="A196" r:id="rId193" display="https://onlinelibrary.wiley.com/journal/14709856" xr:uid="{B54E4B73-9D6E-4EAB-B547-375C5379532C}"/>
+    <hyperlink ref="A197" r:id="rId194" display="https://onlinelibrary.wiley.com/journal/12295949" xr:uid="{C37F4C4F-5A27-4430-A94E-73C8005D4FFF}"/>
+    <hyperlink ref="A198" r:id="rId195" display="https://londmathsoc.onlinelibrary.wiley.com/journal/14692120" xr:uid="{71EDA63F-ED3A-4B26-9F4D-C3AF8B7224D2}"/>
+    <hyperlink ref="A199" r:id="rId196" display="https://onlinelibrary.wiley.com/journal/14678594" xr:uid="{F3FED574-03F6-458B-8C3D-AE8425A8F5F7}"/>
+    <hyperlink ref="A200" r:id="rId197" display="https://onlinelibrary.wiley.com/journal/26946424" xr:uid="{D9F313E3-32A8-4F8D-A878-EA4AD5E3BCAB}"/>
+    <hyperlink ref="A201" r:id="rId198" display="https://onlinelibrary.wiley.com/journal/25723170" xr:uid="{17B86693-C20C-4399-819A-C170B2FD47E6}"/>
+    <hyperlink ref="A202" r:id="rId199" display="https://onlinelibrary.wiley.com/journal/10990836" xr:uid="{73EAAB8D-3934-4CEF-9620-93C4C96317B8}"/>
+    <hyperlink ref="A203" r:id="rId200" display="https://onlinelibrary.wiley.com/journal/15410064" xr:uid="{CA0AB9E2-FAF4-4A16-9468-560551110081}"/>
+    <hyperlink ref="A204" r:id="rId201" display="https://onlinelibrary.wiley.com/journal/19364490" xr:uid="{0CFE1065-1739-45F0-AB1F-5F83843150D7}"/>
+    <hyperlink ref="A205" r:id="rId202" display="https://onlinelibrary.wiley.com/journal/17447976" xr:uid="{285F266B-03B5-4C0C-9823-11628C95CC8B}"/>
+    <hyperlink ref="A206" r:id="rId203" display="https://onlinelibrary.wiley.com/journal/15405982" xr:uid="{8FC92C2A-DFBF-4EDB-A26E-A9BC17582CA9}"/>
+    <hyperlink ref="A207" r:id="rId204" display="https://onlinelibrary.wiley.com/journal/17547121" xr:uid="{F2A0DEF1-1A73-4EAB-9C69-87382EFF5148}"/>
+    <hyperlink ref="A208" r:id="rId205" display="https://onlinelibrary.wiley.com/journal/1755618X" xr:uid="{41F6DDCE-6711-4C43-8E31-B1B227FD2F8E}"/>
+    <hyperlink ref="A209" r:id="rId206" display="https://acsjournals.onlinelibrary.wiley.com/journal/10970142" xr:uid="{E10620F0-24B3-4C03-96A7-3045D4295A13}"/>
+    <hyperlink ref="A210" r:id="rId207" display="https://acsjournals.onlinelibrary.wiley.com/journal/19346638" xr:uid="{AFA86ED2-85F2-4AA1-BE39-BF12180388E0}"/>
+    <hyperlink ref="A211" r:id="rId208" display="https://onlinelibrary.wiley.com/journal/1522726X" xr:uid="{F2F9D009-0CA9-4EB3-A734-CFFD30DFA405}"/>
+    <hyperlink ref="A212" r:id="rId209" display="https://onlinelibrary.wiley.com/journal/25097075" xr:uid="{94FDCC91-2DD5-4EC9-B12F-8E8C53903925}"/>
+    <hyperlink ref="A213" r:id="rId210" display="https://onlinelibrary.wiley.com/journal/10990844" xr:uid="{3C588FAD-6C5F-4C9C-8625-D18FD34B8315}"/>
+    <hyperlink ref="A214" r:id="rId211" display="https://onlinelibrary.wiley.com/journal/10958355" xr:uid="{C5404B33-9FD7-439D-8AE8-F54E1AB406A0}"/>
+    <hyperlink ref="A215" r:id="rId212" display="https://onlinelibrary.wiley.com/journal/19433638" xr:uid="{1A2BB93B-EC8C-406E-BBCB-451632491CFC}"/>
+    <hyperlink ref="A216" r:id="rId213" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/14397633" xr:uid="{97121D64-9A9F-4B93-BCB9-619D73DA3216}"/>
+    <hyperlink ref="A217" r:id="rId214" display="https://onlinelibrary.wiley.com/journal/21969744" xr:uid="{F8D2047A-C3CD-4758-AD41-95731A86213F}"/>
+    <hyperlink ref="A218" r:id="rId215" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/18673899" xr:uid="{60CAFB10-E24E-4BDE-A100-CFBFADC7EBE5}"/>
+    <hyperlink ref="A219" r:id="rId216" display="https://onlinelibrary.wiley.com/journal/17470285" xr:uid="{C6608309-5B08-4299-877D-144A1C2A7D12}"/>
+    <hyperlink ref="A220" r:id="rId217" display="https://onlinelibrary.wiley.com/journal/15214125" xr:uid="{DD3BC2DB-E88C-4902-9BD9-81CD05BAF306}"/>
+    <hyperlink ref="A221" r:id="rId218" display="https://onlinelibrary.wiley.com/journal/15222640" xr:uid="{5D46DE35-F055-4ADD-894D-48CAD5259AC6}"/>
+    <hyperlink ref="A222" r:id="rId219" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/15213765" xr:uid="{10A7F69D-2277-412C-A0CC-FBD590098A28}"/>
+    <hyperlink ref="A223" r:id="rId220" display="https://onlinelibrary.wiley.com/journal/1861471X" xr:uid="{0AE61AF6-59AD-4523-8A9B-97AA63397520}"/>
+    <hyperlink ref="A224" r:id="rId221" display="https://onlinelibrary.wiley.com/journal/16121880" xr:uid="{CDBB004E-B86A-4B79-8393-F64263C24487}"/>
+    <hyperlink ref="A225" r:id="rId222" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/23656549" xr:uid="{52D1A8A3-B026-460E-B821-20D73CB78694}"/>
+    <hyperlink ref="A226" r:id="rId223" display="https://onlinelibrary.wiley.com/journal/15213730" xr:uid="{08A71BFA-875F-4669-9CC8-0E4CACA32416}"/>
+    <hyperlink ref="A227" r:id="rId224" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/18607187" xr:uid="{520C4FBB-10F3-4AC6-B0C5-DB25A84B728D}"/>
+    <hyperlink ref="A228" r:id="rId225" display="https://onlinelibrary.wiley.com/journal/2199692X" xr:uid="{77DA3662-DC3C-413C-AE75-B1B2C2376BD8}"/>
+    <hyperlink ref="A229" r:id="rId226" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/23670932" xr:uid="{1F550433-AF9E-4991-83CD-F03AF56C097D}"/>
+    <hyperlink ref="A230" r:id="rId227" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/14397641" xr:uid="{B47C975A-D555-467D-9F49-8CDD58AA7796}"/>
+    <hyperlink ref="A231" r:id="rId228" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/21926506" xr:uid="{1F1B089F-7800-45A6-9B41-F6FE85D0A100}"/>
+    <hyperlink ref="A232" r:id="rId229" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/1864564X" xr:uid="{A5C703CF-4475-4BB2-B94A-2FEEA9478620}"/>
+    <hyperlink ref="A233" r:id="rId230" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/25704206" xr:uid="{E050CF0B-F787-49CA-8C06-1F239E21C90E}"/>
+    <hyperlink ref="A234" r:id="rId231" display="https://onlinelibrary.wiley.com/journal/13652206" xr:uid="{6B296863-B5BE-4A93-BDF2-BDB96768D165}"/>
+    <hyperlink ref="A235" r:id="rId232" display="https://onlinelibrary.wiley.com/journal/10990852" xr:uid="{4EC08D9C-A90C-4E88-8E87-B02CC7C7B32A}"/>
+    <hyperlink ref="A236" r:id="rId233" display="https://acamh.onlinelibrary.wiley.com/journal/14753588" xr:uid="{5B5C8288-B943-4AD9-BB1C-467C3F8A313B}"/>
+    <hyperlink ref="A237" r:id="rId234" display="https://onlinelibrary.wiley.com/journal/13652214" xr:uid="{7B21F4F3-CD0B-4177-AB82-D5E9ADE8F527}"/>
+    <hyperlink ref="A238" r:id="rId235" display="https://onlinelibrary.wiley.com/journal/10990860" xr:uid="{3D083E99-AE62-485F-8912-D40B9FD1E6CD}"/>
+    <hyperlink ref="A239" r:id="rId236" display="https://onlinelibrary.wiley.com/journal/1749124X" xr:uid="{70F16115-E09F-40E8-9E1A-FA5967A78891}"/>
+    <hyperlink ref="A240" r:id="rId237" display="https://onlinelibrary.wiley.com/journal/16147065" xr:uid="{54B660FF-1C42-4C1A-99D9-DC4B86659614}"/>
+    <hyperlink ref="A241" r:id="rId238" display="https://onlinelibrary.wiley.com/journal/1520636X" xr:uid="{F6975C07-A8CE-4271-BA7F-827550E55400}"/>
+    <hyperlink ref="A242" r:id="rId239" display="https://anthrosource.onlinelibrary.wiley.com/journal/1548744X" xr:uid="{DEC2D0F4-48CF-4C7C-877D-253926361564}"/>
+    <hyperlink ref="A243" r:id="rId240" display="https://onlinelibrary.wiley.com/journal/2625073X" xr:uid="{070A0A62-23C6-4CC5-8D01-C2FEE3AC6D23}"/>
+    <hyperlink ref="A244" r:id="rId241" display="https://onlinelibrary.wiley.com/journal/10960031" xr:uid="{BBD02447-FDC1-42D3-9ECD-C3901FAE9ECA}"/>
+    <hyperlink ref="A245" r:id="rId242" display="https://onlinelibrary.wiley.com/journal/18630669" xr:uid="{D971608F-27DE-4380-A9F5-81AC65B2BDC6}"/>
+    <hyperlink ref="A246" r:id="rId243" display="https://onlinelibrary.wiley.com/journal/13652222" xr:uid="{35ED654B-33CA-415C-9C05-221569DC3340}"/>
+    <hyperlink ref="A247" r:id="rId244" display="https://onlinelibrary.wiley.com/journal/14429071" xr:uid="{263C081B-E224-4C79-BF3B-3CFC9C1D4E0B}"/>
+    <hyperlink ref="A248" r:id="rId245" display="https://aap.onlinelibrary.wiley.com/journal/21630097" xr:uid="{39FA4C23-4121-4A23-B3E4-FB49BF6D103F}"/>
+    <hyperlink ref="A249" r:id="rId246" display="https://onlinelibrary.wiley.com/journal/10982353" xr:uid="{9370FBFC-95F5-4A5F-A242-598919D813FE}"/>
+    <hyperlink ref="A250" r:id="rId247" display="https://onlinelibrary.wiley.com/journal/17591961" xr:uid="{DA127482-D7EB-4C3F-A81D-F6F5E1BE2918}"/>
+    <hyperlink ref="A251" r:id="rId248" display="https://onlinelibrary.wiley.com/journal/14401681" xr:uid="{4B8FCDB2-15CC-4DDB-84DD-BD222B93A2C2}"/>
+    <hyperlink ref="A252" r:id="rId249" display="https://onlinelibrary.wiley.com/journal/13652265" xr:uid="{24248587-F742-49CE-B220-979860A35434}"/>
+    <hyperlink ref="A253" r:id="rId250" display="https://onlinelibrary.wiley.com/journal/13990004" xr:uid="{00DF32EF-2FC9-458F-98EE-E98211DB7D05}"/>
+    <hyperlink ref="A254" r:id="rId251" display="https://onlinelibrary.wiley.com/journal/17088208" xr:uid="{D963D2C1-5BFA-42F8-A33C-3853D2FF7C76}"/>
+    <hyperlink ref="A255" r:id="rId252" display="https://onlinelibrary.wiley.com/journal/17588111" xr:uid="{5DBC2FD2-D409-41FA-8A7D-A94428D7E298}"/>
+    <hyperlink ref="A256" r:id="rId253" display="https://onlinelibrary.wiley.com/journal/16000501" xr:uid="{A0F76F55-2520-48F0-962F-E6B1FB625E0B}"/>
+    <hyperlink ref="A257" r:id="rId254" display="https://onlinelibrary.wiley.com/journal/17494486" xr:uid="{1A1AE3FA-060C-4EE9-8534-EB5924EB6946}"/>
+    <hyperlink ref="A258" r:id="rId255" display="https://ascpt.onlinelibrary.wiley.com/journal/15326535" xr:uid="{0F7A76AF-886E-4FBC-8BB4-B4E5DFBC2D89}"/>
+    <hyperlink ref="A259" r:id="rId256" display="https://accp1.onlinelibrary.wiley.com/journal/21607648" xr:uid="{E70A8EF3-04EF-458A-84F4-7BED5756A2F0}"/>
+    <hyperlink ref="A260" r:id="rId257" display="https://onlinelibrary.wiley.com/journal/1475097X" xr:uid="{87685585-5DD7-462E-998E-435FF3207A45}"/>
+    <hyperlink ref="A261" r:id="rId258" display="https://onlinelibrary.wiley.com/journal/10990879" xr:uid="{F3F66C84-9140-4CF5-BDD3-E7E5418EAF81}"/>
+    <hyperlink ref="A262" r:id="rId259" display="https://onlinelibrary.wiley.com/journal/13990012" xr:uid="{CD737D55-602C-4B8C-9CF2-968CF135BAB5}"/>
+    <hyperlink ref="A264" r:id="rId260" display="https://onlinelibrary.wiley.com/journal/15516709" xr:uid="{1D0502D5-82A9-40AB-AF2D-E626362DFD0D}"/>
+    <hyperlink ref="A265" r:id="rId261" display="https://onlinelibrary.wiley.com/journal/15206378" xr:uid="{DD2F516F-984A-425F-9AD9-4833964BF9AC}"/>
+    <hyperlink ref="A266" r:id="rId262" display="https://onlinelibrary.wiley.com/journal/14784408" xr:uid="{8468BEB3-CA1C-47AC-ABE2-8AC653DADE04}"/>
+    <hyperlink ref="A267" r:id="rId263" display="https://onlinelibrary.wiley.com/journal/14631318" xr:uid="{51638E7B-05DD-4D6C-BB0B-831F84BF4926}"/>
+    <hyperlink ref="A268" r:id="rId264" display="https://onlinelibrary.wiley.com/journal/10970312" xr:uid="{0D2A6101-B5AA-4185-8636-31B1E2D44895}"/>
+    <hyperlink ref="A269" r:id="rId265" display="https://onlinelibrary.wiley.com/journal/16000528" xr:uid="{8CCFBD2B-C46A-41C3-9245-3C0617F317BA}"/>
+    <hyperlink ref="A270" r:id="rId266" display="https://onlinelibrary.wiley.com/journal/20404603" xr:uid="{6525A91E-D350-4761-8767-6057A87CED1A}"/>
+    <hyperlink ref="A271" r:id="rId267" display="https://ift.onlinelibrary.wiley.com/journal/15414337" xr:uid="{C90E079F-48BB-45F3-AB5D-3598E1DF0832}"/>
+    <hyperlink ref="A272" r:id="rId268" display="https://onlinelibrary.wiley.com/journal/14678640" xr:uid="{FE210C6D-901E-462A-B57A-C1847BDB2719}"/>
+    <hyperlink ref="A273" r:id="rId269" display="https://onlinelibrary.wiley.com/journal/1546427X" xr:uid="{CDECB5AB-0110-484D-BEAB-81778B2194A6}"/>
+    <hyperlink ref="A274" r:id="rId270" display="https://onlinelibrary.wiley.com/journal/10990542" xr:uid="{8730CC75-743E-4C4A-BAE9-8C6D8AD00C0B}"/>
+    <hyperlink ref="A275" r:id="rId271" display="https://onlinelibrary.wiley.com/journal/14678659" xr:uid="{F3C1C951-15C7-4AD8-A644-CB97FB7ED69D}"/>
+    <hyperlink ref="A276" r:id="rId272" display="https://onlinelibrary.wiley.com/journal/15320634" xr:uid="{E9BDC125-1714-4B55-A396-BE9B22A6957B}"/>
+    <hyperlink ref="A277" r:id="rId273" display="https://onlinelibrary.wiley.com/journal/15411508" xr:uid="{DEB31110-ED40-4DFD-908B-321FD7AF24A7}"/>
+    <hyperlink ref="A278" r:id="rId274" display="https://onlinelibrary.wiley.com/journal/17414520" xr:uid="{7DD450D1-F174-48C0-9F4D-F6E2068E7DC7}"/>
+    <hyperlink ref="A279" r:id="rId275" display="https://conbio.onlinelibrary.wiley.com/journal/15231739" xr:uid="{FC228948-698E-42A6-AAE6-56DF8DE26677}"/>
+    <hyperlink ref="A280" r:id="rId276" display="https://onlinelibrary.wiley.com/journal/14678675" xr:uid="{84D55B5F-AF9C-4A52-8214-2000EDF90C26}"/>
+    <hyperlink ref="A281" r:id="rId277" display="https://myscp.onlinelibrary.wiley.com/journal/24761281" xr:uid="{3D7B0066-4334-4059-A30F-E3E9119006C2}"/>
+    <hyperlink ref="A282" r:id="rId278" display="https://onlinelibrary.wiley.com/journal/16000536" xr:uid="{15A1DE88-0908-4FB4-A600-4C5F51CF2A0A}"/>
+    <hyperlink ref="A283" r:id="rId279" display="https://onlinelibrary.wiley.com/journal/19113846" xr:uid="{240173ED-EA31-4675-BB4F-BC9EA4C96425}"/>
+    <hyperlink ref="A284" r:id="rId280" display="https://onlinelibrary.wiley.com/journal/14657287" xr:uid="{3A42EC87-CF17-41F7-ADEE-8FC802E20561}"/>
+    <hyperlink ref="A285" r:id="rId281" display="https://onlinelibrary.wiley.com/journal/15213986" xr:uid="{1B8252C3-A09A-426F-8236-04F9B73462EB}"/>
+    <hyperlink ref="A286" r:id="rId282" display="https://onlinelibrary.wiley.com/journal/14678683" xr:uid="{E3FEBB3F-0B52-46B2-B331-9D255BDE5D8A}"/>
+    <hyperlink ref="A287" r:id="rId283" display="https://onlinelibrary.wiley.com/journal/15353966" xr:uid="{634101E1-0049-4A39-8808-449DB4ACDAF5}"/>
+    <hyperlink ref="A288" r:id="rId284" display="https://onlinelibrary.wiley.com/journal/17461405" xr:uid="{F2EDF9BE-164F-43FB-8BF1-8B19FF370C20}"/>
+    <hyperlink ref="A289" r:id="rId285" display="https://onlinelibrary.wiley.com/journal/15566978" xr:uid="{E49AB309-6CC7-4D24-A7F4-104F5E4AC7C8}"/>
+    <hyperlink ref="A290" r:id="rId286" display="https://onlinelibrary.wiley.com/journal/14678691" xr:uid="{2A47D69F-DCAB-4FD7-A701-7CB5CA6DF7C6}"/>
+    <hyperlink ref="A291" r:id="rId287" display="https://onlinelibrary.wiley.com/journal/14712857" xr:uid="{CE85F267-5F54-4FC1-AEC7-8045359648FD}"/>
+    <hyperlink ref="A292" r:id="rId288" display="https://onlinelibrary.wiley.com/journal/17459125" xr:uid="{3B9CE5B1-7794-43E4-A14D-1A85F2F3C8CA}"/>
+    <hyperlink ref="A293" r:id="rId289" display="https://onlinelibrary.wiley.com/journal/17459133" xr:uid="{985F7140-BC77-4994-847D-5513A50A9F7F}"/>
+    <hyperlink ref="A294" r:id="rId290" display="https://onlinelibrary.wiley.com/journal/14678705" xr:uid="{C8BD63EB-4980-44F7-8600-BD67CD83EF6F}"/>
+    <hyperlink ref="A295" r:id="rId291" display="https://acsess.onlinelibrary.wiley.com/journal/14350653" xr:uid="{3C37801A-26A4-4965-8B27-6611512EF12B}"/>
+    <hyperlink ref="A296" r:id="rId292" display="https://acsess.onlinelibrary.wiley.com/journal/23743832" xr:uid="{8329717D-BC14-4B92-B03E-ADFB345E898D}"/>
+    <hyperlink ref="A297" r:id="rId293" display="https://onlinelibrary.wiley.com/journal/15214079" xr:uid="{FA3F182A-329F-4842-BA96-ACF4920D71EE}"/>
+    <hyperlink ref="A298" r:id="rId294" display="https://anthrosource.onlinelibrary.wiley.com/journal/21539561" xr:uid="{468E3ABB-E26D-4C5D-A6FA-A8979861BF80}"/>
+    <hyperlink ref="A299" r:id="rId295" display="https://onlinelibrary.wiley.com/journal/21516952" xr:uid="{487FCCC7-BDED-4DFE-92B4-DCA4B5BE7925}"/>
+    <hyperlink ref="A300" r:id="rId296" display="https://currentprotocols.onlinelibrary.wiley.com/journal/26911299" xr:uid="{5D2554F9-61A6-42AC-AB88-542CD004D21E}"/>
+    <hyperlink ref="A301" r:id="rId297" display="https://onlinelibrary.wiley.com/journal/14678748" xr:uid="{378C3CE1-5E3E-4323-94B5-46F1ED811507}"/>
+    <hyperlink ref="A302" r:id="rId298" display="https://onlinelibrary.wiley.com/journal/15524930" xr:uid="{A882ABBF-D62C-41CF-9FCC-5EF84F4B33D3}"/>
+    <hyperlink ref="A303" r:id="rId299" display="https://onlinelibrary.wiley.com/journal/15524957" xr:uid="{F6A40F60-0731-4544-9732-A686924DCC9F}"/>
+    <hyperlink ref="A304" r:id="rId300" display="https://onlinelibrary.wiley.com/journal/13652303" xr:uid="{B44C52A5-9388-4AA0-9DDC-71503821FF05}"/>
+    <hyperlink ref="A305" r:id="rId301" display="https://onlinelibrary.wiley.com/journal/19493592" xr:uid="{99BF1981-5103-4F37-9253-8A99FB0E1C7F}"/>
+    <hyperlink ref="A306" r:id="rId302" display="https://onlinelibrary.wiley.com/journal/15405915" xr:uid="{AE65D87D-E530-4C3C-932B-3253592D14C2}"/>
+    <hyperlink ref="A307" r:id="rId303" display="https://onlinelibrary.wiley.com/journal/15404609" xr:uid="{D13D18E7-CD18-427A-89B2-5E07D2DD5D97}"/>
+    <hyperlink ref="A308" r:id="rId304" display="https://onlinelibrary.wiley.com/journal/16009657" xr:uid="{5056FF18-6956-41B9-88E1-DA49D0ADAE2A}"/>
+    <hyperlink ref="A309" r:id="rId305" display="https://onlinelibrary.wiley.com/journal/26377489" xr:uid="{AC4EE8B8-D542-4779-9D79-900ED5724AA3}"/>
+    <hyperlink ref="A310" r:id="rId306" display="https://onlinelibrary.wiley.com/journal/14718847" xr:uid="{C1B17382-DF7E-40C3-938B-B0CBBC515148}"/>
+    <hyperlink ref="A311" r:id="rId307" display="https://onlinelibrary.wiley.com/journal/14677660" xr:uid="{D2DC0374-CF48-4DE9-9BDD-426EDA68BFE0}"/>
+    <hyperlink ref="A312" r:id="rId308" display="https://onlinelibrary.wiley.com/journal/14677679" xr:uid="{F08CDA30-1DA7-4D3E-ACE4-4AC25DF0F203}"/>
+    <hyperlink ref="A313" r:id="rId309" display="https://onlinelibrary.wiley.com/journal/1440169X" xr:uid="{268B73B4-6D04-42AC-8AC6-CFEA21EC1F83}"/>
+    <hyperlink ref="A314" r:id="rId310" display="https://anatomypubs.onlinelibrary.wiley.com/journal/10970177" xr:uid="{9E423DB9-F940-4AA1-8BAF-98B064261FFE}"/>
+    <hyperlink ref="A315" r:id="rId311" display="https://anatomypubs.onlinelibrary.wiley.com/journal/14698749" xr:uid="{3722C27A-9F1C-43A4-AD7F-372FDB8EB1F4}"/>
+    <hyperlink ref="A316" r:id="rId312" display="https://onlinelibrary.wiley.com/journal/1932846X" xr:uid="{3043564E-C389-4F2B-9BA6-CBCF42422FD5}"/>
+    <hyperlink ref="A317" r:id="rId313" display="https://onlinelibrary.wiley.com/journal/10982302" xr:uid="{D9D3E523-1A8C-477B-8629-47C55D98A808}"/>
+    <hyperlink ref="A318" r:id="rId314" display="https://onlinelibrary.wiley.com/journal/14677687" xr:uid="{8BE20DD6-8B8E-4DAE-A1D7-0B3818212C03}"/>
+    <hyperlink ref="A319" r:id="rId315" display="https://dom-pubs.onlinelibrary.wiley.com/journal/14631326" xr:uid="{5E616B6F-B964-4E55-BEA6-34D0E007DC4A}"/>
+    <hyperlink ref="A320" r:id="rId316" display="https://onlinelibrary.wiley.com/journal/15207560" xr:uid="{53055108-25D6-4B74-A43E-541864958176}"/>
+    <hyperlink ref="A321" r:id="rId317" display="https://onlinelibrary.wiley.com/journal/14645491" xr:uid="{C3C961A3-6A6F-402F-B690-FD0E8AB046FC}"/>
+    <hyperlink ref="A322" r:id="rId318" display="https://onlinelibrary.wiley.com/journal/10970339" xr:uid="{37BEEEA0-FFE9-4E31-9FC9-7D3E866020BB}"/>
+    <hyperlink ref="A323" r:id="rId319" display="https://onlinelibrary.wiley.com/journal/15406385" xr:uid="{7EEF78E0-0349-422C-A424-C7709BE85B82}"/>
+    <hyperlink ref="A324" r:id="rId320" display="https://onlinelibrary.wiley.com/journal/17561221" xr:uid="{3BE50950-AF86-409F-B686-581B9A0D455C}"/>
+    <hyperlink ref="A325" r:id="rId321" display="https://onlinelibrary.wiley.com/journal/19493606" xr:uid="{A8431205-B851-45D2-A998-9B4FA3AB67CD}"/>
+    <hyperlink ref="A326" r:id="rId322" display="https://onlinelibrary.wiley.com/journal/14431661" xr:uid="{516C4B10-5ED2-4047-AFAE-219C502B7E9A}"/>
+    <hyperlink ref="A327" r:id="rId323" display="https://onlinelibrary.wiley.com/journal/14677717" xr:uid="{D52FEB3A-C84A-4D3A-8BA2-4F0F48FC8555}"/>
+    <hyperlink ref="A328" r:id="rId324" display="https://onlinelibrary.wiley.com/journal/14653362" xr:uid="{7D42179B-3644-409B-983D-63D993123021}"/>
+    <hyperlink ref="A329" r:id="rId325" display="https://onlinelibrary.wiley.com/journal/10982299" xr:uid="{57AC0AE4-90F6-412F-9E12-F3078D25594E}"/>
+    <hyperlink ref="A330" r:id="rId326" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/19427611" xr:uid="{554575BB-C5DD-422C-BD94-3C314CECEAAA}"/>
+    <hyperlink ref="A331" r:id="rId327" display="https://onlinelibrary.wiley.com/journal/10990909" xr:uid="{3C79987F-C072-4EAD-AAD3-1033219E068E}"/>
+    <hyperlink ref="A332" r:id="rId328" display="https://onlinelibrary.wiley.com/journal/17517893" xr:uid="{85CC0C1C-1403-4B0E-96A5-3F5CB3EACF9E}"/>
+    <hyperlink ref="A333" r:id="rId329" display="https://onlinelibrary.wiley.com/journal/14680254" xr:uid="{AB0FE5DA-9BF3-4A6D-97A0-5AC8FFCCDFC6}"/>
+    <hyperlink ref="A334" r:id="rId330" display="https://onlinelibrary.wiley.com/journal/10969837" xr:uid="{809791E7-85CC-4F58-A501-4F889C84315B}"/>
+    <hyperlink ref="A335" r:id="rId331" display="https://onlinelibrary.wiley.com/journal/10969845" xr:uid="{3F36EBFA-1A92-4333-8A1F-B2044EBFEDAD}"/>
+    <hyperlink ref="A336" r:id="rId332" display="https://onlinelibrary.wiley.com/journal/27705706" xr:uid="{7C024B95-A8B7-40B0-A0F2-27D7535F483B}"/>
+    <hyperlink ref="A337" r:id="rId333" display="https://onlinelibrary.wiley.com/journal/19448201" xr:uid="{B5BF1035-162C-4F36-A1B6-8838F7903DCE}"/>
+    <hyperlink ref="A338" r:id="rId334" display="https://onlinelibrary.wiley.com/journal/15408175" xr:uid="{26F27DFB-21BE-43A6-A0D3-5F9616A15B70}"/>
+    <hyperlink ref="A339" r:id="rId335" display="https://onlinelibrary.wiley.com/journal/19360592" xr:uid="{727C0EBA-C161-4ED7-99D2-B90526D48D47}"/>
+    <hyperlink ref="A340" r:id="rId336" display="https://esajournals.onlinelibrary.wiley.com/journal/19395582" xr:uid="{B4109546-BF50-49EF-BFED-615FCDB335D3}"/>
+    <hyperlink ref="A341" r:id="rId337" display="https://onlinelibrary.wiley.com/journal/13652311" xr:uid="{105EFBDC-8AED-4AA0-8A45-3B3D9148062A}"/>
+    <hyperlink ref="A342" r:id="rId338" display="https://onlinelibrary.wiley.com/journal/14428903" xr:uid="{9A88EBA7-3AA7-4E57-B227-199C24DE7B7F}"/>
+    <hyperlink ref="A343" r:id="rId339" display="https://esajournals.onlinelibrary.wiley.com/journal/15577015" xr:uid="{AC99AFA4-AAB2-4DC6-AC82-B2C0AF529EFC}"/>
+    <hyperlink ref="A344" r:id="rId340" display="https://esj-journals.onlinelibrary.wiley.com/journal/14401703" xr:uid="{414A6E2A-281E-445D-A2F4-F6CAC6166C55}"/>
+    <hyperlink ref="A345" r:id="rId341" display="https://esajournals.onlinelibrary.wiley.com/journal/19399170" xr:uid="{8760D499-721E-471C-B92D-6D80E45378CE}"/>
+    <hyperlink ref="A346" r:id="rId342" display="https://onlinelibrary.wiley.com/journal/14610248" xr:uid="{FBD31B9C-168E-4ECE-B2F1-E574B63DD766}"/>
+    <hyperlink ref="A347" r:id="rId343" display="https://onlinelibrary.wiley.com/journal/16000633" xr:uid="{DD02E8F7-7EC7-46CE-9AAD-05D0B580A699}"/>
+    <hyperlink ref="A348" r:id="rId344" display="https://onlinelibrary.wiley.com/journal/14680262" xr:uid="{B9F939B0-7E47-4EDD-9DBC-F6EAA2080D64}"/>
+    <hyperlink ref="A349" r:id="rId345" display="https://onlinelibrary.wiley.com/journal/14680270" xr:uid="{078FADA5-46B1-43CD-A996-8B796D5E6C64}"/>
+    <hyperlink ref="A350" r:id="rId346" display="https://anthrosource.onlinelibrary.wiley.com/journal/23304847" xr:uid="{D9BE7031-198E-484C-8012-F109C691B054}"/>
+    <hyperlink ref="A351" r:id="rId347" display="https://onlinelibrary.wiley.com/journal/14657295" xr:uid="{998222A9-E9B2-41CC-AC5A-F7A7B3D5CB0A}"/>
+    <hyperlink ref="A352" r:id="rId348" display="https://onlinelibrary.wiley.com/journal/14680300" xr:uid="{AFE47866-38A5-4652-A6C3-621610A47C56}"/>
+    <hyperlink ref="A353" r:id="rId349" display="https://onlinelibrary.wiley.com/journal/17593441" xr:uid="{036A2898-DD6F-4889-A7F8-1726C63556E3}"/>
+    <hyperlink ref="A354" r:id="rId350" display="https://onlinelibrary.wiley.com/journal/14754932" xr:uid="{7BCB1326-4D68-4DAF-B0A3-D2A109C8A860}"/>
+    <hyperlink ref="A355" r:id="rId351" display="https://onlinelibrary.wiley.com/journal/14680335" xr:uid="{3D6ED8EA-9464-451F-87A9-C109152FADF5}"/>
+    <hyperlink ref="A356" r:id="rId352" display="https://onlinelibrary.wiley.com/journal/14680343" xr:uid="{FBED840F-CADC-45FA-AD73-2549F95E896B}"/>
+    <hyperlink ref="A357" r:id="rId353" display="https://onlinelibrary.wiley.com/journal/25776983" xr:uid="{0E1801F3-BEF9-4111-B6DA-45C4DE6B9764}"/>
+    <hyperlink ref="A358" r:id="rId354" display="https://onlinelibrary.wiley.com/journal/17453992" xr:uid="{5EE9CE5A-BAA4-40E5-B971-61FD263C7452}"/>
+    <hyperlink ref="A359" r:id="rId355" display="https://onlinelibrary.wiley.com/journal/17415446" xr:uid="{D0FDB5BC-EBE5-41A3-85CC-EFB6D7B9C21F}"/>
+    <hyperlink ref="A360" r:id="rId356" display="https://onlinelibrary.wiley.com/journal/15206416" xr:uid="{FEB487AA-BE8D-4DB8-8D1A-9127882F3FE7}"/>
+    <hyperlink ref="A361" r:id="rId357" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/15214109" xr:uid="{C7BF6B2F-8716-474D-B5C1-B2B841B0F6D3}"/>
+    <hyperlink ref="A362" r:id="rId358" display="https://onlinelibrary.wiley.com/journal/19429541" xr:uid="{F4164667-E1FB-4D4E-9D27-F9227D5B1797}"/>
+    <hyperlink ref="A363" r:id="rId359" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/15222683" xr:uid="{F6DD8329-3774-4662-8988-A4FD217576AF}"/>
+    <hyperlink ref="A364" r:id="rId360" display="https://onlinelibrary.wiley.com/journal/17426723" xr:uid="{08EE1EDC-4713-4753-A941-EB16F0A9CA61}"/>
+    <hyperlink ref="A365" r:id="rId361" display="https://onlinelibrary.wiley.com/journal/25784862" xr:uid="{C0542870-ECF3-46BD-ADE6-AADE4E77845A}"/>
+    <hyperlink ref="A366" r:id="rId362" display="https://onlinelibrary.wiley.com/journal/21944296" xr:uid="{F3AE8492-8825-40D8-A697-2FAFDA4890C0}"/>
+    <hyperlink ref="A367" r:id="rId363" display="https://onlinelibrary.wiley.com/journal/15707458" xr:uid="{56CE304D-F424-4BF6-9894-BD06216BDB55}"/>
+    <hyperlink ref="A368" r:id="rId364" display="https://onlinelibrary.wiley.com/journal/17485967" xr:uid="{4F931120-56B8-4D68-B9D2-699B59691682}"/>
+    <hyperlink ref="A369" r:id="rId365" display="https://onlinelibrary.wiley.com/journal/14798298" xr:uid="{F738E00A-DD39-422B-9408-4F04DC1C320E}"/>
+    <hyperlink ref="A370" r:id="rId366" display="https://onlinelibrary.wiley.com/journal/10982280" xr:uid="{51FDB051-C8BE-4044-9D85-80F049A17B62}"/>
+    <hyperlink ref="A371" r:id="rId367" display="https://sfamjournals.onlinelibrary.wiley.com/journal/14622920" xr:uid="{F8298340-7540-41A4-8190-4206F130EF2C}"/>
+    <hyperlink ref="A372" r:id="rId368" display="https://onlinelibrary.wiley.com/journal/17569338" xr:uid="{F9BEA3E4-A4F6-4044-9838-6DF2393307EE}"/>
+    <hyperlink ref="A373" r:id="rId369" display="https://aiche.onlinelibrary.wiley.com/journal/19447450" xr:uid="{0978008E-C492-49C1-AEED-8CF1D792EAB4}"/>
+    <hyperlink ref="A374" r:id="rId370" display="https://onlinelibrary.wiley.com/journal/15206483" xr:uid="{D985E072-0E03-44B1-864D-485D3B9F31DC}"/>
+    <hyperlink ref="A375" r:id="rId371" display="https://onlinelibrary.wiley.com/journal/15227278" xr:uid="{C1B58896-744B-45AD-8015-5803C791761D}"/>
+    <hyperlink ref="A376" r:id="rId372" display="https://onlinelibrary.wiley.com/journal/1099095X" xr:uid="{E465E404-A69A-4494-9F90-DDB9AAA1F52D}"/>
+    <hyperlink ref="A377" r:id="rId373" display="https://onlinelibrary.wiley.com/journal/15281167" xr:uid="{7C2A9F22-00D4-470D-A639-9AAE300C4CED}"/>
+    <hyperlink ref="A378" r:id="rId374" display="https://onlinelibrary.wiley.com/journal/19506945" xr:uid="{BC063EB4-381D-487C-BEF6-34BD17E9A84B}"/>
+    <hyperlink ref="A379" r:id="rId375" display="https://onlinelibrary.wiley.com/journal/13652338" xr:uid="{C26C70E5-CA5E-4894-8717-08A00BBB6A47}"/>
+    <hyperlink ref="A380" r:id="rId376" display="https://beva.onlinelibrary.wiley.com/journal/20423292" xr:uid="{3EEADCC4-31D7-4082-AA39-58C6B9D920D0}"/>
+    <hyperlink ref="A381" r:id="rId377" display="https://beva.onlinelibrary.wiley.com/journal/20423306" xr:uid="{9828206A-91E8-4DDE-A322-0A5EC23AF3BF}"/>
+    <hyperlink ref="A382" r:id="rId378" display="https://onlinelibrary.wiley.com/journal/25782363" xr:uid="{43EA8158-C701-4508-B804-B4A929D02FEF}"/>
+    <hyperlink ref="A383" r:id="rId379" display="https://onlinelibrary.wiley.com/journal/14390310" xr:uid="{49A2320C-3A5F-4CB1-B686-F01B4D871EA7}"/>
+    <hyperlink ref="A384" r:id="rId380" display="https://anthrosource.onlinelibrary.wiley.com/journal/15481352" xr:uid="{509903E7-DA00-4455-B43D-97041771F2B4}"/>
+    <hyperlink ref="A385" r:id="rId381" display="https://onlinelibrary.wiley.com/journal/1746692X" xr:uid="{14E70B67-779C-4620-8A8B-215B20BAFBCA}"/>
+    <hyperlink ref="A386" r:id="rId382" display="https://onlinelibrary.wiley.com/journal/10990968" xr:uid="{F6A35C45-1DD3-4A24-BD03-727A9EB72F38}"/>
+    <hyperlink ref="A387" r:id="rId383" display="https://onlinelibrary.wiley.com/journal/1468036X" xr:uid="{4A316B9E-0035-4D79-B0D1-0160913839E4}"/>
+    <hyperlink ref="A388" r:id="rId384" display="https://onlinelibrary.wiley.com/journal/13652362" xr:uid="{D16503A6-E68D-413B-875F-E110AEFE06BB}"/>
+    <hyperlink ref="A389" r:id="rId385" display="https://onlinelibrary.wiley.com/journal/16000579" xr:uid="{6A6DFA22-26D8-48CA-840C-DB4ADFBE1749}"/>
+    <hyperlink ref="A390" r:id="rId386" display="https://onlinelibrary.wiley.com/journal/14653435" xr:uid="{B41183E5-9CC3-435F-A08D-A7B145E5D175}"/>
+    <hyperlink ref="A391" r:id="rId387" display="https://onlinelibrary.wiley.com/journal/16000609" xr:uid="{B81D936D-BCC1-48D5-823F-0110A5903932}"/>
+    <hyperlink ref="A392" r:id="rId388" display="https://onlinelibrary.wiley.com/journal/15214141" xr:uid="{0252271F-C9F5-4C7E-AF3F-86518054CE4B}"/>
+    <hyperlink ref="A393" r:id="rId389" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/10990682c" xr:uid="{D5A61651-053A-4C5F-BE89-A48ABEF81CBD}"/>
+    <hyperlink ref="A394" r:id="rId390" display="https://onlinelibrary.wiley.com/journal/14389312" xr:uid="{757FFF03-6AE4-4E4D-B384-6DA187DB7CF4}"/>
+    <hyperlink ref="A395" r:id="rId391" display="https://onlinelibrary.wiley.com/journal/14609568" xr:uid="{19937463-7775-4C0C-884D-66BFEBF19125}"/>
+    <hyperlink ref="A396" r:id="rId392" display="https://onlinelibrary.wiley.com/journal/16000722" xr:uid="{90CB68A9-B18C-4066-BA43-48E43F892903}"/>
+    <hyperlink ref="A397" r:id="rId393" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/10990690" xr:uid="{C49C0269-A974-4C46-B0F6-C68FDB9A764A}"/>
+    <hyperlink ref="A398" r:id="rId394" display="https://onlinelibrary.wiley.com/journal/15322149" xr:uid="{7DE97A1A-458C-49F2-A45E-F5FD15F2A036}"/>
+    <hyperlink ref="A399" r:id="rId395" display="https://onlinelibrary.wiley.com/journal/14680378" xr:uid="{3C3EB892-6070-4650-AE8C-BBBDAA2C83D7}"/>
+    <hyperlink ref="A400" r:id="rId396" display="https://onlinelibrary.wiley.com/journal/10990992" xr:uid="{E4925C47-9832-45F7-B4A7-B234D32F28DE}"/>
+    <hyperlink ref="A401" r:id="rId397" display="https://onlinelibrary.wiley.com/journal/13652389" xr:uid="{82DE314A-5F9A-488D-B78E-F6F768A1FD9A}"/>
+    <hyperlink ref="A402" r:id="rId398" display="https://onlinelibrary.wiley.com/journal/14680386" xr:uid="{14DD7A24-8615-454C-B529-95C2E2BE66C9}"/>
+    <hyperlink ref="A403" r:id="rId399" display="https://onlinelibrary.wiley.com/journal/17404762" xr:uid="{2607667E-FC1B-440F-A924-EC714932554E}"/>
+    <hyperlink ref="A404" r:id="rId400" display="https://onlinelibrary.wiley.com/journal/23806567" xr:uid="{5F79CA3B-6A91-4707-BA8C-EDD1C7A202A6}"/>
+    <hyperlink ref="A405" r:id="rId401" display="https://onlinelibrary.wiley.com/journal/1525142X" xr:uid="{C9F3FACA-9292-46F3-BE47-8558320D3469}"/>
+    <hyperlink ref="A406" r:id="rId402" display="https://onlinelibrary.wiley.com/journal/15206505" xr:uid="{720521A2-10BF-42DA-83DF-0AB53C9FF201}"/>
+    <hyperlink ref="A407" r:id="rId403" display="https://onlinelibrary.wiley.com/journal/16000625" xr:uid="{689E9CF7-7AC7-468D-BA02-BFB72859F2C7}"/>
+    <hyperlink ref="A408" r:id="rId404" display="https://physoc.onlinelibrary.wiley.com/journal/14680394" xr:uid="{3B9FB638-D156-420E-BD5B-51C6D152CE84}"/>
+    <hyperlink ref="A409" r:id="rId405" display="https://onlinelibrary.wiley.com/journal/15523934" xr:uid="{531C9627-8836-4AFE-BF2B-1DC088C16740}"/>
+    <hyperlink ref="A410" r:id="rId406" display="https://onlinelibrary.wiley.com/journal/17441617" xr:uid="{EFA80973-B21D-4795-BA5A-B836E491BD5A}"/>
+    <hyperlink ref="A411" r:id="rId407" display="https://onlinelibrary.wiley.com/journal/15455300" xr:uid="{C1D38E5B-4017-417F-8B5D-47026610D84B}"/>
+    <hyperlink ref="A412" r:id="rId408" display="https://onlinelibrary.wiley.com/journal/17413729" xr:uid="{46CD1313-37E9-4E2F-AD3F-DB240525E7CD}"/>
+    <hyperlink ref="A413" r:id="rId409" display="https://onlinelibrary.wiley.com/journal/14602695" xr:uid="{2B3A7FB2-597C-44F7-A1F5-F0D2171F8DBD}"/>
+    <hyperlink ref="A414" r:id="rId410" display="https://febs.onlinelibrary.wiley.com/journal/18733468" xr:uid="{A2DDF5ED-0182-45E3-8A9C-7314B8281FC0}"/>
+    <hyperlink ref="A415" r:id="rId411" display="https://onlinelibrary.wiley.com/journal/1522239xb" xr:uid="{9F9085AF-0417-46A6-9498-30C221FC8BFD}"/>
+    <hyperlink ref="A416" r:id="rId412" display="https://anthrosource.onlinelibrary.wiley.com/journal/26437961" xr:uid="{441C49CD-262E-4D7B-8D50-95FA48DEFD59}"/>
+    <hyperlink ref="A417" r:id="rId413" display="https://onlinelibrary.wiley.com/journal/14680408" xr:uid="{75732DC8-908D-478C-B03E-D8091A006CA2}"/>
+    <hyperlink ref="A418" r:id="rId414" display="https://onlinelibrary.wiley.com/journal/1755053X" xr:uid="{50656BFD-4894-47BD-AD74-069BABEE8137}"/>
+    <hyperlink ref="A419" r:id="rId415" display="https://onlinelibrary.wiley.com/journal/14680416" xr:uid="{CE807A77-DCDC-499C-8F76-F498ED5176E1}"/>
+    <hyperlink ref="A420" r:id="rId416" display="https://onlinelibrary.wiley.com/journal/10991018" xr:uid="{5F6432DE-1A15-4839-97F7-D0B67E4D56E4}"/>
+    <hyperlink ref="A421" r:id="rId417" display="https://onlinelibrary.wiley.com/journal/14755890" xr:uid="{1FD54255-6CC8-4E9C-9E00-06A5084DC8EA}"/>
+    <hyperlink ref="A422" r:id="rId418" display="https://onlinelibrary.wiley.com/journal/14672979" xr:uid="{ED5844CC-AD4C-47BA-BB53-4A42F10E2CAA}"/>
+    <hyperlink ref="A423" r:id="rId419" display="https://onlinelibrary.wiley.com/journal/13652400" xr:uid="{F5E001EE-D65E-449B-8AC8-A91D1E281CB5}"/>
+    <hyperlink ref="A424" r:id="rId420" display="https://onlinelibrary.wiley.com/journal/13652419" xr:uid="{450204AF-5B4E-4620-8883-C6000ECDB474}"/>
+    <hyperlink ref="A425" r:id="rId421" display="https://onlinelibrary.wiley.com/journal/10991026" xr:uid="{0BC8B309-9A53-4CC7-8925-47B70F80F9C3}"/>
+    <hyperlink ref="A426" r:id="rId422" display="https://onlinelibrary.wiley.com/journal/19449720" xr:uid="{7803CED7-481C-4470-AC21-C62301198A49}"/>
+    <hyperlink ref="A427" r:id="rId423" display="https://onlinelibrary.wiley.com/journal/14390329" xr:uid="{1E97B52F-1E58-42A7-912F-9736642BB1E4}"/>
+    <hyperlink ref="A428" r:id="rId424" display="https://onlinelibrary.wiley.com/journal/15213978" xr:uid="{D6044EDC-E78A-480A-992C-FF3225E1A279}"/>
+    <hyperlink ref="A429" r:id="rId425" display="https://onlinelibrary.wiley.com/journal/13652427" xr:uid="{D5978886-E181-4059-9311-9BD62850DF61}"/>
+    <hyperlink ref="A430" r:id="rId426" display="https://esajournals.onlinelibrary.wiley.com/journal/15409309" xr:uid="{FEE65CED-1ABB-431D-99CA-3A4176AFD418}"/>
+    <hyperlink ref="A431" r:id="rId427" display="https://onlinelibrary.wiley.com/journal/16156854" xr:uid="{40E1C9F7-4D5B-4ECD-9031-9ADE547CB470}"/>
+    <hyperlink ref="A432" r:id="rId428" display="https://onlinelibrary.wiley.com/journal/14728206" xr:uid="{D18D86C8-C331-489B-BF2A-DA120E71F448}"/>
+    <hyperlink ref="A433" r:id="rId429" display="https://onlinelibrary.wiley.com/journal/25735152" xr:uid="{0BD0453E-DD76-49B8-BDA1-87B157AEC95B}"/>
+    <hyperlink ref="A434" r:id="rId430" display="https://onlinelibrary.wiley.com/journal/15222608" xr:uid="{FFFCF3F9-AE6D-41B1-A3AC-F753C227A4E2}"/>
+    <hyperlink ref="A435" r:id="rId431" display="https://onlinelibrary.wiley.com/journal/14680424" xr:uid="{9C7587D0-D5ED-4DE8-9494-825B1BD08605}"/>
+    <hyperlink ref="A436" r:id="rId432" display="https://onlinelibrary.wiley.com/journal/14680432" xr:uid="{C029F750-C21B-4BE9-968B-57F3B42449AB}"/>
+    <hyperlink ref="A437" r:id="rId433" display="https://anthrosource.onlinelibrary.wiley.com/journal/19393466" xr:uid="{FDDB49FC-45B6-40E7-931A-675F4DC084B8}"/>
+    <hyperlink ref="A438" r:id="rId434" display="https://onlinelibrary.wiley.com/journal/13652443" xr:uid="{39CE5F58-72DE-4E30-B7F0-21AFF3A81C44}"/>
+    <hyperlink ref="A439" r:id="rId435" display="https://onlinelibrary.wiley.com/journal/10982264" xr:uid="{39DDEF0C-F925-4A97-9653-2579E061BC9D}"/>
+    <hyperlink ref="A440" r:id="rId436" display="https://onlinelibrary.wiley.com/journal/1526968X" xr:uid="{E859526B-8C9E-4F09-9972-8A6F3032B70B}"/>
+    <hyperlink ref="A441" r:id="rId437" display="https://onlinelibrary.wiley.com/journal/10982272" xr:uid="{0D3255EA-8FB1-45F8-965A-10F1D7F9C988}"/>
+    <hyperlink ref="A442" r:id="rId438" display="https://onlinelibrary.wiley.com/journal/15206548" xr:uid="{AA50ED90-0392-4E43-857A-B4F0000B0DD1}"/>
+    <hyperlink ref="A443" r:id="rId439" display="https://onlinelibrary.wiley.com/journal/14724669" xr:uid="{0FE82BD9-332E-4C84-9A98-99DA5E13A5DC}"/>
+    <hyperlink ref="A444" r:id="rId440" display="https://onlinelibrary.wiley.com/journal/15384632" xr:uid="{10F1626A-5375-4D3A-9AD4-FC6E32C2462F}"/>
+    <hyperlink ref="A445" r:id="rId441" display="https://onlinelibrary.wiley.com/journal/17455871" xr:uid="{4CFDE4DE-472E-4B42-9380-5FA10754DD0B}"/>
+    <hyperlink ref="A446" r:id="rId442" display="https://onlinelibrary.wiley.com/journal/17498198" xr:uid="{D9BEDD3E-9562-42B4-8A49-63F633688FB1}"/>
+    <hyperlink ref="A447" r:id="rId443" display="https://onlinelibrary.wiley.com/journal/10991034" xr:uid="{D5155299-E821-4EC8-894E-F3E8865AD59E}"/>
+    <hyperlink ref="A448" r:id="rId444" display="https://onlinelibrary.wiley.com/journal/13652451" xr:uid="{FA354A73-CF72-4E72-9EEC-E562E59F77D3}"/>
+    <hyperlink ref="A449" r:id="rId445" display="https://onlinelibrary.wiley.com/journal/13652478" xr:uid="{398A53B0-513A-4DBB-A428-3DA47559F062}"/>
+    <hyperlink ref="A450" r:id="rId446" display="https://onlinelibrary.wiley.com/journal/1751908X" xr:uid="{6E8A7DBF-4ED2-4C90-AD38-3780B79E884A}"/>
+    <hyperlink ref="A451" r:id="rId447" display="https://onlinelibrary.wiley.com/journal/14470594" xr:uid="{416C6998-83C5-4738-B523-C42B55E81D0D}"/>
+    <hyperlink ref="A452" r:id="rId448" display="https://onlinelibrary.wiley.com/journal/14680483" xr:uid="{4B20BD72-FA85-458C-9E0D-726A5104529A}"/>
+    <hyperlink ref="A453" r:id="rId449" display="https://onlinelibrary.wiley.com/journal/17412358" xr:uid="{104BCBE1-A6FA-47CA-90A8-F034D21D660E}"/>
+    <hyperlink ref="A454" r:id="rId450" display="https://onlinelibrary.wiley.com/journal/10981136" xr:uid="{EB804BC4-4BAE-45AD-9A0E-553C45EF5D34}"/>
+    <hyperlink ref="A455" r:id="rId451" display="https://agupubs.onlinelibrary.wiley.com/journal/19449224" xr:uid="{7786BC98-2CAF-44FC-88A8-296AAFEB831B}"/>
+    <hyperlink ref="A456" r:id="rId452" display="https://onlinelibrary.wiley.com/journal/19322062" xr:uid="{ED8019D7-BDDD-4780-B88B-D77036A8A41E}"/>
+    <hyperlink ref="A457" r:id="rId453" display="https://onlinelibrary.wiley.com/journal/13652486" xr:uid="{9EFE764B-A878-48A7-9083-6C859DEB97FE}"/>
+    <hyperlink ref="A458" r:id="rId454" display="https://onlinelibrary.wiley.com/journal/14668238" xr:uid="{86A147F4-9CA1-45DA-9257-B5073CA8527A}"/>
+    <hyperlink ref="A459" r:id="rId455" display="https://onlinelibrary.wiley.com/journal/14710374" xr:uid="{C341EFC6-81AF-4A98-9D5B-0D910463B765}"/>
+    <hyperlink ref="A460" r:id="rId456" display="https://onlinelibrary.wiley.com/journal/17585899" xr:uid="{4691E5B7-9F61-4A6E-A0E0-4415C3E28845}"/>
+    <hyperlink ref="A461" r:id="rId457" display="https://onlinelibrary.wiley.com/journal/20425805" xr:uid="{C3C5F24C-6EFF-4EF6-8733-53E94B3DD758}"/>
+    <hyperlink ref="A462" r:id="rId458" display="https://onlinelibrary.wiley.com/journal/14680491" xr:uid="{266AD81E-C511-4C69-9471-811E4B2B496F}"/>
+    <hyperlink ref="A463" r:id="rId459" display="https://onlinelibrary.wiley.com/journal/13652494" xr:uid="{2776E613-F54D-4FA1-8B1D-AD2490D49077}"/>
+    <hyperlink ref="A464" r:id="rId460" display="https://onlinelibrary.wiley.com/journal/1744697X" xr:uid="{06F51AE1-D55B-4C52-A064-AABA8C1CAED6}"/>
+    <hyperlink ref="A465" r:id="rId461" display="https://onlinelibrary.wiley.com/journal/21523878" xr:uid="{095ABCF2-1677-4AFE-871E-A342712ACBCE}"/>
+    <hyperlink ref="A466" r:id="rId462" display="https://ngwa.onlinelibrary.wiley.com/journal/17456584" xr:uid="{1FB1C813-2A8B-45BE-81CC-E55B364A00C4}"/>
+    <hyperlink ref="A467" r:id="rId463" display="https://ngwa.onlinelibrary.wiley.com/journal/17456592" xr:uid="{31A77011-B712-4D03-BA78-2BEB5D8C5FBB}"/>
+    <hyperlink ref="A468" r:id="rId464" display="https://onlinelibrary.wiley.com/journal/14682257" xr:uid="{A1F88888-FBE8-4215-A829-29E737E98810}"/>
+    <hyperlink ref="A469" r:id="rId465" display="https://onlinelibrary.wiley.com/journal/13652516" xr:uid="{29213B15-91B9-4D30-9C82-F65B1A13830D}"/>
+    <hyperlink ref="A470" r:id="rId466" display="https://onlinelibrary.wiley.com/journal/1552146X" xr:uid="{E364DCEE-5529-4DA1-A683-2F3126E97673}"/>
+    <hyperlink ref="A471" r:id="rId467" display="https://onlinelibrary.wiley.com/journal/10970347" xr:uid="{6A5DAC8C-75E8-49E4-95FA-FD82A8BE62DE}"/>
+    <hyperlink ref="A472" r:id="rId468" display="https://headachejournal.onlinelibrary.wiley.com/" xr:uid="{31CB6D45-7227-43FD-949B-47231A2FBFFF}"/>
+    <hyperlink ref="A473" r:id="rId469" display="https://onlinelibrary.wiley.com/journal/10991050" xr:uid="{8D349683-94D7-4A61-933F-7EBA21B4C8F8}"/>
+    <hyperlink ref="A474" r:id="rId470" display="https://onlinelibrary.wiley.com/journal/14711842" xr:uid="{D0572E32-2FA8-413D-9EB5-8C6A0DC1D8C2}"/>
+    <hyperlink ref="A475" r:id="rId471" display="https://onlinelibrary.wiley.com/journal/22011617" xr:uid="{40CECAD8-3A5E-4AF0-A065-315EBF78DB1B}"/>
+    <hyperlink ref="A476" r:id="rId472" display="https://onlinelibrary.wiley.com/journal/14756773" xr:uid="{3AE7F3E7-3905-4046-A163-1153801A861D}"/>
+    <hyperlink ref="A477" r:id="rId473" display="https://onlinelibrary.wiley.com/journal/26884542" xr:uid="{42A06E9A-A9C2-46B2-B25B-D5F4049C9A1C}"/>
+    <hyperlink ref="A478" r:id="rId474" display="https://onlinelibrary.wiley.com/journal/15235378" xr:uid="{C7D61202-0149-4E44-8DD0-6CCC0C1FEDF3}"/>
+    <hyperlink ref="A479" r:id="rId475" display="https://onlinelibrary.wiley.com/journal/15222675" xr:uid="{4573C64E-3366-49E5-A3A1-5BBCB671DD99}"/>
+    <hyperlink ref="A480" r:id="rId476" display="https://onlinelibrary.wiley.com/journal/10991069" xr:uid="{67A6CBBC-6E7D-4D52-B713-28A9F5F11B61}"/>
+    <hyperlink ref="A481" r:id="rId477" display="https://onlinelibrary.wiley.com/journal/15424758" xr:uid="{3643E266-7490-4DBF-AF3E-BAD1186A82C6}"/>
+    <hyperlink ref="A482" r:id="rId478" display="https://onlinelibrary.wiley.com/journal/1872034X" xr:uid="{DD07B05F-C8AA-465A-B9A3-7735B76147E8}"/>
+    <hyperlink ref="A483" r:id="rId479" display="https://onlinelibrary.wiley.com/journal/14682273" xr:uid="{5C82A8AB-4CFC-4141-A36E-1ED49A0E184B}"/>
+    <hyperlink ref="A484" r:id="rId480" display="https://onlinelibrary.wiley.com/journal/10981063" xr:uid="{A8467E10-7CD3-4DF8-B52B-F1F3E76CDFED}"/>
+    <hyperlink ref="A485" r:id="rId481" display="https://onlinelibrary.wiley.com/journal/13652559" xr:uid="{54106DE0-4DA4-453F-9F09-A5E28CA976C3}"/>
+    <hyperlink ref="A486" r:id="rId482" display="https://onlinelibrary.wiley.com/journal/1468229X" xr:uid="{F6996F81-19D7-41E9-B4C7-70E3817E3BCD}"/>
+    <hyperlink ref="A487" r:id="rId483" display="https://onlinelibrary.wiley.com/journal/14682303" xr:uid="{767679D8-0AA0-475B-8463-3D9198F6BD6E}"/>
+    <hyperlink ref="A488" r:id="rId484" display="https://onlinelibrary.wiley.com/journal/14780542" xr:uid="{4F558C17-C28B-43D5-B35D-D9B648FA4BE4}"/>
+    <hyperlink ref="A489" r:id="rId485" display="https://onlinelibrary.wiley.com/journal/14681293" xr:uid="{16231662-B29C-45D0-B115-612BB2E2CAA4}"/>
+    <hyperlink ref="A490" r:id="rId486" display="https://onlinelibrary.wiley.com/journal/20592310" xr:uid="{13EC4547-B0A5-45A5-BB9D-C20DC085AD78}"/>
+    <hyperlink ref="A491" r:id="rId487" display="https://onlinelibrary.wiley.com/journal/15206564" xr:uid="{1453F1F9-397F-4C44-B4B5-4350F8C527ED}"/>
+    <hyperlink ref="A492" r:id="rId488" display="https://onlinelibrary.wiley.com/journal/10991077" xr:uid="{B6F4475A-8533-4E74-9229-62427B228471}"/>
+    <hyperlink ref="A493" r:id="rId489" display="https://onlinelibrary.wiley.com/journal/15321096" xr:uid="{D5A80322-9612-49E4-A62A-DF31ED58D2B3}"/>
+    <hyperlink ref="A494" r:id="rId490" display="https://onlinelibrary.wiley.com/journal/1099050X" xr:uid="{EFC41AAF-F318-4054-A43C-999F5B657FC2}"/>
+    <hyperlink ref="A495" r:id="rId491" display="https://onlinelibrary.wiley.com/journal/17488583" xr:uid="{17783B20-7765-428E-A6B9-F23794A41616}"/>
+    <hyperlink ref="A496" r:id="rId492" display="https://onlinelibrary.wiley.com/journal/10991085" xr:uid="{746D86C7-754B-47DE-8C23-4E9E73974704}"/>
+    <hyperlink ref="A497" r:id="rId493" display="https://onlinelibrary.wiley.com/journal/1474919X" xr:uid="{264FAEC2-1286-456D-A283-D1A76F879D33}"/>
+    <hyperlink ref="A498" r:id="rId494" display="https://onlinelibrary.wiley.com/journal/19314981" xr:uid="{43E2FE98-276F-4526-8B71-79EE450B827D}"/>
+    <hyperlink ref="A499" r:id="rId495" display="https://onlinelibrary.wiley.com/journal/1600065X" xr:uid="{E3C38654-F86E-4D04-83EA-018873CCA192}"/>
+    <hyperlink ref="A500" r:id="rId496" display="https://onlinelibrary.wiley.com/journal/13652567" xr:uid="{BECC8E10-2CCD-44F4-88D0-1F43BB7E4F48}"/>
+    <hyperlink ref="A501" r:id="rId497" display="https://onlinelibrary.wiley.com/journal/14401711" xr:uid="{53DFD367-E693-403D-9063-152108870035}"/>
+    <hyperlink ref="A502" r:id="rId498" display="https://bvajournals.onlinelibrary.wiley.com/journal/20427689" xr:uid="{BC69360C-BC38-4C43-9DFB-FEC13FC7D3B4}"/>
+    <hyperlink ref="A503" r:id="rId499" display="https://onlinelibrary.wiley.com/journal/1468232X" xr:uid="{6AEFF7C4-89C9-4232-A195-6C18198E4CE8}"/>
+    <hyperlink ref="A504" r:id="rId500" display="https://onlinelibrary.wiley.com/journal/14682338" xr:uid="{720DD68F-0651-4FAA-8D94-911FBF3C94B5}"/>
+    <hyperlink ref="A505" r:id="rId501" display="https://onlinelibrary.wiley.com/journal/15327078" xr:uid="{3EE534DA-8079-4B64-97CF-34C1B44D3894}"/>
+    <hyperlink ref="A506" r:id="rId502" display="https://onlinelibrary.wiley.com/journal/15227219" xr:uid="{34D117BB-09AA-4B82-AF9A-8F8C397EF275}"/>
+    <hyperlink ref="A507" r:id="rId503" display="https://onlinelibrary.wiley.com/journal/10970355" xr:uid="{350EF922-82A6-467E-B79C-59A9F133DA9C}"/>
+    <hyperlink ref="A508" r:id="rId504" display="https://onlinelibrary.wiley.com/journal/13652575" xr:uid="{C136CFC4-CCBF-4D6E-9FFB-CF669D6A885B}"/>
+    <hyperlink ref="A509" r:id="rId505" display="https://onlinelibrary.wiley.com/journal/17524598" xr:uid="{9F3A5BAE-0DAE-434D-989B-13EE4F473755}"/>
+    <hyperlink ref="A510" r:id="rId506" display="https://onlinelibrary.wiley.com/journal/13652583" xr:uid="{ABA31AD6-1B08-4721-A495-4CD55EEAA755}"/>
+    <hyperlink ref="A511" r:id="rId507" display="https://onlinelibrary.wiley.com/journal/17447917" xr:uid="{58646AF1-CA7E-40DD-8FC1-C58CCF76AB0E}"/>
+    <hyperlink ref="A512" r:id="rId508" display="https://onlinelibrary.wiley.com/journal/17494877" xr:uid="{E9315368-DF60-46B3-B0E8-122230910024}"/>
+    <hyperlink ref="A513" r:id="rId509" display="https://onlinelibrary.wiley.com/journal/21600074" xr:uid="{D4073B35-DA3A-450C-99CF-FA8149F4DC45}"/>
+    <hyperlink ref="A514" r:id="rId510" display="https://onlinelibrary.wiley.com/journal/14455994" xr:uid="{C243C9F5-E297-4799-9095-915E7952DE24}"/>
+    <hyperlink ref="A515" r:id="rId511" display="https://onlinelibrary.wiley.com/journal/14682354" xr:uid="{900E661A-F04E-471D-82FF-3E839440023A}"/>
+    <hyperlink ref="A516" r:id="rId512" display="https://onlinelibrary.wiley.com/journal/13652591" xr:uid="{7CC2B45D-E13C-401E-BDBC-48654D808A7B}"/>
+    <hyperlink ref="A517" r:id="rId513" display="https://onlinelibrary.wiley.com/journal/14682362" xr:uid="{DFF2939D-448E-45BD-8332-8B94C51FD173}"/>
+    <hyperlink ref="A518" r:id="rId514" display="https://onlinelibrary.wiley.com/journal/20426984" xr:uid="{3E953B50-9B50-4588-9EAC-E2FB2F87FE34}"/>
+    <hyperlink ref="A519" r:id="rId515" display="https://onlinelibrary.wiley.com/journal/10991107" xr:uid="{9B3ED95C-35E1-4A88-A177-ADDFE507CD3B}"/>
+    <hyperlink ref="A520" r:id="rId516" display="https://onlinelibrary.wiley.com/journal/10969853" xr:uid="{EA993ECA-F97C-4BF7-91D9-4E1C88A8153A}"/>
+    <hyperlink ref="A521" r:id="rId517" display="https://onlinelibrary.wiley.com/journal/20407947" xr:uid="{F8F9D18F-1E0B-41F7-9B3A-99DC1F2D90D7}"/>
+    <hyperlink ref="A522" r:id="rId518" display="https://onlinelibrary.wiley.com/journal/10970207" xr:uid="{EC78304D-838E-4486-938A-B24765B398AC}"/>
+    <hyperlink ref="A523" r:id="rId519" display="https://onlinelibrary.wiley.com/journal/10970363" xr:uid="{BFD13CC2-7B2D-4542-B936-0BE05516C576}"/>
+    <hyperlink ref="A524" r:id="rId520" display="https://onlinelibrary.wiley.com/journal/10991115" xr:uid="{EE57BB38-3B9E-4090-A2E4-1D5D1A0EEDF1}"/>
+    <hyperlink ref="A525" r:id="rId521" display="https://ceramics.onlinelibrary.wiley.com/journal/17447402" xr:uid="{68FA8251-365A-4C58-AF5E-3385B42D29C5}"/>
+    <hyperlink ref="A526" r:id="rId522" display="https://ceramics.onlinelibrary.wiley.com/journal/20411294" xr:uid="{E731D049-E212-4868-8C80-CADD9D91C94B}"/>
+    <hyperlink ref="A527" r:id="rId523" display="https://onlinelibrary.wiley.com/journal/14734192" xr:uid="{117E43AC-31BE-4559-BE7C-120F088341F7}"/>
+    <hyperlink ref="A528" r:id="rId524" display="https://onlinelibrary.wiley.com/journal/15569187" xr:uid="{FA488C36-354C-45B1-A0BC-9D183877CA41}"/>
+    <hyperlink ref="A529" r:id="rId525" display="https://onlinelibrary.wiley.com/journal/14768070" xr:uid="{C9905584-A447-49AA-9D67-83C877D2D216}"/>
+    <hyperlink ref="A530" r:id="rId526" display="https://onlinelibrary.wiley.com/journal/10991123" xr:uid="{236DAF3A-AA14-4F4C-96DA-FEF96CAA1B3B}"/>
+    <hyperlink ref="A531" r:id="rId527" display="https://onlinelibrary.wiley.com/journal/10970215" xr:uid="{57DE5AFF-6DDF-4256-832F-C297A3CE51E6}"/>
+    <hyperlink ref="A532" r:id="rId528" display="https://onlinelibrary.wiley.com/journal/10974601" xr:uid="{656A96DF-C5A7-4D14-A3C8-E62D50AB692B}"/>
+    <hyperlink ref="A533" r:id="rId529" display="https://onlinelibrary.wiley.com/journal/1097007X" xr:uid="{6B86444F-3799-408D-A263-37A66C105D37}"/>
+    <hyperlink ref="A534" r:id="rId530" display="https://rmets.onlinelibrary.wiley.com/journal/10970088" xr:uid="{480449DF-61DA-46D5-A239-E35B4ACC9F16}"/>
+    <hyperlink ref="A535" r:id="rId531" display="https://onlinelibrary.wiley.com/journal/10991131" xr:uid="{1F6FCA39-331A-42CC-9038-31C2704A1EF2}"/>
+    <hyperlink ref="A536" r:id="rId532" display="https://onlinelibrary.wiley.com/journal/14706431" xr:uid="{9A45EBF5-47F1-4748-BB62-55BA46FCA264}"/>
+    <hyperlink ref="A537" r:id="rId533" display="https://onlinelibrary.wiley.com/journal/14682494" xr:uid="{5C4B3E48-A522-4E39-8533-6542FD3082AC}"/>
+    <hyperlink ref="A538" r:id="rId534" display="https://onlinelibrary.wiley.com/journal/14710307" xr:uid="{062C0E4E-4CE2-49C5-B19C-A4D32A877991}"/>
+    <hyperlink ref="A539" r:id="rId535" display="https://onlinelibrary.wiley.com/journal/16015037" xr:uid="{F4DA914D-CD08-41AC-8E93-1187FB0A2246}"/>
+    <hyperlink ref="A540" r:id="rId536" display="https://onlinelibrary.wiley.com/journal/13654632" xr:uid="{E52112F8-7B97-4395-A837-79165ED4AAF0}"/>
+    <hyperlink ref="A541" r:id="rId537" display="https://onlinelibrary.wiley.com/journal/1873474X" xr:uid="{81AE2029-83AB-41B0-BAA3-376B1977B876}"/>
+    <hyperlink ref="A542" r:id="rId538" display="https://onlinelibrary.wiley.com/journal/1098108X" xr:uid="{23F7367F-775D-4FDF-9C37-C88FEB7C14CD}"/>
+    <hyperlink ref="A543" r:id="rId539" display="https://onlinelibrary.wiley.com/journal/17427363" xr:uid="{50A48928-73A1-47B1-A8D0-BBA04B0C7C7F}"/>
+    <hyperlink ref="A544" r:id="rId540" display="https://onlinelibrary.wiley.com/journal/10991158" xr:uid="{071D20C7-F98D-4291-A9AA-EF5F2AE06E97}"/>
+    <hyperlink ref="A545" r:id="rId541" display="https://onlinelibrary.wiley.com/journal/10991166" xr:uid="{FA95D6AD-FDC5-40FB-85DC-29E772FC0176}"/>
+    <hyperlink ref="A546" r:id="rId542" display="https://obgyn.onlinelibrary.wiley.com/journal/18793479" xr:uid="{AC9711AE-0AF3-42A3-A51F-00DD5A926EE7}"/>
+    <hyperlink ref="A547" r:id="rId543" display="https://onlinelibrary.wiley.com/journal/10981098" xr:uid="{C99DCF47-811D-4556-A0DC-50A5C1AA4C55}"/>
+    <hyperlink ref="A548" r:id="rId544" display="https://onlinelibrary.wiley.com/journal/1744313X" xr:uid="{97BA2C19-A4D1-4D43-8D90-F0758BF9465F}"/>
+    <hyperlink ref="A549" r:id="rId545" display="https://onlinelibrary.wiley.com/journal/1751553X" xr:uid="{08B48CB2-446E-4FF5-BABC-0571D32CA6F5}"/>
+    <hyperlink ref="A550" r:id="rId546" display="https://onlinelibrary.wiley.com/journal/14606984" xr:uid="{4F5EEFB9-3D07-4CD0-AD00-23B0E71B65F5}"/>
+    <hyperlink ref="A551" r:id="rId547" display="https://onlinelibrary.wiley.com/journal/14682370" xr:uid="{90AAB1A9-2813-4D2D-A1B8-81335D9F77D9}"/>
+    <hyperlink ref="A552" r:id="rId548" display="https://onlinelibrary.wiley.com/journal/14470349" xr:uid="{5686336F-26E2-4C58-9C7B-7B988CFDCB2A}"/>
+    <hyperlink ref="A553" r:id="rId549" display="https://onlinelibrary.wiley.com/journal/10991190" xr:uid="{B3D43690-17AB-4A15-95E4-7D46108BA3DF}"/>
+    <hyperlink ref="A554" r:id="rId550" display="https://onlinelibrary.wiley.com/journal/10991204" xr:uid="{3C2B6990-2FD6-44B1-9851-63ABEF883DC9}"/>
+    <hyperlink ref="A555" r:id="rId551" display="https://onlinelibrary.wiley.com/journal/1440172X" xr:uid="{1E464849-6275-4AEB-8B97-2F8FA978BD36}"/>
+    <hyperlink ref="A556" r:id="rId552" display="https://onlinelibrary.wiley.com/journal/17483743" xr:uid="{2CB9F0C9-F822-4EFD-92B7-1DED270EA829}"/>
+    <hyperlink ref="A557" r:id="rId553" display="https://onlinelibrary.wiley.com/journal/10991212" xr:uid="{9F144454-2C61-4AFB-A29F-F488612585E1}"/>
+    <hyperlink ref="A558" r:id="rId554" display="https://onlinelibrary.wiley.com/journal/1365263X" xr:uid="{37A221B1-7D3E-4999-9D16-19AB2E549F9F}"/>
+    <hyperlink ref="A559" r:id="rId555" display="https://onlinelibrary.wiley.com/journal/1464066X" xr:uid="{82EEC430-6044-4D18-BD99-16C955C301CF}"/>
+    <hyperlink ref="A560" r:id="rId556" display="https://onlinelibrary.wiley.com/journal/1097461X" xr:uid="{9EB55B0E-0FEB-42B4-9D95-D4FBDFAE5BC5}"/>
+    <hyperlink ref="A561" r:id="rId557" display="https://onlinelibrary.wiley.com/journal/1756185X" xr:uid="{26EC8466-131A-4052-BC44-34DD9504EE8C}"/>
+    <hyperlink ref="A562" r:id="rId558" display="https://onlinelibrary.wiley.com/journal/10991239" xr:uid="{118D0CC8-30DF-4335-B0F6-A56E926DDF4F}"/>
+    <hyperlink ref="A563" r:id="rId559" display="https://onlinelibrary.wiley.com/journal/15420981" xr:uid="{FEE45DEA-01EA-48CD-BBEC-7DB05E9E34A4}"/>
+    <hyperlink ref="A564" r:id="rId560" display="https://onlinelibrary.wiley.com/journal/14682389" xr:uid="{C26A1DB2-098A-447E-A66B-D5B1DA0EF19B}"/>
+    <hyperlink ref="A565" r:id="rId561" display="https://onlinelibrary.wiley.com/journal/14682397" xr:uid="{F0812275-D8C6-43EE-9166-5959C2D7CA3F}"/>
+    <hyperlink ref="A566" r:id="rId562" display="https://onlinelibrary.wiley.com/journal/14682400" xr:uid="{83E5942C-6408-4C03-87CB-BBEC253717F8}"/>
+    <hyperlink ref="A567" r:id="rId563" display="https://onlinelibrary.wiley.com/journal/15221970" xr:uid="{992FF057-3016-4300-8087-3B28D0DAA043}"/>
+    <hyperlink ref="A568" r:id="rId564" display="https://onlinelibrary.wiley.com/journal/14682419" xr:uid="{4D5CF544-1BB2-4964-9276-E3BFA697FA14}"/>
+    <hyperlink ref="A569" r:id="rId565" display="https://onlinelibrary.wiley.com/journal/14682427" xr:uid="{BDDFA90F-50B6-4686-AB10-3937E7D8F44B}"/>
+    <hyperlink ref="A570" r:id="rId566" display="https://onlinelibrary.wiley.com/journal/1749771X" xr:uid="{E007AB98-7FDA-4BAB-AA39-CE48C3382AD8}"/>
+    <hyperlink ref="A571" r:id="rId567" display="https://onlinelibrary.wiley.com/journal/14422042" xr:uid="{63D8F6BC-BE24-4BE3-84E8-B96BAD09C13A}"/>
+    <hyperlink ref="A572" r:id="rId568" display="https://onlinelibrary.wiley.com/journal/14682435" xr:uid="{40E6C476-49BE-4D0B-B272-A95A148CD7C4}"/>
+    <hyperlink ref="A573" r:id="rId569" display="https://onlinelibrary.wiley.com/journal/14667657" xr:uid="{74E2F177-81C7-44EA-86C2-A0F6D6C42044}"/>
+    <hyperlink ref="A574" r:id="rId570" display="https://onlinelibrary.wiley.com/journal/14682443" xr:uid="{AEEF761D-085F-4715-B060-4F342E1B8984}"/>
+    <hyperlink ref="A575" r:id="rId571" display="https://onlinelibrary.wiley.com/journal/15222632" xr:uid="{871F49B1-7BA5-4DDB-8AF6-EBE7498A2156}"/>
+    <hyperlink ref="A576" r:id="rId572" display="https://onlinelibrary.wiley.com/journal/17586631" xr:uid="{D43F8A96-BFA1-446D-B5A0-71DC934F0F95}"/>
+    <hyperlink ref="A577" r:id="rId573" display="https://onlinelibrary.wiley.com/journal/14682451" xr:uid="{681C716F-0ECA-41A5-AD1E-698AEADBCB52}"/>
+    <hyperlink ref="A578" r:id="rId574" display="https://onlinelibrary.wiley.com/journal/1468246X" xr:uid="{D6AD5AC1-CA28-4A5B-B04E-2B58FD1E60DE}"/>
+    <hyperlink ref="A579" r:id="rId575" display="https://onlinelibrary.wiley.com/journal/17515823" xr:uid="{F28C162E-88F1-4384-B2C9-0945B0070F14}"/>
+    <hyperlink ref="A580" r:id="rId576" display="https://onlinelibrary.wiley.com/journal/14753995" xr:uid="{C108C29A-B39F-45D6-8199-60E89C9F2910}"/>
+    <hyperlink ref="A581" r:id="rId577" display="https://onlinelibrary.wiley.com/journal/24761508" xr:uid="{2307EDD5-C59E-4302-98A7-311C2C4E039E}"/>
+    <hyperlink ref="A582" r:id="rId578" display="https://onlinelibrary.wiley.com/journal/25732331" xr:uid="{293A73CF-7522-483C-B61E-681749277496}"/>
+    <hyperlink ref="A583" r:id="rId579" display="https://onlinelibrary.wiley.com/journal/15310361" xr:uid="{89AFB38D-C706-449D-A3C2-1A40E75104FE}"/>
+    <hyperlink ref="A584" r:id="rId580" display="https://onlinelibrary.wiley.com/journal/14401738" xr:uid="{970A9D35-8C53-49AF-96A7-391E64F92BB6}"/>
+    <hyperlink ref="A585" r:id="rId581" display="https://onlinelibrary.wiley.com/journal/18695868" xr:uid="{80F442C9-948D-4E73-B571-A1E2F619BD07}"/>
+    <hyperlink ref="A586" r:id="rId582" display="https://iubmb.onlinelibrary.wiley.com/journal/15216551" xr:uid="{83FA8428-858A-49B8-984D-2BA07D3669FF}"/>
+    <hyperlink ref="A587" r:id="rId583" display="https://accpjournals.onlinelibrary.wiley.com/journal/25749870" xr:uid="{CF5B77B0-1113-45F6-8903-76376D1E479A}"/>
+    <hyperlink ref="A588" r:id="rId584" display="https://onlinelibrary.wiley.com/journal/17427924" xr:uid="{FCDA8A55-22D5-4F5D-8EA3-220561193BBC}"/>
+    <hyperlink ref="A589" r:id="rId585" display="https://onlinelibrary.wiley.com/journal/14756781" xr:uid="{0E931837-7358-4FA0-86EA-A7A29D54FD7D}"/>
+    <hyperlink ref="A590" r:id="rId586" display="https://onlinelibrary.wiley.com/journal/14685965" xr:uid="{6BF7F292-7B02-4B02-A83D-0883F960163F}"/>
+    <hyperlink ref="A591" r:id="rId587" display="https://onlinelibrary.wiley.com/journal/16100387" xr:uid="{0E70552D-64BC-4646-BA23-593947794FCE}"/>
+    <hyperlink ref="A592" r:id="rId588" display="https://onlinelibrary.wiley.com/journal/17540208" xr:uid="{92E0B5D9-639F-436B-AA1A-E5F67C465CC8}"/>
+    <hyperlink ref="A593" r:id="rId589" display="https://onlinelibrary.wiley.com/journal/17446155" xr:uid="{F27AF10D-7347-4DE3-AFE0-7293D013C312}"/>
+    <hyperlink ref="A594" r:id="rId590" display="https://anthrosource.onlinelibrary.wiley.com/journal/24755389" xr:uid="{FB82C4C1-8A33-44B6-8197-8BECB03B89C4}"/>
+    <hyperlink ref="A595" r:id="rId591" display="https://onlinelibrary.wiley.com/journal/14685906" xr:uid="{C23DDD1E-59EA-48DC-96B9-43C7864C9CA0}"/>
+    <hyperlink ref="A596" r:id="rId592" display="https://onlinelibrary.wiley.com/journal/14685914" xr:uid="{A2A57127-185E-4DD9-B3E7-6008086C2FBB}"/>
+    <hyperlink ref="A597" r:id="rId593" display="https://onlinelibrary.wiley.com/journal/1475679X" xr:uid="{B22C7B59-2DE2-4F48-826C-9F97EB1896BE}"/>
+    <hyperlink ref="A598" r:id="rId594" display="https://onlinelibrary.wiley.com/journal/21611874" xr:uid="{214079A6-C695-4024-AD33-250B2D6848FB}"/>
+    <hyperlink ref="A599" r:id="rId595" display="https://onlinelibrary.wiley.com/journal/10959254" xr:uid="{7CFDC536-3B78-4E72-AD5F-DBF557AAEC1B}"/>
+    <hyperlink ref="A600" r:id="rId596" display="https://ila.onlinelibrary.wiley.com/journal/19362706" xr:uid="{89E3F2EC-8746-4715-8B57-8CE0A757E765}"/>
+    <hyperlink ref="A601" r:id="rId597" display="https://onlinelibrary.wiley.com/journal/13652648" xr:uid="{866C73F8-C97A-43CD-AA58-B6EC59FE4604}"/>
+    <hyperlink ref="A602" r:id="rId598" display="https://onlinelibrary.wiley.com/journal/14710366" xr:uid="{DC2F0996-C2D3-46C0-A363-07A95F514DD2}"/>
+    <hyperlink ref="A603" r:id="rId599" display="https://onlinelibrary.wiley.com/journal/14779552" xr:uid="{21178CD2-D62B-4028-B409-AA18DD71092B}"/>
+    <hyperlink ref="A604" r:id="rId600" display="https://onlinelibrary.wiley.com/journal/1439037X" xr:uid="{83D4F340-89A9-4CFA-A136-5F454A0A011E}"/>
+    <hyperlink ref="A605" r:id="rId601" display="https://onlinelibrary.wiley.com/journal/14685922" xr:uid="{5D3B596F-15DB-457E-9B2C-3E6A08997D3A}"/>
+    <hyperlink ref="A606" r:id="rId602" display="https://onlinelibrary.wiley.com/journal/14697580" xr:uid="{35950ACD-101E-4D78-98D5-9C31BB04E48E}"/>
+    <hyperlink ref="A607" r:id="rId603" display="https://onlinelibrary.wiley.com/journal/14390388" xr:uid="{BD73785E-3B94-4F61-9AA4-7C96E454B01F}"/>
+    <hyperlink ref="A608" r:id="rId604" display="https://besjournals.onlinelibrary.wiley.com/journal/13652656" xr:uid="{ED53C358-F1F1-4497-969E-1DFA2EC9783E}"/>
+    <hyperlink ref="A609" r:id="rId605" display="https://onlinelibrary.wiley.com/journal/14390396" xr:uid="{9FC68A78-C29B-4922-99D8-040DDF7FFEC2}"/>
+    <hyperlink ref="A610" r:id="rId606" display="https://onlinelibrary.wiley.com/journal/19383703" xr:uid="{DC91C566-A652-4F2B-A26E-51AE6C06EC2B}"/>
+    <hyperlink ref="A611" r:id="rId607" display="https://onlinelibrary.wiley.com/journal/s16005767" xr:uid="{49AA5F10-DF41-40B6-ADCA-D9ED30457D93}"/>
+    <hyperlink ref="A612" r:id="rId608" display="https://besjournals.onlinelibrary.wiley.com/journal/13652664" xr:uid="{2B21C3D3-548E-4EBC-8215-F885032810FF}"/>
+    <hyperlink ref="A613" r:id="rId609" display="https://onlinelibrary.wiley.com/journal/10991255" xr:uid="{AECA2750-F669-401F-8F31-7843F1550C0C}"/>
+    <hyperlink ref="A614" r:id="rId610" display="https://onlinelibrary.wiley.com/journal/14390418" xr:uid="{C908B946-7726-45C8-9750-544D20E79BDF}"/>
+    <hyperlink ref="A615" r:id="rId611" display="https://onlinelibrary.wiley.com/journal/14685930" xr:uid="{79B05168-12CC-46A6-8275-FA0A8D39E632}"/>
+    <hyperlink ref="A616" r:id="rId612" display="https://onlinelibrary.wiley.com/journal/10974628" xr:uid="{C21539BB-5244-4EF1-A03D-585144781EED}"/>
+    <hyperlink ref="A617" r:id="rId613" display="https://onlinelibrary.wiley.com/journal/14683148" xr:uid="{5A62A719-3F67-4975-9E07-435BC90B098D}"/>
+    <hyperlink ref="A618" r:id="rId614" display="https://onlinelibrary.wiley.com/journal/15591816" xr:uid="{0B074BF5-4E03-44C5-9E27-3EE773C106C6}"/>
+    <hyperlink ref="A619" r:id="rId615" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991263" xr:uid="{B5D53BA4-A1DE-4C64-84D5-DFDC63D68695}"/>
+    <hyperlink ref="A620" r:id="rId616" display="https://onlinelibrary.wiley.com/journal/15214028" xr:uid="{BD4FF80C-8087-4A0B-866A-8ED0EC0460B3}"/>
+    <hyperlink ref="A621" r:id="rId617" display="https://onlinelibrary.wiley.com/journal/10990771" xr:uid="{BCC3A3E7-660B-4786-9A90-78DEA39D5BE5}"/>
+    <hyperlink ref="A622" r:id="rId618" display="https://onlinelibrary.wiley.com/journal/10990461" xr:uid="{E562E43F-F892-4A61-A656-40DF1D9F06B4}"/>
+    <hyperlink ref="A623" r:id="rId619" display="https://onlinelibrary.wiley.com/journal/13652699" xr:uid="{DA396509-DF43-4646-84D2-240D852AA130}"/>
+    <hyperlink ref="A624" r:id="rId620" display="https://onlinelibrary.wiley.com/doi/10.1002/jbm.a.35585" xr:uid="{5D60ED94-1F8B-4C2B-82E8-1C04060E3851}"/>
+    <hyperlink ref="A625" r:id="rId621" display="https://onlinelibrary.wiley.com/journal/15524981" xr:uid="{B2F1B729-6DAF-4019-BACF-6E2E0BD5788F}"/>
+    <hyperlink ref="A626" r:id="rId622" display="https://onlinelibrary.wiley.com/journal/18640648" xr:uid="{64F00091-5543-4720-BF44-7CF7E525ACAB}"/>
+    <hyperlink ref="A627" r:id="rId623" display="https://onlinelibrary.wiley.com/journal/14685957" xr:uid="{4FB7E5BC-3722-4DC1-9E05-2B8B805EC632}"/>
+    <hyperlink ref="A628" r:id="rId624" display="https://onlinelibrary.wiley.com/journal/21581592" xr:uid="{A494D037-3CA3-4D19-97FA-F7AA0608CDCE}"/>
+    <hyperlink ref="A629" r:id="rId625" display="https://onlinelibrary.wiley.com/journal/15408167" xr:uid="{477587CC-80A2-4389-BE71-B7B04AFFEC34}"/>
+    <hyperlink ref="A630" r:id="rId626" display="https://onlinelibrary.wiley.com/journal/10974644" xr:uid="{97C04239-CD04-4AA6-B9AA-D944F5604968}"/>
+    <hyperlink ref="A631" r:id="rId627" display="https://onlinelibrary.wiley.com/journal/10974652" xr:uid="{DF5F5204-B384-41C0-8C98-8F29A68A7004}"/>
+    <hyperlink ref="A632" r:id="rId628" display="https://onlinelibrary.wiley.com/journal/10974660" xr:uid="{435F7114-58CD-49E8-A6D8-9683DDDA88AE}"/>
+    <hyperlink ref="A633" r:id="rId629" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/1099128X" xr:uid="{10C29CB4-011A-4819-BB30-A10CA9B9E2B8}"/>
+    <hyperlink ref="A634" r:id="rId630" display="https://onlinelibrary.wiley.com/journal/17446171" xr:uid="{A8B138FE-4C63-41F7-AAE3-D5D46F16114A}"/>
+    <hyperlink ref="A635" r:id="rId631" display="https://acamh.onlinelibrary.wiley.com/journal/14697610" xr:uid="{CF67E758-8A39-496C-B1CE-F12968F459E9}"/>
+    <hyperlink ref="A636" r:id="rId632" display="https://onlinelibrary.wiley.com/journal/10981101" xr:uid="{A302DB22-B7BB-4429-B87A-9176137022EB}"/>
+    <hyperlink ref="A637" r:id="rId633" display="https://onlinelibrary.wiley.com/journal/13652702" xr:uid="{AEB5CC1C-9F81-4E4D-B2A8-2744B987018C}"/>
+    <hyperlink ref="A638" r:id="rId634" display="https://onlinelibrary.wiley.com/journal/1600051X" xr:uid="{2AFF6009-EF66-4EEB-8A87-8AEF905AD161}"/>
+    <hyperlink ref="A639" r:id="rId635" display="https://onlinelibrary.wiley.com/journal/10974679" xr:uid="{3206B3AA-AFE4-412E-8C68-AE7249565E6B}"/>
+    <hyperlink ref="A640" r:id="rId636" display="https://onlinelibrary.wiley.com/journal/10970096" xr:uid="{B1F29A5E-D775-4F02-BD1F-9EAD5174BC01}"/>
+    <hyperlink ref="A641" r:id="rId637" display="https://onlinelibrary.wiley.com/journal/15206610" xr:uid="{43856CE4-AE5A-4623-BAA5-F4B58F0F58A6}"/>
+    <hyperlink ref="A642" r:id="rId638" display="https://onlinelibrary.wiley.com/journal/10991298" xr:uid="{CA76812E-B9FE-488B-8627-77A5F472EB90}"/>
+    <hyperlink ref="A643" r:id="rId639" display="https://onlinelibrary.wiley.com/journal/15206629" xr:uid="{0FE8A8B9-0226-4480-B7DA-F70F6ACABD1B}"/>
+    <hyperlink ref="A644" r:id="rId640" display="https://onlinelibrary.wiley.com/journal/1096987X" xr:uid="{CAC8C49E-C81A-401A-A9EA-EDD8151C08AF}"/>
+    <hyperlink ref="A645" r:id="rId641" display="https://onlinelibrary.wiley.com/journal/13652729" xr:uid="{5F524F6D-0745-4416-870E-A042297A8BC0}"/>
+    <hyperlink ref="A646" r:id="rId642" display="https://onlinelibrary.wiley.com/journal/17456606" xr:uid="{709748AC-A84A-414A-9321-ADA96BCB3E92}"/>
+    <hyperlink ref="A647" r:id="rId643" display="https://onlinelibrary.wiley.com/journal/14791838" xr:uid="{E4A4CDBC-F9AF-43DC-9C8B-5E3911987187}"/>
+    <hyperlink ref="A648" r:id="rId644" display="https://myscp.onlinelibrary.wiley.com/journal/15327663" xr:uid="{6FCAEC04-E061-4859-8174-0D53D2B4D18A}"/>
+    <hyperlink ref="A649" r:id="rId645" display="https://onlinelibrary.wiley.com/journal/14685973" xr:uid="{7E05AFAF-25B7-4C16-960A-1C162D382D63}"/>
+    <hyperlink ref="A650" r:id="rId646" display="https://onlinelibrary.wiley.com/journal/10970053" xr:uid="{BDF9FA0C-4D10-4E94-99C2-C06C72272F44}"/>
+    <hyperlink ref="A651" r:id="rId647" display="https://onlinelibrary.wiley.com/journal/15566676" xr:uid="{F9EAFBE0-F7B7-487B-95F9-2F405720BB81}"/>
+    <hyperlink ref="A652" r:id="rId648" display="https://onlinelibrary.wiley.com/journal/26933101?af=R" xr:uid="{B0F05876-31F9-44A1-935B-56C455906A44}"/>
+    <hyperlink ref="A653" r:id="rId649" display="https://onlinelibrary.wiley.com/journal/16000560" xr:uid="{5C87877B-848A-47F6-A204-40AFAC15D2A4}"/>
+    <hyperlink ref="A654" r:id="rId650" display="https://onlinelibrary.wiley.com/journal/19307837" xr:uid="{93983108-82D3-44C6-9F48-4E77FE293D00}"/>
+    <hyperlink ref="A655" r:id="rId651" display="https://onlinelibrary.wiley.com/journal/17512980" xr:uid="{BE8F9E26-1FA9-4983-A5F8-BC9BBA4BE37A}"/>
+    <hyperlink ref="A656" r:id="rId652" display="https://besjournals.onlinelibrary.wiley.com/journal/13652745" xr:uid="{6E80D645-B03F-49DD-B3FA-276EB93902CC}"/>
+    <hyperlink ref="A657" r:id="rId653" display="https://onlinelibrary.wiley.com/journal/14676419" xr:uid="{1FA125F9-1F7E-4960-B0ED-72F6A25B829D}"/>
+    <hyperlink ref="A658" r:id="rId654" display="https://onlinelibrary.wiley.com/journal/15309134" xr:uid="{4EBFC89F-CECF-44E0-B7C2-1B3D772CEE24}"/>
+    <hyperlink ref="A659" r:id="rId655" display="https://onlinelibrary.wiley.com/journal/17453984" xr:uid="{CF24CA7F-A15A-4C12-B5CD-CEC69C7B28A4}"/>
+    <hyperlink ref="A660" r:id="rId656" display="https://onlinelibrary.wiley.com/journal/27677451" xr:uid="{6887A56C-4F55-4BBE-9AA8-4BF3BDA5D006}"/>
+    <hyperlink ref="A661" r:id="rId657" display="https://onlinelibrary.wiley.com/journal/17401461" xr:uid="{03861F3D-1D20-4A80-A57D-67DDAF0DA760}"/>
+    <hyperlink ref="A662" r:id="rId658" display="https://onlinelibrary.wiley.com/journal/21611920" xr:uid="{010F5B02-6457-4EC7-AADB-5D497DF95F0C}"/>
+    <hyperlink ref="A663" r:id="rId659" display="https://onlinelibrary.wiley.com/journal/21689830" xr:uid="{DDAECFBC-D8C8-446D-B76B-002ED99910C2}"/>
+    <hyperlink ref="A664" r:id="rId660" display="https://acsess.onlinelibrary.wiley.com/journal/15372537" xr:uid="{404D911C-EC6E-49B6-B325-8EB34967F096}"/>
+    <hyperlink ref="A665" r:id="rId661" display="https://onlinelibrary.wiley.com/journal/17088240" xr:uid="{3CD8117A-C0ED-4CA6-8F9A-B14398BDD559}"/>
+    <hyperlink ref="A666" r:id="rId662" display="https://onlinelibrary.wiley.com/journal/15507408" xr:uid="{612E4425-5864-4A5F-8FA1-76AFE926EBEF}"/>
+    <hyperlink ref="A667" r:id="rId663" display="https://onlinelibrary.wiley.com/journal/13652753" xr:uid="{24D7663C-4C49-4016-BF81-DC95B27B5952}"/>
+    <hyperlink ref="A668" r:id="rId664" display="https://onlinelibrary.wiley.com/journal/17565391" xr:uid="{9E58DB5D-F333-4614-A4F8-9E54888DF40A}"/>
+    <hyperlink ref="A669" r:id="rId665" display="https://onlinelibrary.wiley.com/journal/24715646" xr:uid="{A0F97814-A276-4C25-95C3-AE594CB3963D}"/>
+    <hyperlink ref="A670" r:id="rId666" display="https://onlinelibrary.wiley.com/journal/15525015" xr:uid="{0AA86DD1-55B9-4569-8325-CB689327AD5A}"/>
+    <hyperlink ref="A671" r:id="rId667" display="https://onlinelibrary.wiley.com/journal/17562589" xr:uid="{C4345CD5-49CC-4E89-8747-78D8CA99F79B}"/>
+    <hyperlink ref="A672" r:id="rId668" display="https://onlinelibrary.wiley.com/journal/14676427" xr:uid="{4111424D-8415-4E93-91D4-F9FED718B488}"/>
+    <hyperlink ref="A673" r:id="rId669" display="https://onlinelibrary.wiley.com/journal/15564967" xr:uid="{05BFCECF-9A2C-411E-9B66-914455C9CF76}"/>
+    <hyperlink ref="A674" r:id="rId670" display="https://onlinelibrary.wiley.com/journal/14756803" xr:uid="{308C37B2-6EFA-4779-A41D-4047DC8E7361}"/>
+    <hyperlink ref="A675" r:id="rId671" display="https://onlinelibrary.wiley.com/journal/10958649" xr:uid="{F2F0C601-26AC-4D93-9BFC-D643F21A3636}"/>
+    <hyperlink ref="A676" r:id="rId672" display="https://onlinelibrary.wiley.com/journal/13652761" xr:uid="{897C2914-AA18-4407-B3BF-37965CB15AF6}"/>
+    <hyperlink ref="A677" r:id="rId673" display="https://onlinelibrary.wiley.com/journal/17454530" xr:uid="{7BBDB9E8-C834-469D-8533-1E05C8E055DC}"/>
+    <hyperlink ref="A678" r:id="rId674" display="https://onlinelibrary.wiley.com/journal/17454565" xr:uid="{5FF47DCF-1FEE-460D-914A-08E9118F432B}"/>
+    <hyperlink ref="A679" r:id="rId675" display="https://ift.onlinelibrary.wiley.com/journal/17503841" xr:uid="{655015A1-870A-4524-AB45-8DA710949098}"/>
+    <hyperlink ref="A680" r:id="rId676" display="https://onlinelibrary.wiley.com/journal/1099131X" xr:uid="{7793044B-A7CB-4ED0-9785-35DDAE770974}"/>
+    <hyperlink ref="A681" r:id="rId677" display="https://onlinelibrary.wiley.com/journal/15564029" xr:uid="{D18E8A77-8036-41E1-952A-3E0A28EA65A4}"/>
+    <hyperlink ref="A682" r:id="rId678" display="https://onlinelibrary.wiley.com/journal/14401746" xr:uid="{62FCC4FD-9888-47FC-BE94-AF434661BE53}"/>
+    <hyperlink ref="A683" r:id="rId679" display="https://onlinelibrary.wiley.com/journal/15733599" xr:uid="{686E1D7B-F4C6-4914-B5A3-95BCDDDD9D25}"/>
+    <hyperlink ref="A684" r:id="rId680" display="https://agupubs.onlinelibrary.wiley.com/journal/21698996" xr:uid="{44C89577-22D8-4710-AE9C-06D848EB55B6}"/>
+    <hyperlink ref="A685" r:id="rId681" display="https://agupubs.onlinelibrary.wiley.com/journal/21698961" xr:uid="{95E543D4-2061-4254-9611-A37FB75B2710}"/>
+    <hyperlink ref="A686" r:id="rId682" display="https://agupubs.onlinelibrary.wiley.com/journal/21699011" xr:uid="{0C1189B3-9B2A-4E5B-977F-7C14727F6E5B}"/>
+    <hyperlink ref="A687" r:id="rId683" display="https://agupubs.onlinelibrary.wiley.com/journal/21699291" xr:uid="{D18B0D2D-7E88-4F3B-9667-5A52D263BF28}"/>
+    <hyperlink ref="A688" r:id="rId684" display="https://agupubs.onlinelibrary.wiley.com/journal/21699100" xr:uid="{F429E6E5-D449-4E45-9035-426A00D7F842}"/>
+    <hyperlink ref="A689" r:id="rId685" display="https://agupubs.onlinelibrary.wiley.com/journal/21699356" xr:uid="{0A48ACFC-5B5D-4B6B-9DB5-708C84E733C8}"/>
+    <hyperlink ref="A690" r:id="rId686" display="https://agupubs.onlinelibrary.wiley.com/journal/21699402" xr:uid="{BE45FC37-5D40-47D9-B211-CB07F9C04B69}"/>
+    <hyperlink ref="A691" r:id="rId687" display="https://onlinelibrary.wiley.com/journal/10970118" xr:uid="{2747B9B4-EACD-4153-82FC-BE2BE31C2FC8}"/>
+    <hyperlink ref="A692" r:id="rId688" display="https://onlinelibrary.wiley.com/journal/20400861" xr:uid="{1392B2C4-29D0-488B-BA06-8380A742A1EF}"/>
+    <hyperlink ref="A693" r:id="rId689" display="https://onlinelibrary.wiley.com/journal/18686982" xr:uid="{C93326FA-CA58-4704-A493-0D9FA110DE66}"/>
+    <hyperlink ref="A694" r:id="rId690" display="https://onlinelibrary.wiley.com/journal/19435193" xr:uid="{2C933EED-CB74-4CC1-AD09-E93C54B9308A}"/>
+    <hyperlink ref="A695" r:id="rId691" display="https://onlinelibrary.wiley.com/journal/15535606" xr:uid="{75AD6038-8BC2-4183-B972-6F523CE182D1}"/>
+    <hyperlink ref="A696" r:id="rId692" display="https://onlinelibrary.wiley.com/journal/1365277X" xr:uid="{01CBDE54-0F0A-4CE4-8E97-4E106D55D11B}"/>
+    <hyperlink ref="A697" r:id="rId693" display="https://onlinelibrary.wiley.com/journal/15732665" xr:uid="{E72FC744-5703-42AA-85DC-99FE3F72740F}"/>
+    <hyperlink ref="A698" r:id="rId694" display="https://onlinelibrary.wiley.com/journal/17447909" xr:uid="{AA01B124-7931-48EF-B58F-F2BA56EC8183}"/>
+    <hyperlink ref="A699" r:id="rId695" display="https://onlinelibrary.wiley.com/journal/13652788" xr:uid="{28510687-D785-486A-B6B2-DC751FD2D053}"/>
+    <hyperlink ref="A700" r:id="rId696" display="https://onlinelibrary.wiley.com/journal/13652796" xr:uid="{B9EF4B43-25E7-4BFA-B87B-6F484206BD8F}"/>
+    <hyperlink ref="A701" r:id="rId697" display="https://onlinelibrary.wiley.com/journal/10991328" xr:uid="{4DD6D57D-BE1B-403F-96A6-7EAABFFE3ACA}"/>
+    <hyperlink ref="A702" r:id="rId698" display="https://onlinelibrary.wiley.com/journal/1467646X" xr:uid="{E750D215-E67F-468F-A463-2D75AC131769}"/>
+    <hyperlink ref="A703" r:id="rId699" display="https://onlinelibrary.wiley.com/journal/15444767" xr:uid="{B1AC552F-D038-41D9-89CE-832AD2C41114}"/>
+    <hyperlink ref="A704" r:id="rId700" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991344" xr:uid="{E7A53826-F29B-4FFD-A12F-AF5241E8C9D6}"/>
+    <hyperlink ref="A705" r:id="rId701" display="https://onlinelibrary.wiley.com/journal/14676478" xr:uid="{8DF80D8E-EBE7-46A1-BAC3-D20A006B7837}"/>
+    <hyperlink ref="A706" r:id="rId702" display="https://onlinelibrary.wiley.com/journal/1935262X" xr:uid="{605D8DF3-ED70-4D7D-B777-1EB1E204E450}"/>
+    <hyperlink ref="A707" r:id="rId703" display="https://onlinelibrary.wiley.com/journal/17441722" xr:uid="{15D0A266-EBD9-49AC-83FB-B5B4B2FDC6D9}"/>
+    <hyperlink ref="A708" r:id="rId704" display="https://anthrosource.onlinelibrary.wiley.com/journal/15481395" xr:uid="{398E432A-661B-4E2A-A6B5-04DBDB963204}"/>
+    <hyperlink ref="A709" r:id="rId705" display="https://onlinelibrary.wiley.com/journal/15222586" xr:uid="{1256B5E2-5B7C-47B0-B1DE-FB25699AE23F}"/>
+    <hyperlink ref="A710" r:id="rId706" display="https://onlinelibrary.wiley.com/journal/14676486" xr:uid="{0F2309B6-1EE4-4C2F-908B-5EDE06DE8379}"/>
+    <hyperlink ref="A711" r:id="rId707" display="https://onlinelibrary.wiley.com/journal/17520606" xr:uid="{E5358C9F-089A-49AC-BB3C-A472DE0A2C31}"/>
+    <hyperlink ref="A712" r:id="rId708" display="https://onlinelibrary.wiley.com/journal/17413737" xr:uid="{7F666429-E3F8-475E-A34F-C561C98E89C0}"/>
+    <hyperlink ref="A713" r:id="rId709" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10969888c" xr:uid="{9A18EE7E-A5CA-40C1-9DD0-733286E05C46}"/>
+    <hyperlink ref="A714" r:id="rId710" display="https://onlinelibrary.wiley.com/journal/17549485" xr:uid="{678084EB-528B-4F8D-A9A0-4D4E19D6187B}"/>
+    <hyperlink ref="A715" r:id="rId711" display="https://onlinelibrary.wiley.com/journal/16000684" xr:uid="{E603510E-EBE1-4C39-9B77-9972196E27FE}"/>
+    <hyperlink ref="A716" r:id="rId712" display="https://onlinelibrary.wiley.com/journal/10969071" xr:uid="{14B1887A-B740-4267-A8FC-B4D04A31FE40}"/>
+    <hyperlink ref="A717" r:id="rId713" display="https://onlinelibrary.wiley.com/journal/15251314" xr:uid="{23440118-2C56-4D90-A8D8-1CFF19EE9A7F}"/>
+    <hyperlink ref="A718" r:id="rId714" display="https://onlinelibrary.wiley.com/journal/13652818" xr:uid="{46EFD638-AFCE-4323-9E23-2A197CFD6156}"/>
+    <hyperlink ref="A719" r:id="rId715" display="https://onlinelibrary.wiley.com/journal/15422011" xr:uid="{2605B633-1061-4BFF-9C4E-3A9E9733590C}"/>
+    <hyperlink ref="A720" r:id="rId716" display="https://onlinelibrary.wiley.com/journal/10991352" xr:uid="{54D4CD61-2C96-41E9-8293-9C64AC74A18C}"/>
+    <hyperlink ref="A721" r:id="rId717" display="https://onlinelibrary.wiley.com/journal/15384616" xr:uid="{9928410A-2290-4567-83D6-616E943589EB}"/>
+    <hyperlink ref="A722" r:id="rId718" display="https://onlinelibrary.wiley.com/journal/10974687" xr:uid="{1A9170F3-EBC6-497B-99AB-D9360592F8D9}"/>
+    <hyperlink ref="A723" r:id="rId719" display="https://onlinelibrary.wiley.com/journal/10991360" xr:uid="{89827070-D942-4B56-BB86-14326FFC464A}"/>
+    <hyperlink ref="A724" r:id="rId720" display="https://onlinelibrary.wiley.com/journal/21611912" xr:uid="{0BEF78B2-48CD-4A30-93FA-0CB221986B08}"/>
+    <hyperlink ref="A725" r:id="rId721" display="https://onlinelibrary.wiley.com/journal/14714159" xr:uid="{4BD789FD-2274-4DCC-9E07-77D047071ECD}"/>
+    <hyperlink ref="A726" r:id="rId722" display="https://onlinelibrary.wiley.com/journal/13652826" xr:uid="{28CAF8F2-B1B0-4461-91BC-5CC07372533F}"/>
+    <hyperlink ref="A727" r:id="rId723" display="https://onlinelibrary.wiley.com/journal/15526569" xr:uid="{B91BB5FA-AF20-468D-84E4-39B6323DBD43}"/>
+    <hyperlink ref="A728" r:id="rId724" display="https://bpspsychub.onlinelibrary.wiley.com/journal/17486653" xr:uid="{ED488FA9-199B-403E-82A0-F44615953357}"/>
+    <hyperlink ref="A729" r:id="rId725" display="https://onlinelibrary.wiley.com/journal/10974547" xr:uid="{CB45CB87-B570-4274-B350-4761BFC40924}"/>
+    <hyperlink ref="A730" r:id="rId726" display="https://sigmapubs.onlinelibrary.wiley.com/journal/15475069" xr:uid="{0CDCC31F-2AC3-42B6-9D11-9A9CF38CBFF1}"/>
+    <hyperlink ref="A731" r:id="rId727" display="https://obgyn.onlinelibrary.wiley.com/journal/14470756" xr:uid="{7BC15545-9DFB-4715-A2A3-A86A6C34C8D6}"/>
+    <hyperlink ref="A732" r:id="rId728" display="https://bpspsychub.onlinelibrary.wiley.com/journal/20448325" xr:uid="{809956F8-0004-4E7F-9F25-C926AB5A2EEB}"/>
+    <hyperlink ref="A733" r:id="rId729" display="https://onlinelibrary.wiley.com/journal/18731317" xr:uid="{9D184F49-7F6A-4F5D-A771-9F260AAD36D3}"/>
+    <hyperlink ref="A734" r:id="rId730" display="https://onlinelibrary.wiley.com/journal/16000714" xr:uid="{A13DD04B-BAA3-490A-A89F-EA1BFF3063FF}"/>
+    <hyperlink ref="A735" r:id="rId731" display="https://onlinelibrary.wiley.com/journal/13652842" xr:uid="{CE47CE3F-BF69-45E5-9825-6A4A5617A964}"/>
+    <hyperlink ref="A736" r:id="rId732" display="https://onlinelibrary.wiley.com/journal/10991379" xr:uid="{C09DE576-7D53-4E84-80D4-E0F886320FC8}"/>
+    <hyperlink ref="A737" r:id="rId733" display="https://onlinelibrary.wiley.com/journal/1554527X" xr:uid="{A35E91AB-424B-487F-B10C-174CD0870E1A}"/>
+    <hyperlink ref="A738" r:id="rId734" display="https://onlinelibrary.wiley.com/journal/14401754" xr:uid="{0439FB47-2A3F-4B1F-944F-709190E17CD4}"/>
+    <hyperlink ref="A739" r:id="rId735" display="https://aspenjournals.onlinelibrary.wiley.com/journal/19412444" xr:uid="{C396567C-974C-49E4-AC9B-753F4610EE61}"/>
+    <hyperlink ref="A740" r:id="rId736" display="https://onlinelibrary.wiley.com/page/journal/15364801/homepage/author-guidelines" xr:uid="{AB9CFC4F-E5F0-404F-A300-13731065C0B8}"/>
+    <hyperlink ref="A741" r:id="rId737" display="https://onlinelibrary.wiley.com/journal/10991387" xr:uid="{A5B0B36C-ED02-4153-B357-4A464EA0757E}"/>
+    <hyperlink ref="A742" r:id="rId738" display="https://onlinelibrary.wiley.com/journal/16000765" xr:uid="{A99332E2-E690-46F6-B95D-0D2F7F7966A8}"/>
+    <hyperlink ref="A743" r:id="rId739" display="https://aap.onlinelibrary.wiley.com/journal/19433670" xr:uid="{62543E1F-B555-4AEA-9963-FA8A9C85E35C}"/>
+    <hyperlink ref="A744" r:id="rId740" display="https://onlinelibrary.wiley.com/journal/14676494" xr:uid="{36F4151F-95C0-4B9A-BEA8-48B2ED86FE8D}"/>
+    <hyperlink ref="A745" r:id="rId741" display="https://onlinelibrary.wiley.com/journal/17475457" xr:uid="{D61F9B4A-8C03-4153-9F9E-7B3ACB68EA53}"/>
+    <hyperlink ref="A746" r:id="rId742" display="https://onlinelibrary.wiley.com/journal/20552335" xr:uid="{4FEE4504-046B-4072-951E-306EA6F403EA}"/>
+    <hyperlink ref="A747" r:id="rId743" display="https://onlinelibrary.wiley.com/journal/26911361" xr:uid="{7B491160-1BE7-4710-AA7E-2AD3FB29A965}"/>
+    <hyperlink ref="A748" r:id="rId744" display="https://onlinelibrary.wiley.com/journal/15298817" xr:uid="{958BA079-F434-4EB5-927B-93E8C4B04C3A}"/>
+    <hyperlink ref="A749" r:id="rId745" display="https://onlinelibrary.wiley.com/journal/10991395" xr:uid="{5D0D7A64-771D-4430-B849-717270B00FEC}"/>
+    <hyperlink ref="A750" r:id="rId746" display="https://onlinelibrary.wiley.com/journal/14390434" xr:uid="{B8373551-5290-4F1A-A6EF-C483A99F40DB}"/>
+    <hyperlink ref="A751" r:id="rId747" display="https://onlinelibrary.wiley.com/journal/1600079X" xr:uid="{17630D1C-5E9A-4194-BE45-0BB28A706128}"/>
+    <hyperlink ref="A752" r:id="rId748" display="https://onlinelibrary.wiley.com/journal/15222624" xr:uid="{254AEBC6-1231-4308-A7A2-5821A60B42A9}"/>
+    <hyperlink ref="A753" r:id="rId749" display="https://acsess.onlinelibrary.wiley.com/journal/19403496" xr:uid="{08880407-94A4-441E-8CCE-7D4254AC29A0}"/>
+    <hyperlink ref="A754" r:id="rId750" display="https://onlinelibrary.wiley.com/journal/15206688" xr:uid="{5E2F21E0-0D15-43DB-AB7A-74D592B87060}"/>
+    <hyperlink ref="A755" r:id="rId751" display="https://onlinelibrary.wiley.com/journal/17411130" xr:uid="{B9BEDA85-F007-4BD3-9982-BBBBB14B2F33}"/>
+    <hyperlink ref="A756" r:id="rId752" display="https://onlinelibrary.wiley.com/journal/26424169" xr:uid="{1B907553-4BA9-45E2-B4E8-3C71FE05F992}"/>
+    <hyperlink ref="A757" r:id="rId753" display="https://onlinelibrary.wiley.com/journal/15405885" xr:uid="{8CD5B4C7-0556-474A-AEBE-87D5937169CA}"/>
+    <hyperlink ref="A758" r:id="rId754" display="https://onlinelibrary.wiley.com/journal/1532849X" xr:uid="{4435C9B5-A836-45C5-8417-2F09654C8373}"/>
+    <hyperlink ref="A759" r:id="rId755" display="https://onlinelibrary.wiley.com/journal/13652850" xr:uid="{10D2AD0B-E4D0-4D07-A866-BE9AF0BCD66E}"/>
+    <hyperlink ref="A760" r:id="rId756" display="https://onlinelibrary.wiley.com/journal/14791854" xr:uid="{B57B7471-E2ED-4C29-8216-15D7CFB5B044}"/>
+    <hyperlink ref="A761" r:id="rId757" display="https://onlinelibrary.wiley.com/journal/14679779" xr:uid="{9DA84405-7085-4709-B52F-7AFC122CAE90}"/>
+    <hyperlink ref="A762" r:id="rId758" display="https://onlinelibrary.wiley.com/journal/17527325" xr:uid="{0ED46D9A-3901-4494-9921-F29860E5362F}"/>
+    <hyperlink ref="A763" r:id="rId759" display="https://onlinelibrary.wiley.com/journal/10991417" xr:uid="{868FADCB-0758-41FB-9F70-005BF96C54F3}"/>
+    <hyperlink ref="A764" r:id="rId760" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10974555" xr:uid="{82F72711-C448-47FA-B120-886997885065}"/>
+    <hyperlink ref="A765" r:id="rId761" display="https://onlinelibrary.wiley.com/journal/14679787" xr:uid="{E4B38A8A-4B2B-4E93-B20A-A43489424F3E}"/>
+    <hyperlink ref="A766" r:id="rId762" display="https://onlinelibrary.wiley.com/journal/14679795" xr:uid="{12FAEC9D-B1EC-4F1C-B75B-E29A9848ED7D}"/>
+    <hyperlink ref="A767" r:id="rId763" display="https://onlinelibrary.wiley.com/journal/14679809" xr:uid="{96FA3F5B-E6C2-4083-B9E6-3CEA44E3638C}"/>
+    <hyperlink ref="A768" r:id="rId764" display="https://onlinelibrary.wiley.com/journal/17556686" xr:uid="{D2DC2BFC-2483-43B9-9F59-7677D1406168}"/>
+    <hyperlink ref="A769" r:id="rId765" display="https://onlinelibrary.wiley.com/journal/14679817" xr:uid="{5DDE8575-8FC2-4937-B4E8-31D3412F9558}"/>
+    <hyperlink ref="A770" r:id="rId766" display="https://onlinelibrary.wiley.com/journal/10982736" xr:uid="{123AD2BF-3DC1-4C92-97B6-422720F54E56}"/>
+    <hyperlink ref="A771" r:id="rId767" display="https://nasenjournals.onlinelibrary.wiley.com/journal/14713802" xr:uid="{87BD8D9B-FBE0-443F-831D-89A7A5F5E878}"/>
+    <hyperlink ref="A772" r:id="rId768" display="https://onlinelibrary.wiley.com/journal/15327795" xr:uid="{3DF82439-EF21-499F-BD27-EA3FF0473FF3}"/>
+    <hyperlink ref="A773" r:id="rId769" display="https://onlinelibrary.wiley.com/journal/15396975" xr:uid="{D39FDB15-4725-45C0-952F-4B38A59845ED}"/>
+    <hyperlink ref="A774" r:id="rId770" display="https://onlinelibrary.wiley.com/journal/17461561" xr:uid="{6AC3BF02-14C0-42A3-AC9E-ECD30298C12F}"/>
+    <hyperlink ref="A775" r:id="rId771" display="https://onlinelibrary.wiley.com/journal/1745459X" xr:uid="{BE62DD61-7E76-416B-B13B-65171B38B299}"/>
+    <hyperlink ref="A776" r:id="rId772" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/16159314" xr:uid="{04AE3E08-B8A8-43D5-A84F-59B2235A41D0}"/>
+    <hyperlink ref="A777" r:id="rId773" display="https://onlinelibrary.wiley.com/journal/13652869" xr:uid="{D38C6FF2-85A5-4D50-A17B-0734E1D35C22}"/>
+    <hyperlink ref="A778" r:id="rId774" display="https://onlinelibrary.wiley.com/journal/17485827" xr:uid="{FA39EFE2-B55F-4CB6-9A3E-01050338F687}"/>
+    <hyperlink ref="A779" r:id="rId775" display="https://spssi.onlinelibrary.wiley.com/journal/15404560" xr:uid="{9CF18450-8746-4E85-B04D-F522D76C3AE2}"/>
+    <hyperlink ref="A780" r:id="rId776" display="https://onlinelibrary.wiley.com/journal/14679833" xr:uid="{A01810CE-3DE6-47F7-93E9-1AD1D8B35060}"/>
+    <hyperlink ref="A781" r:id="rId777" display="https://onlinelibrary.wiley.com/journal/14679841" xr:uid="{87235A5E-A82A-463A-A678-A805A348DDF3}"/>
+    <hyperlink ref="A782" r:id="rId778" display="https://onlinelibrary.wiley.com/journal/20477481" xr:uid="{15ACC2AE-98E5-44E4-AB99-B432A16B099E}"/>
+    <hyperlink ref="A783" r:id="rId779" display="https://onlinelibrary.wiley.com/journal/1745493X" xr:uid="{D9A5B4DD-D354-4AB6-B029-61918C8383FF}"/>
+    <hyperlink ref="A784" r:id="rId780" display="https://aocs.onlinelibrary.wiley.com/journal/15589293" xr:uid="{90CF2255-AFE4-4040-9D0E-95E16D7C2F9C}"/>
+    <hyperlink ref="A785" r:id="rId781" display="https://onlinelibrary.wiley.com/journal/10969098" xr:uid="{4D433984-EF50-4F3D-A0B7-70FB0D348DB7}"/>
+    <hyperlink ref="A786" r:id="rId782" display="https://onlinelibrary.wiley.com/journal/17596831" xr:uid="{6FCF1C07-6712-40AB-9E9F-D5422B4B080F}"/>
+    <hyperlink ref="A787" r:id="rId783" display="https://onlinelibrary.wiley.com/journal/17454603" xr:uid="{62B3F612-F6E9-4E24-9F6E-06D41CDB3741}"/>
+    <hyperlink ref="A788" r:id="rId784" display="https://ceramics.onlinelibrary.wiley.com/journal/15512916" xr:uid="{D622A659-30F9-4268-900F-2FFDB28A87A8}"/>
+    <hyperlink ref="A789" r:id="rId785" display="https://agsjournals.onlinelibrary.wiley.com/journal/15325415" xr:uid="{2B165D73-A9A6-42FB-B2D6-6C78C2BAEC4F}"/>
+    <hyperlink ref="A790" r:id="rId786" display="https://aocs.onlinelibrary.wiley.com/journal/15589331" xr:uid="{19DFBA4E-96FC-42C4-8ED0-AE260D44D611}"/>
+    <hyperlink ref="A791" r:id="rId787" display="https://onlinelibrary.wiley.com/journal/17521688" xr:uid="{4187EEE7-556C-4E70-A8A7-C70D19D72F74}"/>
+    <hyperlink ref="A792" r:id="rId788" display="https://asistdl.onlinelibrary.wiley.com/journal/23301643" xr:uid="{68BD90F9-03B6-464F-96FD-C89F4A6A4269}"/>
+    <hyperlink ref="A793" r:id="rId789" display="https://onlinelibrary.wiley.com/journal/21926549" xr:uid="{707DB84B-4FD4-4C1A-9F10-E502250246EA}"/>
+    <hyperlink ref="A794" r:id="rId790" display="https://onlinelibrary.wiley.com/journal/14683083" xr:uid="{781DF177-504F-4BC8-9123-1C655719A267}"/>
+    <hyperlink ref="A795" r:id="rId791" display="https://onlinelibrary.wiley.com/journal/19383711" xr:uid="{326A367A-8088-41D6-A755-9FBFF5F40410}"/>
+    <hyperlink ref="A796" r:id="rId792" display="https://onlinelibrary.wiley.com/journal/15206696" xr:uid="{C5968CE4-A6C1-4B28-B6EB-9D6134225D56}"/>
+    <hyperlink ref="A797" r:id="rId793" display="https://londmathsoc.onlinelibrary.wiley.com/journal/14697750" xr:uid="{955A57EF-09B0-494A-9D97-0C5CFAB41138}"/>
+    <hyperlink ref="A798" r:id="rId794" display="https://onlinelibrary.wiley.com/journal/15298027" xr:uid="{25ED25D9-00D7-4A31-B440-5327021B3EB0}"/>
+    <hyperlink ref="A799" r:id="rId795" display="https://rai.onlinelibrary.wiley.com/journal/14679655" xr:uid="{89038FFF-3C50-4FAB-841F-53B51458A5ED}"/>
+    <hyperlink ref="A800" r:id="rId796" display="https://rsnz.onlinelibrary.wiley.com/journal/11758899" xr:uid="{50B33AEA-D99E-4D7C-95D4-0832FC27927A}"/>
+    <hyperlink ref="A801" r:id="rId797" display="https://onlinelibrary.wiley.com/journal/10970010" xr:uid="{B75511FB-5DB3-4581-9205-7C2B5187B989}"/>
+    <hyperlink ref="A802" r:id="rId798" display="https://sid.onlinelibrary.wiley.com/journal/19383657" xr:uid="{0A891FF8-7A78-43CE-8F03-E742A42C2029}"/>
+    <hyperlink ref="A803" r:id="rId799" display="https://onlinelibrary.wiley.com/journal/14679892" xr:uid="{4F642DFC-0C93-4E28-BEAA-3D33E30699DE}"/>
+    <hyperlink ref="A804" r:id="rId800" display="https://londmathsoc.onlinelibrary.wiley.com/journal/17538424" xr:uid="{757B0E8D-A48D-433C-A3A2-B6EBC6001FD9}"/>
+    <hyperlink ref="A805" r:id="rId801" display="https://onlinelibrary.wiley.com/journal/15736598" xr:uid="{43B55798-410E-4FD6-A234-7EB7392363DF}"/>
+    <hyperlink ref="A806" r:id="rId802" display="https://onlinelibrary.wiley.com/journal/15509613" xr:uid="{7EB01C96-351A-4ADF-8377-03D761AAF3D8}"/>
+    <hyperlink ref="A807" r:id="rId803" display="https://onlinelibrary.wiley.com/journal/16541103" xr:uid="{7ACC459E-ABD9-4FD6-A33C-89427916772D}"/>
+    <hyperlink ref="A808" r:id="rId804" display="https://onlinelibrary.wiley.com/journal/14764431" xr:uid="{D3425792-749D-4B52-A589-E35A5AF7BCA7}"/>
+    <hyperlink ref="A809" r:id="rId805" display="https://onlinelibrary.wiley.com/journal/13652885" xr:uid="{883CE8E5-5FFC-4D46-AC82-CB6CFEDA735E}"/>
+    <hyperlink ref="A810" r:id="rId806" display="https://onlinelibrary.wiley.com/journal/15480585" xr:uid="{521EE187-2148-4DC3-B399-37D0461A392E}"/>
+    <hyperlink ref="A811" r:id="rId807" display="https://onlinelibrary.wiley.com/journal/13652893" xr:uid="{C2E0A244-E577-47A8-A4D7-6FFFEEA7E63F}"/>
+    <hyperlink ref="A812" r:id="rId808" display="https://zslpublications.onlinelibrary.wiley.com/journal/14697998" xr:uid="{42FBFD11-4459-4594-AAF8-B48C246D908E}"/>
+    <hyperlink ref="A813" r:id="rId809" display="https://onlinelibrary.wiley.com/journal/17556988" xr:uid="{B60EA2D9-10BF-4DCC-A429-ECF931DF9055}"/>
+    <hyperlink ref="A814" r:id="rId810" display="https://onlinelibrary.wiley.com/journal/14337347" xr:uid="{91CB247D-B935-478D-ADE2-5F381A1187BE}"/>
+    <hyperlink ref="A815" r:id="rId811" display="https://onlinelibrary.wiley.com/journal/10991441" xr:uid="{43A33B9F-D36D-40E9-930C-1DA7E6F99C6E}"/>
+    <hyperlink ref="A816" r:id="rId812" display="https://onlinelibrary.wiley.com/journal/14676435" xr:uid="{CF8E1E51-24FA-4E01-83C0-A397E2A613F7}"/>
+    <hyperlink ref="A817" r:id="rId813" display="https://onlinelibrary.wiley.com/journal/14679914" xr:uid="{FBAFA38E-81C5-44C0-812F-2764D3EC9EE8}"/>
+    <hyperlink ref="A818" r:id="rId814" display="https://onlinelibrary.wiley.com/journal/14401770" xr:uid="{07D997C2-E459-4B14-AF67-6FE42477CA7C}"/>
+    <hyperlink ref="A819" r:id="rId815" display="https://onlinelibrary.wiley.com/journal/1099145X" xr:uid="{777080E2-BD6C-4576-8483-40572F52DFE3}"/>
+    <hyperlink ref="A820" r:id="rId816" display="https://onlinelibrary.wiley.com/journal/1749818X" xr:uid="{EA8DF097-C5C5-4918-B212-67441FC5C2A9}"/>
+    <hyperlink ref="A821" r:id="rId817" display="https://onlinelibrary.wiley.com/journal/14679922" xr:uid="{4865C5FD-8B92-4E78-917F-E134CE6B4D0F}"/>
+    <hyperlink ref="A822" r:id="rId818" display="https://onlinelibrary.wiley.com/journal/18638899" xr:uid="{D32FFF00-322A-4768-8168-6E5088ED95ED}"/>
+    <hyperlink ref="A823" r:id="rId819" display="https://onlinelibrary.wiley.com/journal/10969101" xr:uid="{E588C107-3A7C-4245-9E29-0C5F24661944}"/>
+    <hyperlink ref="A824" r:id="rId820" display="https://onlinelibrary.wiley.com/journal/20417373" xr:uid="{FB7A7AF0-EB28-4C9D-85D3-CCED195E2D04}"/>
+    <hyperlink ref="A825" r:id="rId821" display="https://onlinelibrary.wiley.com/journal/14679930" xr:uid="{F1B3C145-9AD1-4BAB-A9DA-7A386AEB68F6}"/>
+    <hyperlink ref="A826" r:id="rId822" display="https://onlinelibrary.wiley.com/journal/15315355" xr:uid="{DA7F3CCB-6225-4DBE-A93B-458198421E1E}"/>
+    <hyperlink ref="A827" r:id="rId823" display="https://bpspsychub.onlinelibrary.wiley.com/journal/20448333" xr:uid="{303EB7E4-D4E0-4784-945E-B54642F81AB2}"/>
+    <hyperlink ref="A828" r:id="rId824" display="https://onlinelibrary.wiley.com/journal/19399162" xr:uid="{285CB5AC-6751-4B08-A110-4FA19FE105AB}"/>
+    <hyperlink ref="A829" r:id="rId825" display="https://aslopubs.onlinelibrary.wiley.com/journal/19395590" xr:uid="{9B6C4A53-1150-4225-8237-0741587B523A}"/>
+    <hyperlink ref="A830" r:id="rId826" display="https://aslopubs.onlinelibrary.wiley.com/journal/15396088" xr:uid="{D4D93965-F04F-4D10-A310-27A6DFD01397}"/>
+    <hyperlink ref="A831" r:id="rId827" display="https://aslopubs.onlinelibrary.wiley.com/journal/15415856" xr:uid="{642CA84B-A682-4B3F-BBBF-046F0CE1938F}"/>
+    <hyperlink ref="A832" r:id="rId828" display="https://aocs.onlinelibrary.wiley.com/journal/15589307" xr:uid="{A7B98037-B9B3-4699-9EA4-92E3D40F84EA}"/>
+    <hyperlink ref="A833" r:id="rId829" display="https://onlinelibrary.wiley.com/journal/17414369" xr:uid="{4AD604D7-D029-4087-AABA-744DC84418D8}"/>
+    <hyperlink ref="A834" r:id="rId830" display="https://onlinelibrary.wiley.com/journal/17414113" xr:uid="{CA726F13-41C4-4F53-BCD6-01A66205A6C0}"/>
+    <hyperlink ref="A835" r:id="rId831" display="https://onlinelibrary.wiley.com/journal/14783231" xr:uid="{2FB63ACB-807D-43E4-856B-A14FC51C2780}"/>
+    <hyperlink ref="A836" r:id="rId832" display="https://onlinelibrary.wiley.com/journal/15576833" xr:uid="{034322ED-E97F-4CEE-8C0E-4A288D270784}"/>
+    <hyperlink ref="A837" r:id="rId833" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/15227243" xr:uid="{7CAD1AE6-03C6-421C-8BE4-9EF324D8E139}"/>
+    <hyperlink ref="A838" r:id="rId834" display="https://onlinelibrary.wiley.com/journal/17575672" xr:uid="{4DCEB3EE-AF6A-4B2C-AF62-268952B38E1A}"/>
+    <hyperlink ref="A839" r:id="rId835" display="https://onlinelibrary.wiley.com/journal/16165195" xr:uid="{32422A2E-66D6-4439-A8BB-04DFEA2409B4}"/>
+    <hyperlink ref="A840" r:id="rId836" display="https://onlinelibrary.wiley.com/journal/15213935" xr:uid="{B2A94CF2-EB05-415D-9AD4-4B46E42A2C2E}"/>
+    <hyperlink ref="A841" r:id="rId837" display="https://onlinelibrary.wiley.com/journal/15213927" xr:uid="{50D8066C-7E6D-487F-B44E-806BFDD8AEA1}"/>
+    <hyperlink ref="A842" r:id="rId838" display="https://onlinelibrary.wiley.com/journal/18628338" xr:uid="{723C8110-2449-4CCA-A445-A8BA9636C8ED}"/>
+    <hyperlink ref="A843" r:id="rId839" display="https://onlinelibrary.wiley.com/journal/15213900" xr:uid="{35ABBC8E-8D40-4A83-8583-5B629B71B09E}"/>
+    <hyperlink ref="A844" r:id="rId840" display="https://onlinelibrary.wiley.com/journal/15213919" xr:uid="{ED7FAC90-4B0E-479A-97AC-2AA9D22C740A}"/>
+    <hyperlink ref="A845" r:id="rId841" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/1097458xa" xr:uid="{4D2DA55D-0CE6-4DC1-94CA-D16684778A49}"/>
+    <hyperlink ref="A846" r:id="rId842" display="https://onlinelibrary.wiley.com/journal/15222594" xr:uid="{0F700535-315D-4576-9C47-4B269BFCC838}"/>
+    <hyperlink ref="A847" r:id="rId843" display="https://onlinelibrary.wiley.com/journal/13652907" xr:uid="{D54A40E4-66E5-428C-BE1B-8CA80F51A921}"/>
+    <hyperlink ref="A848" r:id="rId844" display="https://onlinelibrary.wiley.com/journal/10991468" xr:uid="{B73FD43E-6238-4C71-ACB5-0BC7A50B98DA}"/>
+    <hyperlink ref="A849" r:id="rId845" display="https://onlinelibrary.wiley.com/journal/14390485" xr:uid="{4B661F90-78B0-4198-A559-CC25F1925978}"/>
+    <hyperlink ref="A850" r:id="rId846" display="https://onlinelibrary.wiley.com/journal/17487692" xr:uid="{09A97989-C4EC-43AF-874D-0E6E72B7BC9B}"/>
+    <hyperlink ref="A851" r:id="rId847" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10982787" xr:uid="{F8FFA68D-DCD8-4635-92BE-F0B1BA3361F0}"/>
+    <hyperlink ref="A852" r:id="rId848" display="https://onlinelibrary.wiley.com/journal/15214176" xr:uid="{9FD489EE-5C1B-4167-992D-C0322ECD66D2}"/>
+    <hyperlink ref="A853" r:id="rId849" display="https://onlinelibrary.wiley.com/journal/15214052" xr:uid="{3DAEB389-AF5F-46C1-B5D2-B2D206B5F8C0}"/>
+    <hyperlink ref="A854" r:id="rId850" display="https://onlinelibrary.wiley.com/journal/14679965" xr:uid="{8EB97C54-0491-415A-ABE6-1EDB9D1427A4}"/>
+    <hyperlink ref="A855" r:id="rId851" display="https://onlinelibrary.wiley.com/journal/15213870" xr:uid="{5058C7BF-7C4B-4678-8D4C-DFD865BBEBB9}"/>
+    <hyperlink ref="A856" r:id="rId852" display="https://onlinelibrary.wiley.com/journal/10991476" xr:uid="{1C1A8251-249C-4D78-B1BA-1507E4BA85A6}"/>
+    <hyperlink ref="A857" r:id="rId853" display="https://onlinelibrary.wiley.com/journal/20417942" xr:uid="{E89E9991-4F0E-4525-B8AF-FDC224BF51EE}"/>
+    <hyperlink ref="A858" r:id="rId854" display="https://onlinelibrary.wiley.com/journal/15222616" xr:uid="{23CC75CA-8AA1-4623-BD37-556E5CF2DE68}"/>
+    <hyperlink ref="A859" r:id="rId855" display="https://onlinelibrary.wiley.com/journal/13652915" xr:uid="{FCEDACBE-18E3-4DF6-A545-088E1C93EF82}"/>
+    <hyperlink ref="A860" r:id="rId856" display="https://anthrosource.onlinelibrary.wiley.com/journal/15481387" xr:uid="{39A0E7DA-8958-4392-80BF-A3FA84699DDD}"/>
+    <hyperlink ref="A861" r:id="rId857" display="https://onlinelibrary.wiley.com/journal/13652923" xr:uid="{8E9A213E-BDC0-4682-BAF1-F66AED3CCB1F}"/>
+    <hyperlink ref="A862" r:id="rId858" display="https://onlinelibrary.wiley.com/journal/13265377" xr:uid="{04C65435-6F3B-4AB5-8116-25461903B784}"/>
+    <hyperlink ref="A863" r:id="rId859" display="https://aapm.onlinelibrary.wiley.com/journal/24734209" xr:uid="{62454524-F064-4D2A-96B4-65AB1E4ABD45}"/>
+    <hyperlink ref="A864" r:id="rId860" display="https://onlinelibrary.wiley.com/journal/10981128" xr:uid="{778747CB-FBC0-4BD9-9E85-E03A7D5AB88B}"/>
+    <hyperlink ref="A865" r:id="rId861" display="https://onlinelibrary.wiley.com/journal/14679973" xr:uid="{E1320819-7E8E-4FB2-8CBB-DBD7F91949EA}"/>
+    <hyperlink ref="A866" r:id="rId862" display="https://onlinelibrary.wiley.com/journal/19455100" xr:uid="{11EA1542-3CE2-40D4-8363-DB6037EE339B}"/>
+    <hyperlink ref="A867" r:id="rId863" display="https://onlinelibrary.wiley.com/journal/1467999X" xr:uid="{FA399B55-7421-4463-A4AB-60FDF0169FFD}"/>
+    <hyperlink ref="A868" r:id="rId864" display="https://onlinelibrary.wiley.com/journal/13480421" xr:uid="{9F76F005-A8F4-4537-A031-03DDCE7A138A}"/>
+    <hyperlink ref="A869" r:id="rId865" display="https://onlinelibrary.wiley.com/journal/15498719" xr:uid="{6D310AE6-FB36-4C56-BE13-839B0C6FBDC5}"/>
+    <hyperlink ref="A870" r:id="rId866" display="https://onlinelibrary.wiley.com/journal/10970029" xr:uid="{EE914735-7994-4667-A557-B587463F1D3A}"/>
+    <hyperlink ref="A871" r:id="rId867" display="https://onlinelibrary.wiley.com/journal/10982752" xr:uid="{AB3FE6BF-E376-4665-9D01-69295D6B0A3F}"/>
+    <hyperlink ref="A872" r:id="rId868" display="https://onlinelibrary.wiley.com/journal/10982760" xr:uid="{C196C3EF-C58F-43B7-9434-502D5F844B79}"/>
+    <hyperlink ref="A873" r:id="rId869" display="https://onlinelibrary.wiley.com/journal/14754967" xr:uid="{40492DF8-FE60-43A4-ABFA-B1D84EDB7660}"/>
+    <hyperlink ref="A874" r:id="rId870" display="https://onlinelibrary.wiley.com/journal/1094348X" xr:uid="{F6600B37-C081-478A-9643-6B36AD706028}"/>
+    <hyperlink ref="A875" r:id="rId871" display="https://onlinelibrary.wiley.com/journal/14680017" xr:uid="{2C6762C7-4DFD-4CF6-B19B-606E52FAF0AB}"/>
+    <hyperlink ref="A876" r:id="rId872" display="https://onlinelibrary.wiley.com/journal/1751228X" xr:uid="{8C803282-11EF-44A2-B71A-C29C1390B657}"/>
+    <hyperlink ref="A877" r:id="rId873" display="https://onlinelibrary.wiley.com/journal/14680025" xr:uid="{C4F91E59-1139-4537-B04C-6931F75E202D}"/>
+    <hyperlink ref="A878" r:id="rId874" display="https://onlinelibrary.wiley.com/journal/10982744" xr:uid="{0129C148-9C4A-4E0E-9BC1-D80784FB0E99}"/>
+    <hyperlink ref="A879" r:id="rId875" display="https://onlinelibrary.wiley.com/journal/1365294X" xr:uid="{A3218119-3611-4BC3-B95A-B597B02951C6}"/>
+    <hyperlink ref="A880" r:id="rId876" display="https://onlinelibrary.wiley.com/journal/18681751" xr:uid="{B817C4C9-8DC2-4ED8-9C8F-E883DE7BEF7D}"/>
+    <hyperlink ref="A881" r:id="rId877" display="https://onlinelibrary.wiley.com/journal/13652958" xr:uid="{377EBDF0-2D52-4FD7-A778-FF65D87E003B}"/>
+    <hyperlink ref="A882" r:id="rId878" display="https://onlinelibrary.wiley.com/journal/16134133" xr:uid="{FBB01905-97B7-45C5-B004-16E28719F9E2}"/>
+    <hyperlink ref="A883" r:id="rId879" display="https://onlinelibrary.wiley.com/journal/20411014" xr:uid="{B2489B72-E5B5-47DB-A054-1C5D107E1C1A}"/>
+    <hyperlink ref="A884" r:id="rId880" display="https://onlinelibrary.wiley.com/journal/10982795" xr:uid="{023A5FE6-4007-4312-8B09-8ECD2C8AFBE3}"/>
+    <hyperlink ref="A885" r:id="rId881" display="https://movementdisorders.onlinelibrary.wiley.com/journal/15318257" xr:uid="{233FC21E-8475-427E-8351-A22E0FB59A9D}"/>
+    <hyperlink ref="A886" r:id="rId882" display="https://movementdisorders.onlinelibrary.wiley.com/journal/23301619" xr:uid="{752983D1-F628-4F55-8F4E-56531DF3A521}"/>
+    <hyperlink ref="A887" r:id="rId883" display="https://onlinelibrary.wiley.com/journal/10974598" xr:uid="{AFFA1A72-F232-431C-8C12-B9F6D62989A1}"/>
+    <hyperlink ref="A888" r:id="rId884" display="https://onlinelibrary.wiley.com/journal/15570681" xr:uid="{BAF60483-4D19-4340-96D9-70636F347217}"/>
+    <hyperlink ref="A889" r:id="rId885" display="https://anthrosource.onlinelibrary.wiley.com/journal/15481379" xr:uid="{C1867D0D-DF4D-483F-9401-9951734BF0C6}"/>
+    <hyperlink ref="A890" r:id="rId886" display="https://onlinelibrary.wiley.com/journal/14682249" xr:uid="{5DC1ABF9-D370-4442-9E53-1DDD4A38C72F}"/>
+    <hyperlink ref="A891" r:id="rId887" display="https://onlinelibrary.wiley.com/journal/14698129" xr:uid="{71B9C8CB-5492-4B9E-97F5-B6584853F704}"/>
+    <hyperlink ref="A892" r:id="rId888" display="https://onlinelibrary.wiley.com/journal/14778947" xr:uid="{E587BA89-2C69-4C1B-BD60-9F18625B5EA0}"/>
+    <hyperlink ref="A893" r:id="rId889" display="https://acsess.onlinelibrary.wiley.com/journal/21688281" xr:uid="{813E2E08-FA3C-4856-BD71-99EAC7C521E5}"/>
+    <hyperlink ref="A894" r:id="rId890" display="https://onlinelibrary.wiley.com/journal/15206750" xr:uid="{445FC245-FF06-4818-8595-733ACF96AE8F}"/>
+    <hyperlink ref="A895" r:id="rId891" display="https://onlinelibrary.wiley.com/journal/18730604" xr:uid="{38212D58-24C7-40B6-9A70-8819185FED70}"/>
+    <hyperlink ref="A896" r:id="rId892" display="https://onlinelibrary.wiley.com/journal/14401797" xr:uid="{984BAA9D-6E3E-4992-A6D9-560B72F0E7A0}"/>
+    <hyperlink ref="A897" r:id="rId893" display="https://onlinelibrary.wiley.com/journal/10970037" xr:uid="{B9B97A7E-7570-49C9-8268-BF172E11BA66}"/>
+    <hyperlink ref="A898" r:id="rId894" display="https://onlinelibrary.wiley.com/journal/13652982" xr:uid="{72C78ACF-96D6-4D31-A6B0-2DE6D0D4F9A2}"/>
+    <hyperlink ref="A899" r:id="rId895" display="https://onlinelibrary.wiley.com/journal/20494173" xr:uid="{84A8D105-78E4-4E2C-8166-6C52927B9592}"/>
+    <hyperlink ref="A900" r:id="rId896" display="https://onlinelibrary.wiley.com/journal/14401789" xr:uid="{A5F863DF-BBF3-41AB-839E-138416670E44}"/>
+    <hyperlink ref="A901" r:id="rId897" display="https://onlinelibrary.wiley.com/journal/13652990" xr:uid="{7C1FCD9B-A40A-4FFF-87F2-1683DFB4D104}"/>
+    <hyperlink ref="A902" r:id="rId898" display="https://onlinelibrary.wiley.com/journal/15206777" xr:uid="{D6521495-F47C-4C03-BAED-05D28E189710}"/>
+    <hyperlink ref="A903" r:id="rId899" display="https://onlinelibrary.wiley.com/journal/15360717" xr:uid="{C3A3CDB5-FD8A-4194-99C1-C9A943B60F74}"/>
+    <hyperlink ref="A904" r:id="rId900" display="https://onlinelibrary.wiley.com/journal/15360733" xr:uid="{CE8C0DD2-0754-436A-922A-B20332C3C891}"/>
+    <hyperlink ref="A905" r:id="rId901" display="https://onlinelibrary.wiley.com/journal/1534875X" xr:uid="{0E50DA6E-F9D6-4953-9F39-9C761364444E}"/>
+    <hyperlink ref="A906" r:id="rId902" display="https://onlinelibrary.wiley.com/journal/15360741" xr:uid="{676A476B-0718-42A7-A22D-1F8EB5CB2101}"/>
+    <hyperlink ref="A907" r:id="rId903" display="https://onlinelibrary.wiley.com/journal/23733357" xr:uid="{1412385C-5604-48BB-BC66-5391C456F5CE}"/>
+    <hyperlink ref="A908" r:id="rId904" display="https://onlinelibrary.wiley.com/journal/15360695" xr:uid="{D56D9251-7532-481F-9EE3-B2CFAA7A7229}"/>
+    <hyperlink ref="A909" r:id="rId905" display="https://onlinelibrary.wiley.com/journal/15360768" xr:uid="{C5F3B243-D3C9-4443-9D29-0A46183B968C}"/>
+    <hyperlink ref="A910" r:id="rId906" display="https://nph.onlinelibrary.wiley.com/journal/14698137" xr:uid="{A348D139-A900-46A9-811A-DAB73A20C175}"/>
+    <hyperlink ref="A911" r:id="rId907" display="https://onlinelibrary.wiley.com/journal/1468005X" xr:uid="{5D1C902E-DFCF-4D53-9D90-222788DC9E8C}"/>
+    <hyperlink ref="A912" r:id="rId908" display="https://onlinelibrary.wiley.com/journal/17457939" xr:uid="{BE17A567-B7D3-4087-B559-D263C855998F}"/>
+    <hyperlink ref="A913" r:id="rId909" display="https://rsnz.onlinelibrary.wiley.com/journal/11758775" xr:uid="{BAA02D3A-3DFA-4362-9A2D-2F0A7CB4494C}"/>
+    <hyperlink ref="A914" r:id="rId910" display="https://rsnz.onlinelibrary.wiley.com/journal/11758643" xr:uid="{2B282AD6-CC35-4E1A-B973-BD57F192455A}"/>
+    <hyperlink ref="A915" r:id="rId911" display="https://rsnz.onlinelibrary.wiley.com/journal/11758783" xr:uid="{6A584AB9-C4AC-4A18-BCAA-A2B99C978013}"/>
+    <hyperlink ref="A916" r:id="rId912" display="https://rsnz.onlinelibrary.wiley.com/journal/11758791" xr:uid="{A774C11D-A117-4E5B-A6CC-524A266BDC9B}"/>
+    <hyperlink ref="A917" r:id="rId913" display="https://rsnz.onlinelibrary.wiley.com/journal/11758805" xr:uid="{87BF9CCB-D031-44A9-A4F7-1AD15889734B}"/>
+    <hyperlink ref="A918" r:id="rId914" display="https://rsnz.onlinelibrary.wiley.com/journal/11758821" xr:uid="{538A0981-8782-4E42-A7ED-9ACFBAFB4728}"/>
+    <hyperlink ref="A919" r:id="rId915" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991492" xr:uid="{1220B76A-734F-42C8-8672-6102074E1178}"/>
+    <hyperlink ref="A920" r:id="rId916" display="https://onlinelibrary.wiley.com/journal/15427854" xr:uid="{B4268E82-5F14-43AB-913B-3C48BA59CC10}"/>
+    <hyperlink ref="A921" r:id="rId917" display="https://onlinelibrary.wiley.com/journal/14680068" xr:uid="{31D960C4-4658-445E-B4D2-16FE871BF289}"/>
+    <hyperlink ref="A922" r:id="rId918" display="https://onlinelibrary.wiley.com/journal/10991506" xr:uid="{CEADFCF9-4595-4CED-894C-921E9BC35C24}"/>
+    <hyperlink ref="A923" r:id="rId919" display="https://onlinelibrary.wiley.com/journal/10982426" xr:uid="{A39294CE-6130-4D08-952A-359A8E1AD67B}"/>
+    <hyperlink ref="A924" r:id="rId920" display="https://onlinelibrary.wiley.com/journal/14422018" xr:uid="{61963637-F85B-4381-B492-C364415B1A4D}"/>
+    <hyperlink ref="A925" r:id="rId921" display="https://onlinelibrary.wiley.com/journal/14785153" xr:uid="{57E447D3-70C2-475A-8710-01C063866AED}"/>
+    <hyperlink ref="A926" r:id="rId922" display="https://onlinelibrary.wiley.com/journal/14401800" xr:uid="{48DD4BFC-6B42-4AD3-B8D1-EA5CE1D075A1}"/>
+    <hyperlink ref="A927" r:id="rId923" display="https://onlinelibrary.wiley.com/journal/1466769X" xr:uid="{40CDEF6C-412E-4CAA-91F1-59ED24EC9ED1}"/>
+    <hyperlink ref="A928" r:id="rId924" display="https://onlinelibrary.wiley.com/journal/17470080" xr:uid="{193DAB71-5C04-4C0E-BB1D-949F55FCDD32}"/>
+    <hyperlink ref="A929" r:id="rId925" display="https://onlinelibrary.wiley.com/journal/14673010" xr:uid="{6F6DF8F5-B772-411A-87A7-C909BE434819}"/>
+    <hyperlink ref="A930" r:id="rId926" display="https://aspenjournals.onlinelibrary.wiley.com/journal/19412452" xr:uid="{59CDFB95-7801-44CF-8440-FA6AD1B0C4C0}"/>
+    <hyperlink ref="A931" r:id="rId927" display="https://onlinelibrary.wiley.com/journal/1930739X" xr:uid="{6535C06B-B957-476A-AF2E-8C8657F0189E}"/>
+    <hyperlink ref="A932" r:id="rId928" display="https://onlinelibrary.wiley.com/journal/1467789X" xr:uid="{044EE260-D540-43D6-BF8F-3294253C1AAA}"/>
+    <hyperlink ref="A933" r:id="rId929" display="https://onlinelibrary.wiley.com/journal/18344461" xr:uid="{67E8789B-F80C-4C37-8A9A-959FDBA0CA89}"/>
+    <hyperlink ref="A934" r:id="rId930" display="https://onlinelibrary.wiley.com/journal/16000706" xr:uid="{8FAE474E-4636-46BB-BA9D-0BFF729A970E}"/>
+    <hyperlink ref="A935" r:id="rId931" display="https://onlinelibrary.wiley.com/journal/17530237" xr:uid="{A6E666AA-AD97-4B9D-914B-E67170C8AB84}"/>
+    <hyperlink ref="A936" r:id="rId932" display="https://onlinelibrary.wiley.com/journal/10991514" xr:uid="{F6CBB816-E74D-4FDE-8A85-C4A995BD7553}"/>
+    <hyperlink ref="A937" r:id="rId933" display="https://onlinelibrary.wiley.com/journal/15389235" xr:uid="{0615E900-ECFA-4FE0-B230-3963D6C171B6}"/>
+    <hyperlink ref="A938" r:id="rId934" display="https://onlinelibrary.wiley.com/journal/16010825" xr:uid="{C294AA12-BD28-40E4-BE00-AA9A9DC13BA1}"/>
+    <hyperlink ref="A939" r:id="rId935" display="https://onlinelibrary.wiley.com/journal/18814204" xr:uid="{D24354FA-930C-43B5-9ABF-54CA03C57126}"/>
+    <hyperlink ref="A940" r:id="rId936" display="https://onlinelibrary.wiley.com/journal/1752248X" xr:uid="{DFF2EAC9-1F54-4A00-BC9E-6A51F6C7C509}"/>
+    <hyperlink ref="A941" r:id="rId937" display="https://onlinelibrary.wiley.com/journal/16000730" xr:uid="{037BCD5D-D56E-4849-A76C-B2E176A1683A}"/>
+    <hyperlink ref="A942" r:id="rId938" display="https://onlinelibrary.wiley.com/journal/16016343" xr:uid="{79E5FBCB-6FDA-41B3-A4AE-0C13B474643F}"/>
+    <hyperlink ref="A943" r:id="rId939" display="https://onlinelibrary.wiley.com/journal/10976817" xr:uid="{E37D55E1-EDC4-402B-A7AA-54A86CC4442C}"/>
+    <hyperlink ref="A944" r:id="rId940" display="https://onlinelibrary.wiley.com/journal/14680084" xr:uid="{30D82231-9125-4E5F-BB99-D4380CA667AB}"/>
+    <hyperlink ref="A945" r:id="rId941" display="https://onlinelibrary.wiley.com/journal/14680092" xr:uid="{244167CD-8ACB-4695-9707-FC56A2E55818}"/>
+    <hyperlink ref="A946" r:id="rId942" display="https://onlinelibrary.wiley.com/journal/14680106" xr:uid="{3974404C-D1F0-4299-AB62-EEC36291FA62}"/>
+    <hyperlink ref="A947" r:id="rId943" display="https://onlinelibrary.wiley.com/journal/19765118" xr:uid="{89E0B5FF-DDC3-46DD-91D7-A10AC485FC56}"/>
+    <hyperlink ref="A948" r:id="rId944" display="https://onlinelibrary.wiley.com/journal/14680114" xr:uid="{6C2F7B32-912D-4669-9FA4-FC0EFDF99292}"/>
+    <hyperlink ref="A949" r:id="rId945" display="https://onlinelibrary.wiley.com/journal/15408159" xr:uid="{D4CB04DE-24B0-4522-9E80-4DC0CA20279E}"/>
+    <hyperlink ref="A950" r:id="rId946" display="https://onlinelibrary.wiley.com/journal/10991522" xr:uid="{66EA1F90-9548-4536-8B3F-6604160200F6}"/>
+    <hyperlink ref="A951" r:id="rId947" display="https://onlinelibrary.wiley.com/journal/13653016" xr:uid="{FAE5E40A-F181-4A70-97BF-02DDB6211F71}"/>
+    <hyperlink ref="A952" r:id="rId948" display="https://onlinelibrary.wiley.com/journal/15332500" xr:uid="{37F23C7A-ED37-4E22-890C-6D2D97F8467E}"/>
+    <hyperlink ref="A953" r:id="rId949" display="https://onlinelibrary.wiley.com/journal/14754983" xr:uid="{3CE5CCD7-B23C-454E-AC70-1472A156E9D3}"/>
+    <hyperlink ref="A954" r:id="rId950" display="https://agupubs.onlinelibrary.wiley.com/journal/25724525" xr:uid="{CC6D9ED7-8A94-4998-A7DD-7C38E566401D}"/>
+    <hyperlink ref="A955" r:id="rId951" display="https://onlinelibrary.wiley.com/journal/20562802" xr:uid="{9CE7A3F2-DDD2-4843-8AEE-A2C40740BEF9}"/>
+    <hyperlink ref="A956" r:id="rId952" display="https://onlinelibrary.wiley.com/journal/13653024" xr:uid="{75D9BCBC-8474-4B83-84EC-B1BE920C4DDB}"/>
+    <hyperlink ref="A957" r:id="rId953" display="https://onlinelibrary.wiley.com/journal/17500206" xr:uid="{876E31E9-1CCA-4635-9AC6-CF35EB99BED9}"/>
+    <hyperlink ref="A958" r:id="rId954" display="https://onlinelibrary.wiley.com/journal/15214117" xr:uid="{A60D4D8D-318B-4AED-ACAF-AA567EBDC610}"/>
+    <hyperlink ref="A959" r:id="rId955" display="https://onlinelibrary.wiley.com/journal/14401827" xr:uid="{02110BBB-9963-4F8B-8A1B-8FBC60F368D9}"/>
+    <hyperlink ref="A960" r:id="rId956" display="https://onlinelibrary.wiley.com/journal/14680130" xr:uid="{4DBA7C12-02C7-4BCC-87A6-9AE52E95E8C7}"/>
+    <hyperlink ref="A961" r:id="rId957" display="https://onlinelibrary.wiley.com/journal/13993038" xr:uid="{714479BE-80E2-43F1-A9E5-490F9547FB54}"/>
+    <hyperlink ref="A962" r:id="rId958" display="https://onlinelibrary.wiley.com/journal/14609592" xr:uid="{AEA57510-1D15-4EA8-855A-7B5728618874}"/>
+    <hyperlink ref="A963" r:id="rId959" display="https://onlinelibrary.wiley.com/journal/15455017" xr:uid="{4C6EE566-C573-4B5C-8BA5-79A2F0405409}"/>
+    <hyperlink ref="A964" r:id="rId960" display="https://onlinelibrary.wiley.com/journal/15251470" xr:uid="{DCD4D0EB-3256-4A7A-A8A3-A315F59533CA}"/>
+    <hyperlink ref="A965" r:id="rId961" display="https://onlinelibrary.wiley.com/journal/20476310" xr:uid="{79CA6261-6ADF-4A32-9B50-39FB5ED0EAB3}"/>
+    <hyperlink ref="A966" r:id="rId962" display="https://onlinelibrary.wiley.com/journal/10990496" xr:uid="{CD98BCB1-01B5-42DD-A450-32707A39ABFB}"/>
+    <hyperlink ref="A967" r:id="rId963" display="https://onlinelibrary.wiley.com/journal/13993046" xr:uid="{F82B4A31-7B70-47B2-80DF-A10F632FD7D2}"/>
+    <hyperlink ref="A968" r:id="rId964" display="https://onlinelibrary.wiley.com/journal/1442200X" xr:uid="{7223F197-41B5-4BED-8EC0-259F92B74E3F}"/>
+    <hyperlink ref="A969" r:id="rId965" display="https://onlinelibrary.wiley.com/journal/24758817" xr:uid="{F550C0BE-86F4-42FC-BCE3-48161560B6E7}"/>
+    <hyperlink ref="A970" r:id="rId966" display="https://onlinelibrary.wiley.com/journal/16000757" xr:uid="{54EE0EA3-38B5-4BD1-8CF7-7441AAE525DA}"/>
+    <hyperlink ref="A971" r:id="rId967" display="https://onlinelibrary.wiley.com/journal/10991530" xr:uid="{8D1D662A-1BE5-43C1-A79B-29D2D61CB85F}"/>
+    <hyperlink ref="A972" r:id="rId968" display="https://onlinelibrary.wiley.com/journal/14756811" xr:uid="{F73DDCED-9C7C-4B1B-94AB-5293E4B8705F}"/>
+    <hyperlink ref="A973" r:id="rId969" display="https://onlinelibrary.wiley.com/journal/1932863X" xr:uid="{49AEF38D-E8AC-4B7D-B211-D400A0ED461A}"/>
+    <hyperlink ref="A974" r:id="rId970" display="https://onlinelibrary.wiley.com/journal/17446570" xr:uid="{C6B9CFE2-9E59-4D5A-827D-809C7A02DFFE}"/>
+    <hyperlink ref="A975" r:id="rId971" display="https://onlinelibrary.wiley.com/journal/19312393" xr:uid="{6D197738-E82C-4D3E-80B0-3E7BD2326C94}"/>
+    <hyperlink ref="A976" r:id="rId972" display="https://onlinelibrary.wiley.com/journal/15264998" xr:uid="{6E8DFC1F-688B-4067-9E92-C375BF683C65}"/>
+    <hyperlink ref="A977" r:id="rId973" display="https://onlinelibrary.wiley.com/journal/15391612" xr:uid="{20A3D78C-B864-43AA-8A3E-33E161A24400}"/>
+    <hyperlink ref="A978" r:id="rId974" display="https://onlinelibrary.wiley.com/journal/10991557" xr:uid="{D06DE745-A290-41C3-946A-F2AC07E48E59}"/>
+    <hyperlink ref="A979" r:id="rId975" display="https://accpjournals.onlinelibrary.wiley.com/journal/18759114" xr:uid="{8EC79DE4-2E37-4F5E-9BE8-8A5BF07260BF}"/>
+    <hyperlink ref="A980" r:id="rId976" display="https://onlinelibrary.wiley.com/journal/14679205" xr:uid="{8A2DEACD-3A21-40C4-97B2-236DFCC4CDEA}"/>
+    <hyperlink ref="A981" r:id="rId977" display="https://onlinelibrary.wiley.com/journal/17582237" xr:uid="{91E1F228-E3A0-48EB-A1C3-A1D4B1672B8F}"/>
+    <hyperlink ref="A982" r:id="rId978" display="https://onlinelibrary.wiley.com/journal/15208583" xr:uid="{88B9707F-5500-45FB-A3A8-B6384AE06251}"/>
+    <hyperlink ref="A983" r:id="rId979" display="https://onlinelibrary.wiley.com/journal/10884963" xr:uid="{BEC53363-359A-42AF-BAEF-2C9EE24B3FF1}"/>
+    <hyperlink ref="A984" r:id="rId980" display="https://onlinelibrary.wiley.com/journal/19331592" xr:uid="{FBD5DE67-D08C-4EC3-BF2B-05872C559BF7}"/>
+    <hyperlink ref="A985" r:id="rId981" display="https://onlinelibrary.wiley.com/journal/17479991" xr:uid="{78C2FA9A-D8CC-46E2-A041-C2C9F8A56B18}"/>
+    <hyperlink ref="A986" r:id="rId982" display="https://onlinelibrary.wiley.com/journal/17511097" xr:uid="{DF96E3FA-83C5-4682-8FBF-ACBFD14B94EF}"/>
+    <hyperlink ref="A987" r:id="rId983" display="https://onlinelibrary.wiley.com/journal/16000781" xr:uid="{49BC1523-3B85-4681-A02C-70521824DDE2}"/>
+    <hyperlink ref="A988" r:id="rId984" display="https://onlinelibrary.wiley.com/journal/14401835" xr:uid="{4355995C-1768-481D-9FC1-36DC48516DE2}"/>
+    <hyperlink ref="A989" r:id="rId985" display="https://onlinelibrary.wiley.com/journal/18626319" xr:uid="{1DA4B31E-5FB0-42C5-985E-FA2F8EEFEF4B}"/>
+    <hyperlink ref="A990" r:id="rId986" display="https://onlinelibrary.wiley.com/journal/15213951" xr:uid="{6AC92E64-9171-4040-9F2D-2738A6DAC12E}"/>
+    <hyperlink ref="A991" r:id="rId987" display="https://onlinelibrary.wiley.com/journal/18626270" xr:uid="{701882E8-AC35-4FBD-9FD3-348F00832C67}"/>
+    <hyperlink ref="A992" r:id="rId988" display="https://onlinelibrary.wiley.com/journal/15213943" xr:uid="{0F2D0402-ECF1-413B-9952-7E8EB91620C0}"/>
+    <hyperlink ref="A993" r:id="rId989" display="https://onlinelibrary.wiley.com/journal/13993054" xr:uid="{8E491667-3049-4B9A-9D20-07DDDA29FB12}"/>
+    <hyperlink ref="A994" r:id="rId990" display="https://onlinelibrary.wiley.com/journal/13653032" xr:uid="{7191473E-C643-471D-9B5D-F2062E37ADC6}"/>
+    <hyperlink ref="A995" r:id="rId991" display="https://onlinelibrary.wiley.com/journal/14712865" xr:uid="{FCC0FAFE-EB1A-4D73-B800-6967A8BEFE48}"/>
+    <hyperlink ref="A996" r:id="rId992" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10991565" xr:uid="{7C4B922D-176B-439F-B555-BEDBF5730B35}"/>
+    <hyperlink ref="A997" r:id="rId993" display="https://onlinelibrary.wiley.com/journal/10991573" xr:uid="{3BFDD424-5A8B-40F0-AA4B-58733578DE28}"/>
+    <hyperlink ref="A998" r:id="rId994" display="https://onlinelibrary.wiley.com/journal/1755148X" xr:uid="{A611E645-5C50-425E-97BA-34D95898B2F4}"/>
+    <hyperlink ref="A999" r:id="rId995" display="https://onlinelibrary.wiley.com/journal/14388677" xr:uid="{F120FE2C-8CCC-4964-8D0A-BF75BE9724B5}"/>
+    <hyperlink ref="A1000" r:id="rId996" display="https://onlinelibrary.wiley.com/journal/14390523" xr:uid="{01655C34-6A29-4DBA-9111-B24144E6B93D}"/>
+    <hyperlink ref="A1001" r:id="rId997" display="https://bsppjournals.onlinelibrary.wiley.com/journal/13653059" xr:uid="{592E921F-6F59-4D69-BEA6-5EB55790F241}"/>
+    <hyperlink ref="A1002" r:id="rId998" display="https://onlinelibrary.wiley.com/journal/13653040" xr:uid="{1EFD516E-55B8-44B9-B35A-E8729045B29F}"/>
+    <hyperlink ref="A1003" r:id="rId999" display="https://onlinelibrary.wiley.com/journal/16128869" xr:uid="{8F80D517-B24A-4594-BF69-F4619FE26297}"/>
+    <hyperlink ref="A1004" r:id="rId1000" display="https://onlinelibrary.wiley.com/journal/19341563" xr:uid="{98585BBF-804A-4C06-B88F-D723EFB10820}"/>
+    <hyperlink ref="A1005" r:id="rId1001" display="https://anthrosource.onlinelibrary.wiley.com/journal/15552934" xr:uid="{1B80A8E9-C20F-4A4A-8E1B-38A7772B76AC}"/>
+    <hyperlink ref="A1006" r:id="rId1002" display="https://onlinelibrary.wiley.com/journal/19442866" xr:uid="{F312CC02-D998-451D-BB6F-96E48FA393A4}"/>
+    <hyperlink ref="A1007" r:id="rId1003" display="https://onlinelibrary.wiley.com/journal/15410072" xr:uid="{4B552B4F-94F6-46ED-80F0-03230B3242FD}"/>
+    <hyperlink ref="A1008" r:id="rId1004" display="https://onlinelibrary.wiley.com/journal/14679221" xr:uid="{4B5B9913-71F4-4154-A29A-623786630445}"/>
+    <hyperlink ref="A1009" r:id="rId1005" display="https://onlinelibrary.wiley.com/journal/17471346" xr:uid="{31AB2BC9-C703-483C-9585-09E8EC67EBD6}"/>
+    <hyperlink ref="A1010" r:id="rId1006" display="https://onlinelibrary.wiley.com/journal/15480569" xr:uid="{2021AD4E-4667-404C-B0AE-3B556BD1373B}"/>
+    <hyperlink ref="A1011" r:id="rId1007" display="https://onlinelibrary.wiley.com/journal/15482634" xr:uid="{9B3032C8-E757-481B-9B34-4254DBC60F5E}"/>
+    <hyperlink ref="A1012" r:id="rId1008" display="https://onlinelibrary.wiley.com/journal/10970126" xr:uid="{1A2B02FB-520F-496F-8956-10A0F8268379}"/>
+    <hyperlink ref="A1013" r:id="rId1009" display="https://onlinelibrary.wiley.com/journal/10991581" xr:uid="{64060BAF-81B3-4554-9F93-A87238BF5EBB}"/>
+    <hyperlink ref="A1014" r:id="rId1010" display="https://onlinelibrary.wiley.com/journal/2831865x?af=R" xr:uid="{933C520C-CBFF-44F9-9AF8-479597CDA101}"/>
+    <hyperlink ref="A1015" r:id="rId1011" display="https://onlinelibrary.wiley.com/journal/17284457" xr:uid="{ED36715E-08B0-4FD4-BCA7-831EA0D2BDCF}"/>
+    <hyperlink ref="A1016" r:id="rId1012" display="https://esj-journals.onlinelibrary.wiley.com/journal/1438390X" xr:uid="{7994F759-CB63-4719-902A-619142F1A0CB}"/>
+    <hyperlink ref="A1017" r:id="rId1013" display="https://onlinelibrary.wiley.com/journal/15448452" xr:uid="{2297493F-ED1F-4731-9DEA-9BFC412666E5}"/>
+    <hyperlink ref="A1018" r:id="rId1014" display="https://onlinelibrary.wiley.com/journal/19442858" xr:uid="{6D1D8CB1-FB3C-4957-98CF-3A39D222D25D}"/>
+    <hyperlink ref="A1019" r:id="rId1015" display="https://obgyn.onlinelibrary.wiley.com/journal/10970223" xr:uid="{E3977172-2306-441D-8508-8BD417ABB43E}"/>
+    <hyperlink ref="A1020" r:id="rId1016" display="https://onlinelibrary.wiley.com/journal/17415705" xr:uid="{695BDDDA-1502-4068-9D13-FEF5D1460C38}"/>
+    <hyperlink ref="A1021" r:id="rId1017" display="https://onlinelibrary.wiley.com/journal/16177061" xr:uid="{8ECACCC5-9512-4ADB-8CC6-C45EF8E216F8}"/>
+    <hyperlink ref="A1022" r:id="rId1018" display="https://londmathsoc.onlinelibrary.wiley.com/journal/1460244X" xr:uid="{B609C2AB-7B77-45C4-B1A4-15361FABD7E1}"/>
+    <hyperlink ref="A1023" r:id="rId1019" display="https://aiche.onlinelibrary.wiley.com/journal/15475913" xr:uid="{8569EC2B-4CC3-4E1A-B55F-225F7FAEBCEB}"/>
+    <hyperlink ref="A1024" r:id="rId1020" display="https://onlinelibrary.wiley.com/journal/1099159X" xr:uid="{5D289CB9-30BA-4E13-9EE5-43605C05EEC5}"/>
+    <hyperlink ref="A1025" r:id="rId1021" display="https://onlinelibrary.wiley.com/journal/15214087" xr:uid="{9886A0EE-A71C-46A4-8373-340860F2274F}"/>
+    <hyperlink ref="A1026" r:id="rId1022" display="https://onlinelibrary.wiley.com/journal/1469896X" xr:uid="{8C0D66C1-F912-4AF9-AFF6-72911AB188B5}"/>
+    <hyperlink ref="A1027" r:id="rId1023" display="https://onlinelibrary.wiley.com/journal/10970134" xr:uid="{F700F862-62D9-4D3D-942C-89B9ECCC6565}"/>
+    <hyperlink ref="A1028" r:id="rId1024" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/16159861" xr:uid="{B58001FD-8906-4073-903E-40DAFC61E61B}"/>
+    <hyperlink ref="A1029" r:id="rId1025" display="https://onlinelibrary.wiley.com/journal/18628354" xr:uid="{E2C566B3-ABD7-4718-A14E-2CD951BC0451}"/>
+    <hyperlink ref="A1030" r:id="rId1026" display="https://onlinelibrary.wiley.com/journal/14401819" xr:uid="{D8CE325E-D640-4999-8339-E40AE7165A00}"/>
+    <hyperlink ref="A1031" r:id="rId1027" display="https://onlinelibrary.wiley.com/journal/14798301" xr:uid="{ED1A627D-4B71-4D94-87F1-FCE597223A95}"/>
+    <hyperlink ref="A1032" r:id="rId1028" display="https://onlinelibrary.wiley.com/journal/15206793" xr:uid="{A3ABACFF-53A9-449F-88C0-2C657805D933}"/>
+    <hyperlink ref="A1033" r:id="rId1029" display="https://bpspsychub.onlinelibrary.wiley.com/journal/20448341" xr:uid="{021C940E-1610-400B-AA9E-1F330DC42354}"/>
+    <hyperlink ref="A1034" r:id="rId1030" display="https://onlinelibrary.wiley.com/journal/15206807" xr:uid="{15BFC276-82DF-4F2C-BF36-837C8579ECA2}"/>
+    <hyperlink ref="A1035" r:id="rId1031" display="https://onlinelibrary.wiley.com/journal/10991611" xr:uid="{BF26147B-9F73-46A3-90C8-8359EF24F650}"/>
+    <hyperlink ref="A1036" r:id="rId1032" display="https://onlinelibrary.wiley.com/journal/14698986" xr:uid="{76DF1F26-0429-456F-A9FC-381C358130EC}"/>
+    <hyperlink ref="A1037" r:id="rId1033" display="https://onlinelibrary.wiley.com/journal/14679299" xr:uid="{995A5DDD-F0A5-49F4-AFBD-BC608F950B0B}"/>
+    <hyperlink ref="A1038" r:id="rId1034" display="https://onlinelibrary.wiley.com/journal/1099162X" xr:uid="{E5A6AC7F-F91E-49BE-AED8-D3D0630B5B37}"/>
+    <hyperlink ref="A1039" r:id="rId1035" display="https://onlinelibrary.wiley.com/journal/15406210" xr:uid="{3715B80D-10E5-44AE-B023-E8E564AA2439}"/>
+    <hyperlink ref="A1040" r:id="rId1036" display="https://onlinelibrary.wiley.com/journal/15405850" xr:uid="{FCFFB470-FD38-430B-82BE-8BE1A3073719}"/>
+    <hyperlink ref="A1041" r:id="rId1037" display="https://onlinelibrary.wiley.com/journal/15251446" xr:uid="{54822F81-DBFD-4DCE-8932-278D1A2EA3EF}"/>
+    <hyperlink ref="A1042" r:id="rId1038" display="https://onlinelibrary.wiley.com/journal/10991638" xr:uid="{B86121CC-37CB-4107-8F58-60AD51FB1809}"/>
+    <hyperlink ref="A1043" r:id="rId1039" display="https://rmets.onlinelibrary.wiley.com/journal/1477870X" xr:uid="{07721C4C-901F-435C-BFD6-1DA338CE60C3}"/>
+    <hyperlink ref="A1044" r:id="rId1040" display="https://onlinelibrary.wiley.com/journal/14679310" xr:uid="{1B0B8A5B-2BD1-48C7-981E-847894F0CADC}"/>
+    <hyperlink ref="A1045" r:id="rId1041" display="https://agupubs.onlinelibrary.wiley.com/journal/1944799X" xr:uid="{A4819A8C-AC4D-488C-A5DF-793C66AB5B60}"/>
+    <hyperlink ref="A1046" r:id="rId1042" display="https://onlinelibrary.wiley.com/journal/10982418" xr:uid="{A06EC6DA-0E99-4A24-A90B-487E9C7978D4}"/>
+    <hyperlink ref="A1047" r:id="rId1043" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10970231" xr:uid="{E8BB9C69-E514-4AAA-B665-CACFD9BEF927}"/>
+    <hyperlink ref="A1048" r:id="rId1044" display="https://onlinelibrary.wiley.com/journal/14679329" xr:uid="{5CF5A66D-2BC2-45E6-94EF-81D6229E3063}"/>
+    <hyperlink ref="A1049" r:id="rId1045" display="https://onlinelibrary.wiley.com/journal/14679337" xr:uid="{46602AB6-4862-4437-B5DB-138A62B48890}"/>
+    <hyperlink ref="A1050" r:id="rId1046" display="https://ila.onlinelibrary.wiley.com/journal/19362722" xr:uid="{3DDD1750-9B96-4E9E-BEC6-D68E91D3A097}"/>
+    <hyperlink ref="A1051" r:id="rId1047" display="https://onlinelibrary.wiley.com/journal/15406229" xr:uid="{897862F8-7BE9-4D41-BFBF-A84E79220E2B}"/>
+    <hyperlink ref="A1052" r:id="rId1048" display="https://onlinelibrary.wiley.com/journal/17485991" xr:uid="{B84D4F85-F61C-4577-9114-E8FE7573E530}"/>
+    <hyperlink ref="A1053" r:id="rId1049" display="https://onlinelibrary.wiley.com/journal/17498171" xr:uid="{B833CC6E-F1AB-4E38-9D34-E7D283855C64}"/>
+    <hyperlink ref="A1054" r:id="rId1050" display="https://onlinelibrary.wiley.com/journal/17480922" xr:uid="{7300A4FF-0219-43D9-AD70-8209A5BF8B58}"/>
+    <hyperlink ref="A1055" r:id="rId1051" display="https://onlinelibrary.wiley.com/journal/15206831" xr:uid="{774A8413-5C7F-46DC-83D2-1872F1A2DB64}"/>
+    <hyperlink ref="A1056" r:id="rId1052" display="https://onlinelibrary.wiley.com/journal/14774658" xr:uid="{77C36E9F-2D82-4298-9757-A2F56B9B1CDB}"/>
+    <hyperlink ref="A1057" r:id="rId1053" display="https://onlinelibrary.wiley.com/journal/14390531" xr:uid="{06F8EE1B-492F-41B4-B0C2-A2D0D7451192}"/>
+    <hyperlink ref="A1058" r:id="rId1054" display="https://onlinelibrary.wiley.com/journal/1098240X" xr:uid="{C25AC9AE-7DAE-4BE3-B278-DF8D5CB88890}"/>
+    <hyperlink ref="A1059" r:id="rId1055" display="https://onlinelibrary.wiley.com/journal/17513928" xr:uid="{512CE8BD-AEFE-4665-875C-D962F41BBC79}"/>
+    <hyperlink ref="A1060" r:id="rId1056" display="https://onlinelibrary.wiley.com/journal/14401843" xr:uid="{E8743EF7-D10C-41C5-B71D-9933AA9EEE74}"/>
+    <hyperlink ref="A1061" r:id="rId1057" display="https://onlinelibrary.wiley.com/journal/1526100X" xr:uid="{FB02A34C-B4E9-4776-BA8C-9EE3AFD9D6F4}"/>
+    <hyperlink ref="A1062" r:id="rId1058" display="https://onlinelibrary.wiley.com/journal/14679361" xr:uid="{041BBED8-186C-4265-9B6D-AAA7561762B3}"/>
+    <hyperlink ref="A1063" r:id="rId1059" display="https://bera-journals.onlinelibrary.wiley.com/journal/20496613" xr:uid="{B8285F97-E423-41EE-80CA-8548724A75BF}"/>
+    <hyperlink ref="A1064" r:id="rId1060" display="https://onlinelibrary.wiley.com/journal/20500394" xr:uid="{F7DDE358-94AC-4314-A94F-5CADF81BD30B}"/>
+    <hyperlink ref="A1065" r:id="rId1061" display="https://onlinelibrary.wiley.com/journal/18735924" xr:uid="{1467551E-2503-412B-996F-5DA89F971763}"/>
+    <hyperlink ref="A1066" r:id="rId1062" display="https://onlinelibrary.wiley.com/journal/14754991" xr:uid="{4579C8C2-CC9F-4A3A-8A6D-C39132AD5DF1}"/>
+    <hyperlink ref="A1067" r:id="rId1063" display="https://onlinelibrary.wiley.com/journal/14679396" xr:uid="{B962AEC8-C387-4246-8F4D-F0E75E88177C}"/>
+    <hyperlink ref="A1068" r:id="rId1064" display="https://onlinelibrary.wiley.com/journal/15411338" xr:uid="{F3015E7C-A625-4105-8D84-0A54D3D17CD3}"/>
+    <hyperlink ref="A1069" r:id="rId1065" display="https://onlinelibrary.wiley.com/journal/17535131" xr:uid="{67402E6F-1BF3-472B-AF9B-32DCD75AD637}"/>
+    <hyperlink ref="A1070" r:id="rId1066" display="https://onlinelibrary.wiley.com/journal/10991654" xr:uid="{2BDC2D6D-0091-4087-9225-61EFD894A417}"/>
+    <hyperlink ref="A1071" r:id="rId1067" display="https://onlinelibrary.wiley.com/journal/14679418" xr:uid="{78EEECA0-8D43-4A81-A5C7-A3D6BDB05CB4}"/>
+    <hyperlink ref="A1072" r:id="rId1068" display="https://agupubs.onlinelibrary.wiley.com/journal/19449208" xr:uid="{1B00BF7B-B9AC-4767-8382-ED0CDBC8C118}"/>
+    <hyperlink ref="A1073" r:id="rId1069" display="https://onlinelibrary.wiley.com/journal/15396924" xr:uid="{10C02DA6-CE67-4DC8-9008-F1D50D755D3A}"/>
+    <hyperlink ref="A1074" r:id="rId1070" display="https://onlinelibrary.wiley.com/journal/15406296" xr:uid="{82CE375C-3366-48F4-81EB-95D090804403}"/>
+    <hyperlink ref="A1075" r:id="rId1071" display="https://onlinelibrary.wiley.com/journal/19444079" xr:uid="{A87455FE-B014-4FD8-8A7A-AB1E7EEE0599}"/>
+    <hyperlink ref="A1076" r:id="rId1072" display="https://onlinelibrary.wiley.com/journal/15351467" xr:uid="{3D7BC987-DDE6-4558-BA5B-2ED145E949D8}"/>
+    <hyperlink ref="A1077" r:id="rId1073" display="https://onlinelibrary.wiley.com/journal/15490831" xr:uid="{FD4B39A5-7962-40D6-BBAC-254813DCB91B}"/>
+    <hyperlink ref="A1078" r:id="rId1074" display="https://onlinelibrary.wiley.com/journal/14716712" xr:uid="{0516C585-DE20-47B1-9378-95747B3C3CC2}"/>
+    <hyperlink ref="A1079" r:id="rId1075" display="https://onlinelibrary.wiley.com/journal/13653083" xr:uid="{C5BA7684-21A1-41DB-A917-B3FC0940E168}"/>
+    <hyperlink ref="A1080" r:id="rId1076" display="https://onlinelibrary.wiley.com/journal/16000838" xr:uid="{CD7C2595-95C5-4AA0-BBBC-74045ECB9861}"/>
+    <hyperlink ref="A1081" r:id="rId1077" display="https://onlinelibrary.wiley.com/journal/14679450" xr:uid="{A1285CC6-3B74-403B-9D04-FFD9B530E32B}"/>
+    <hyperlink ref="A1082" r:id="rId1078" display="https://onlinelibrary.wiley.com/journal/14679469" xr:uid="{0976ADE4-9A6D-4FE8-B8F8-6B8C66E528FD}"/>
+    <hyperlink ref="A1083" r:id="rId1079" display="https://onlinelibrary.wiley.com/journal/14679477" xr:uid="{B4A2EF2E-724D-46AF-8E69-773824912831}"/>
+    <hyperlink ref="A1084" r:id="rId1080" display="https://onlinelibrary.wiley.com/journal/19498594" xr:uid="{DB327EF5-6096-435A-A077-0CD17C0AC017}"/>
+    <hyperlink ref="A1085" r:id="rId1081" display="https://onlinelibrary.wiley.com/journal/1098237X" xr:uid="{7C3E3CDC-D99B-46F5-AB99-E1C20DF03CF3}"/>
+    <hyperlink ref="A1086" r:id="rId1082" display="https://onlinelibrary.wiley.com/journal/14679485" xr:uid="{4E5B4431-F9AC-41D0-A0D4-C78A4FFC8108}"/>
+    <hyperlink ref="A1087" r:id="rId1083" display="https://onlinelibrary.wiley.com/journal/29933439" xr:uid="{1A593656-6FF6-45F7-98FF-44577D1B9A03}"/>
+    <hyperlink ref="A1088" r:id="rId1084" display="https://onlinelibrary.wiley.com/journal/24756725" xr:uid="{2A668D09-7D31-43D9-97C4-CADB84817543}"/>
+    <hyperlink ref="A1089" r:id="rId1085" display="https://onlinelibrary.wiley.com/journal/13653091" xr:uid="{07F2EC0F-D90A-4585-AD65-49E9B0324774}"/>
+    <hyperlink ref="A1090" r:id="rId1086" display="https://onlinelibrary.wiley.com/journal/1525139X" xr:uid="{24D76517-03FC-4C6B-A9AF-8DA10275D3F4}"/>
+    <hyperlink ref="A1091" r:id="rId1087" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/25731815" xr:uid="{1DACA9C8-8864-4B22-8865-45F4452809AB}"/>
+    <hyperlink ref="A1092" r:id="rId1088" display="https://onlinelibrary.wiley.com/journal/26395355" xr:uid="{DA43EBB4-BBF5-440B-A9C7-1687A151963B}"/>
+    <hyperlink ref="A1093" r:id="rId1089" display="https://onlinelibrary.wiley.com/journal/14679493" xr:uid="{3554A553-907E-410D-879C-3A48206413C6}"/>
+    <hyperlink ref="A1094" r:id="rId1090" display="https://onlinelibrary.wiley.com/journal/16136829" xr:uid="{D72A4A50-7E24-40D0-A7D2-25CEA4E2C567}"/>
+    <hyperlink ref="A1095" r:id="rId1091" display="https://onlinelibrary.wiley.com/journal/23669608" xr:uid="{5109C0CE-095F-4B5C-81E3-1B28AF89590C}"/>
+    <hyperlink ref="A1096" r:id="rId1092" display="https://onlinelibrary.wiley.com/journal/17519004" xr:uid="{8737306E-97B8-4E04-B96F-E4D289E0196A}"/>
+    <hyperlink ref="A1097" r:id="rId1093" display="https://onlinelibrary.wiley.com/journal/14679507" xr:uid="{B18E9E24-85E6-4AF6-A6B2-073CEABBE04F}"/>
+    <hyperlink ref="A1098" r:id="rId1094" display="https://spssi.onlinelibrary.wiley.com/journal/17512409" xr:uid="{61849F67-62C8-4AB9-9882-70C0F90A1D82}"/>
+    <hyperlink ref="A1099" r:id="rId1095" display="https://onlinelibrary.wiley.com/journal/14679515" xr:uid="{2954312E-8D95-4762-B8A4-55D3964A57E4}"/>
+    <hyperlink ref="A1100" r:id="rId1096" display="https://onlinelibrary.wiley.com/journal/15406237" xr:uid="{ED632839-0E6A-48C6-AAC7-2199688D323C}"/>
+    <hyperlink ref="A1101" r:id="rId1097" display="https://onlinelibrary.wiley.com/journal/14679523" xr:uid="{9FEAD75C-02A9-47F1-83C6-1AAC271273EC}"/>
+    <hyperlink ref="A1102" r:id="rId1098" display="https://onlinelibrary.wiley.com/journal/15737861" xr:uid="{1D52E49F-6AFD-453C-B85F-5BDEBF97B182}"/>
+    <hyperlink ref="A1103" r:id="rId1099" display="https://onlinelibrary.wiley.com/journal/1475682X" xr:uid="{4E7A4EE4-6681-4507-AF3A-06532D4BBADE}"/>
+    <hyperlink ref="A1104" r:id="rId1100" display="https://onlinelibrary.wiley.com/journal/17519020" xr:uid="{B2B06762-9F94-4CB1-B2C7-81EF69E00BE2}"/>
+    <hyperlink ref="A1105" r:id="rId1101" display="https://onlinelibrary.wiley.com/journal/14676443" xr:uid="{84850704-765C-4844-BA2D-6EE98068CBF1}"/>
+    <hyperlink ref="A1106" r:id="rId1102" display="https://onlinelibrary.wiley.com/journal/14679566" xr:uid="{32ED215C-95AB-4105-B11F-B3F595B26914}"/>
+    <hyperlink ref="A1107" r:id="rId1103" display="https://onlinelibrary.wiley.com/journal/10991689" xr:uid="{CC6BC00D-8F21-4465-96FB-C92CBC29AE75}"/>
+    <hyperlink ref="A1108" r:id="rId1104" display="https://onlinelibrary.wiley.com/journal/1097024X" xr:uid="{26476472-B73F-4C12-A4C7-E429C4193C60}"/>
+    <hyperlink ref="A1109" r:id="rId1105" display="https://acsess.onlinelibrary.wiley.com/journal/14350661" xr:uid="{23C1E9FF-B380-45DD-A868-33181C71295F}"/>
+    <hyperlink ref="A1110" r:id="rId1106" display="https://onlinelibrary.wiley.com/journal/14752743" xr:uid="{AA9ED213-F6E5-4367-8A19-D28DA37F500E}"/>
+    <hyperlink ref="A1111" r:id="rId1107" display="https://onlinelibrary.wiley.com/journal/2367198X" xr:uid="{77996B40-460C-4256-8305-238729BA19D9}"/>
+    <hyperlink ref="A1112" r:id="rId1108" display="https://onlinelibrary.wiley.com/journal/20546750" xr:uid="{CB290B5B-EE2C-4408-BC6D-2B28571D4C53}"/>
+    <hyperlink ref="A1113" r:id="rId1109" display="https://onlinelibrary.wiley.com/journal/18136982" xr:uid="{21592592-089C-4E06-8569-FC370478514F}"/>
+    <hyperlink ref="A1114" r:id="rId1110" display="https://onlinelibrary.wiley.com/journal/23258012" xr:uid="{767625D0-F511-41C2-83E6-416A1B12633F}"/>
+    <hyperlink ref="A1115" r:id="rId1111" display="https://onlinelibrary.wiley.com/journal/17544505" xr:uid="{6FF4D18B-AFF6-4653-9A1A-D9CE4E4B8E5D}"/>
+    <hyperlink ref="A1116" r:id="rId1112" display="https://onlinelibrary.wiley.com/journal/1521379X" xr:uid="{30319D3E-4266-4979-B5E3-88A3E90DB0C6}"/>
+    <hyperlink ref="A1117" r:id="rId1113" display="https://onlinelibrary.wiley.com/journal/20491573" xr:uid="{0377B4D8-E98C-4318-B196-91F6E3B88391}"/>
+    <hyperlink ref="A1118" r:id="rId1114" display="https://onlinelibrary.wiley.com/journal/14679574" xr:uid="{761BCF46-2458-4424-911A-F577D0959216}"/>
+    <hyperlink ref="A1119" r:id="rId1115" display="https://onlinelibrary.wiley.com/journal/19321872" xr:uid="{A9DAFA99-2756-4710-85C0-FC5BF86E02B1}"/>
+    <hyperlink ref="A1120" r:id="rId1116" display="https://onlinelibrary.wiley.com/journal/10970258" xr:uid="{48D25761-A0A1-4869-ADC7-D00FB2A503E5}"/>
+    <hyperlink ref="A1121" r:id="rId1117" display="https://onlinelibrary.wiley.com/journal/18670539" xr:uid="{9FB81C04-BF74-4084-A464-A6026D3749CC}"/>
+    <hyperlink ref="A1122" r:id="rId1118" display="https://onlinelibrary.wiley.com/journal/1869344X" xr:uid="{C9AF85C4-5277-4064-9686-7E9B995423AB}"/>
+    <hyperlink ref="A1123" r:id="rId1119" display="https://onlinelibrary.wiley.com/journal/14751305" xr:uid="{2D407299-3146-4E64-A596-C8F4F6C92337}"/>
+    <hyperlink ref="A1124" r:id="rId1120" display="https://onlinelibrary.wiley.com/journal/10991697" xr:uid="{E7441853-5091-4A28-9F46-1B8375584EFC}"/>
+    <hyperlink ref="A1125" r:id="rId1121" display="https://onlinelibrary.wiley.com/journal/1932443X" xr:uid="{E25E265C-7E1A-4DCC-8576-81164523F2C5}"/>
+    <hyperlink ref="A1126" r:id="rId1122" display="https://onlinelibrary.wiley.com/journal/10970266" xr:uid="{A5270315-4746-4452-9D2D-1AB2CFEC64B7}"/>
+    <hyperlink ref="A1127" r:id="rId1123" display="https://onlinelibrary.wiley.com/journal/15322998" xr:uid="{D213456C-E530-42EF-BBCB-0BA196D3D159}"/>
+    <hyperlink ref="A1128" r:id="rId1124" display="https://onlinelibrary.wiley.com/journal/17517648" xr:uid="{494F64DB-4C34-48F3-9BEE-FEB11D413772}"/>
+    <hyperlink ref="A1129" r:id="rId1125" display="https://onlinelibrary.wiley.com/journal/14679582" xr:uid="{170452EE-BE17-4EC8-A2D0-7D09B05035DB}"/>
+    <hyperlink ref="A1130" r:id="rId1126" display="https://onlinelibrary.wiley.com/journal/14679590" xr:uid="{97B0627B-D6CE-4EF4-A6D0-2D16F2E01051}"/>
+    <hyperlink ref="A1131" r:id="rId1127" display="https://onlinelibrary.wiley.com/journal/17549469" xr:uid="{3F7293FE-17F9-4BB2-B9F9-627866DD80BD}"/>
+    <hyperlink ref="A1132" r:id="rId1128" display="https://onlinelibrary.wiley.com/journal/17284465" xr:uid="{790D099D-042D-4E39-B02E-7731AFF4EBA0}"/>
+    <hyperlink ref="A1133" r:id="rId1129" display="https://onlinelibrary.wiley.com/journal/1943278X" xr:uid="{3D34F123-D018-46DC-8DEC-C3DD02E343DA}"/>
+    <hyperlink ref="A1134" r:id="rId1130" display="https://nasenjournals.onlinelibrary.wiley.com/journal/14679604" xr:uid="{8EEB0250-9E49-4991-8915-43620A200279}"/>
+    <hyperlink ref="A1135" r:id="rId1131" display="https://analyticalsciencejournals.onlinelibrary.wiley.com/journal/10969918" xr:uid="{D5E4FF99-343E-47ED-8017-9CDD7134A736}"/>
+    <hyperlink ref="A1136" r:id="rId1132" display="https://onlinelibrary.wiley.com/journal/17441633" xr:uid="{9FFB94CC-6FB6-4BCA-9CD3-2234F7CB92F3}"/>
+    <hyperlink ref="A1137" r:id="rId1133" display="https://onlinelibrary.wiley.com/journal/10991719" xr:uid="{C39E775E-0236-463E-AAFD-45FAC3A14E10}"/>
+    <hyperlink ref="A1138" r:id="rId1134" display="https://onlinelibrary.wiley.com/journal/16626370" xr:uid="{143AD575-F977-4B3D-A24C-5B2514B006DC}"/>
+    <hyperlink ref="A1139" r:id="rId1135" display="https://onlinelibrary.wiley.com/journal/15338665" xr:uid="{D21CB934-CF25-41AF-87C0-81E1B957FDA3}"/>
+    <hyperlink ref="A1140" r:id="rId1136" display="https://onlinelibrary.wiley.com/journal/10982396" xr:uid="{FA6382E1-EDA1-4E0A-9651-1A257D23DD11}"/>
+    <hyperlink ref="A1141" r:id="rId1137" display="https://onlinelibrary.wiley.com/journal/14679612" xr:uid="{1BEEC42F-88D0-489E-B3BA-EEBE8844CA6E}"/>
+    <hyperlink ref="A1142" r:id="rId1138" display="https://onlinelibrary.wiley.com/journal/10991727" xr:uid="{116219A4-3079-4222-BB2B-B327775E39AD}"/>
+    <hyperlink ref="A1143" r:id="rId1139" display="https://onlinelibrary.wiley.com/journal/13653113" xr:uid="{A0971416-26C7-4A48-8D7D-200103BE9180}"/>
+    <hyperlink ref="A1144" r:id="rId1140" display="https://onlinelibrary.wiley.com/journal/15206858" xr:uid="{4DF2A5DD-9DC0-4CDC-BFD6-90377FDB86D9}"/>
+    <hyperlink ref="A1146" r:id="rId1141" display="https://onlinelibrary.wiley.com/journal/19968175" xr:uid="{2C0AC6D2-29D5-4ED2-B4F6-5C845925DA2F}"/>
+    <hyperlink ref="A1147" r:id="rId1142" display="https://onlinelibrary.wiley.com/journal/14679639" xr:uid="{439E4B2C-3991-4F98-84F6-4BEBE8C47480}"/>
+    <hyperlink ref="A1148" r:id="rId1143" display="https://onlinelibrary.wiley.com/journal/14679647" xr:uid="{412E23F7-B084-4D8A-86DE-419DFF77F1A9}"/>
+    <hyperlink ref="A1149" r:id="rId1144" display="https://agupubs.onlinelibrary.wiley.com/journal/19449194" xr:uid="{9834054B-B50C-49C3-BC6F-BFBF073D35A6}"/>
+    <hyperlink ref="A1150" r:id="rId1145" display="https://onlinelibrary.wiley.com/journal/13653121" xr:uid="{8F2E279B-77BB-4C86-9066-9F62171D811F}"/>
+    <hyperlink ref="A1151" r:id="rId1146" display="https://onlinelibrary.wiley.com/journal/19493533" xr:uid="{EEEBF004-6CCF-41E2-A4AE-E2F64769E38D}"/>
+    <hyperlink ref="A1152" r:id="rId1147" display="https://onlinelibrary.wiley.com/journal/15457249" xr:uid="{3A0CCF9B-9892-4795-AEE7-72CA4D8AEDEE}"/>
+    <hyperlink ref="A1153" r:id="rId1148" display="https://onlinelibrary.wiley.com/journal/15367150" xr:uid="{1399B532-F5AD-4436-8BAC-E6FF87AD897A}"/>
+    <hyperlink ref="A1154" r:id="rId1149" display="https://onlinelibrary.wiley.com/journal/15210391" xr:uid="{440586A7-45DA-4E67-96B0-8BB2D5789874}"/>
+    <hyperlink ref="A1155" r:id="rId1150" display="https://anatomypubs.onlinelibrary.wiley.com/journal/19328494" xr:uid="{71C35F6C-B3B3-4CA1-BFA6-DE65484A3980}"/>
+    <hyperlink ref="A1156" r:id="rId1151" display="https://onlinelibrary.wiley.com/journal/14678462" xr:uid="{4D0FDC3D-A246-469D-A6F0-55823ABBE7DE}"/>
+    <hyperlink ref="A1157" r:id="rId1152" display="https://onlinelibrary.wiley.com/journal/14678489" xr:uid="{A7E954C1-4692-43EB-A65C-A68274A37304}"/>
+    <hyperlink ref="A1158" r:id="rId1153" display="https://onlinelibrary.wiley.com/journal/17576547" xr:uid="{9CAD2066-1D1D-4206-BEAC-734A5BB0036E}"/>
+    <hyperlink ref="A1159" r:id="rId1154" display="https://onlinelibrary.wiley.com/journal/14684446" xr:uid="{B9275F68-D74D-4922-A6A6-DBA8D84A0A7F}"/>
+    <hyperlink ref="A1160" r:id="rId1155" display="https://onlinelibrary.wiley.com/journal/1939019X" xr:uid="{8D8A56CB-87D3-4A9A-B535-B7E072A632AE}"/>
+    <hyperlink ref="A1161" r:id="rId1156" display="https://onlinelibrary.wiley.com/journal/1708945X" xr:uid="{714A07A8-1936-48D3-8770-AC3D91FB30D0}"/>
+    <hyperlink ref="A1162" r:id="rId1157" display="https://onlinelibrary.wiley.com/journal/21610045" xr:uid="{129B0545-6BFF-4757-BF3D-9675B15F9CE8}"/>
+    <hyperlink ref="A1163" r:id="rId1158" display="https://onlinelibrary.wiley.com/journal/15280691" xr:uid="{A2DDC92A-A511-445D-A9B3-09EC049F0390}"/>
+    <hyperlink ref="A1164" r:id="rId1159" display="https://onlinelibrary.wiley.com/journal/1743498X" xr:uid="{790032F1-33D9-4545-BDDF-1847F1E559A1}"/>
+    <hyperlink ref="A1165" r:id="rId1160" display="https://bera-journals.onlinelibrary.wiley.com/journal/14693704" xr:uid="{9A9CD4FA-2CF1-4929-8907-487BE38139D9}"/>
+    <hyperlink ref="A1166" r:id="rId1161" display="https://onlinelibrary.wiley.com/journal/17461049" xr:uid="{41007285-00B4-4BAF-A72D-8043E3626103}"/>
+    <hyperlink ref="A1167" r:id="rId1162" display="https://onlinelibrary.wiley.com/journal/14680289" xr:uid="{67F5BDE5-B03E-41AC-AFF2-1A1482DC52A2}"/>
+    <hyperlink ref="A1168" r:id="rId1163" display="https://onlinelibrary.wiley.com/journal/17586623" xr:uid="{0723C194-1B6E-438A-90E5-7F729E471840}"/>
+    <hyperlink ref="A1169" r:id="rId1164" display="https://onlinelibrary.wiley.com/journal/16814835" xr:uid="{652EB60D-0E89-4626-A4AC-D31C5F892D75}"/>
+    <hyperlink ref="A1170" r:id="rId1165" display="https://faseb.onlinelibrary.wiley.com/journal/15306860" xr:uid="{9E6232CD-1E12-468F-B848-0C1E46DBAEBD}"/>
+    <hyperlink ref="A1171" r:id="rId1166" display="https://febs.onlinelibrary.wiley.com/journal/17424658" xr:uid="{0F2C34D5-CF5D-465B-A58F-20641A0FB716}"/>
+    <hyperlink ref="A1172" r:id="rId1167" display="https://onlinelibrary.wiley.com/journal/15406288" xr:uid="{E9D56372-9A40-45A7-ADE4-CF0999C23B56}"/>
+    <hyperlink ref="A1173" r:id="rId1168" display="https://rgs-ibg.onlinelibrary.wiley.com/journal/14754959" xr:uid="{A9D575B1-D69F-409E-8FD3-21A03D30325C}"/>
+    <hyperlink ref="A1174" r:id="rId1169" display="https://onlinelibrary.wiley.com/journal/17561183" xr:uid="{2EF1828A-5537-48A6-B7F0-48BA4E316D84}"/>
+    <hyperlink ref="A1175" r:id="rId1170" display="https://onlinelibrary.wiley.com/journal/14682265" xr:uid="{37E49E09-A6A3-4812-B8CA-58A316EF7A82}"/>
+    <hyperlink ref="A1176" r:id="rId1171" display="https://onlinelibrary.wiley.com/journal/20591101" xr:uid="{A51AF16D-8164-4459-BE23-1C05BB39CDDA}"/>
+    <hyperlink ref="A1177" r:id="rId1172" display="https://onlinelibrary.wiley.com/journal/10991751" xr:uid="{3F616215-9B62-478A-9F8E-2A1644BA4842}"/>
+    <hyperlink ref="A1178" r:id="rId1173" display="https://onlinelibrary.wiley.com/journal/1478596X" xr:uid="{98450FE3-D6D4-4672-ACC2-5891591ADD04}"/>
+    <hyperlink ref="A1179" r:id="rId1174" display="https://onlinelibrary.wiley.com/journal/1542734X" xr:uid="{5E4FE85A-CA93-46B9-AC4C-885737B636B7}"/>
+    <hyperlink ref="A1180" r:id="rId1175" display="https://accp1.onlinelibrary.wiley.com/journal/15524604" xr:uid="{49F36DD9-67C2-4ED3-90F9-D5CC9901BBC6}"/>
+    <hyperlink ref="A1181" r:id="rId1176" display="https://onlinelibrary.wiley.com/journal/10969861" xr:uid="{F0CBF4FE-C1FE-48C7-94DD-A2286645A359}"/>
+    <hyperlink ref="A1182" r:id="rId1177" display="https://onlinelibrary.wiley.com/journal/21626057" xr:uid="{CDFBA5CA-BD8A-4CB9-938E-44F401E1A9BC}"/>
+    <hyperlink ref="A1183" r:id="rId1178" display="https://onlinelibrary.wiley.com/journal/13468138" xr:uid="{B7DE3132-A88F-4C0C-B91E-DC8F874A0993}"/>
+    <hyperlink ref="A1184" r:id="rId1179" display="https://onlinelibrary.wiley.com/journal/15406261" xr:uid="{ED0EC9BF-FCA8-426A-B03D-2F5A5EC3096C}"/>
+    <hyperlink ref="A1185" r:id="rId1180" display="https://onlinelibrary.wiley.com/journal/10969934" xr:uid="{4A4DFA34-101C-404F-A992-EB223A86BAC0}"/>
+    <hyperlink ref="A1186" r:id="rId1181" display="https://onlinelibrary.wiley.com/journal/15212254" xr:uid="{FC8C9593-C72F-4460-8F9D-DA1A3B61B7F1}"/>
+    <hyperlink ref="A1187" r:id="rId1182" display="https://onlinelibrary.wiley.com/journal/21611939" xr:uid="{E42D81F3-13C5-42CA-971F-1BA8826CE054}"/>
+    <hyperlink ref="A1188" r:id="rId1183" display="https://onlinelibrary.wiley.com/journal/14676451" xr:uid="{7A7BF97C-26B7-4C54-A633-BEB4DC9C3D43}"/>
+    <hyperlink ref="A1189" r:id="rId1184" display="https://anthrosource.onlinelibrary.wiley.com/journal/19354940" xr:uid="{1B34103E-42DD-4E87-85FC-7B2EE5901257}"/>
+    <hyperlink ref="A1190" r:id="rId1185" display="https://onlinelibrary.wiley.com/journal/10969896" xr:uid="{F33FDAC8-4ED7-47F2-91DB-09B7AEEBA182}"/>
+    <hyperlink ref="A1191" r:id="rId1186" display="https://physoc.onlinelibrary.wiley.com/journal/14697793" xr:uid="{13C47323-23C8-4BD4-9360-A1CD2D20A01D}"/>
+    <hyperlink ref="A1192" r:id="rId1187" display="https://onlinelibrary.wiley.com/journal/15405931" xr:uid="{F9D860C1-22BA-4170-8C1A-6C1C4C0C72E7}"/>
+    <hyperlink ref="A1193" r:id="rId1188" display="https://onlinelibrary.wiley.com/journal/17480361" xr:uid="{F7E06E3A-CA91-4D46-9FB9-08A848D06103}"/>
+    <hyperlink ref="A1194" r:id="rId1189" display="https://wildlife.onlinelibrary.wiley.com/journal/19372817" xr:uid="{8252D801-5386-4E42-B786-CD3D5326882A}"/>
+    <hyperlink ref="A1195" r:id="rId1190" display="https://onlinelibrary.wiley.com/journal/17471796" xr:uid="{7EE8E0E4-5B6D-4C35-BB03-D986B35567D2}"/>
+    <hyperlink ref="A1196" r:id="rId1191" display="https://onlinelibrary.wiley.com/journal/15314995" xr:uid="{405CE450-2B4C-4EDE-AE7C-467D5E06CA79}"/>
+    <hyperlink ref="A1197" r:id="rId1192" display="https://onlinelibrary.wiley.com/journal/14679957" xr:uid="{950837F7-4612-4D88-A221-063BB2C922CB}"/>
+    <hyperlink ref="A1198" r:id="rId1193" display="https://onlinelibrary.wiley.com/journal/14680009" xr:uid="{ACFA6136-B313-46CF-B1C6-237BF768EEBC}"/>
+    <hyperlink ref="A1199" r:id="rId1194" display="https://onlinelibrary.wiley.com/journal/15404781" xr:uid="{DE3D4E7D-D3AE-42C4-859C-25A7FA3A6C48}"/>
+    <hyperlink ref="A1200" r:id="rId1195" display="https://onlinelibrary.wiley.com/journal/14682230" xr:uid="{D02BADC1-B5EC-4613-BFBE-E9A3A3BA903E}"/>
+    <hyperlink ref="A1201" r:id="rId1196" display="https://onlinelibrary.wiley.com/journal/14781913" xr:uid="{0F5E1820-5FA1-4A72-8571-3EB840FBC39E}"/>
+    <hyperlink ref="A1202" r:id="rId1197" display="https://obgyn.onlinelibrary.wiley.com/journal/17444667" xr:uid="{1AFB4BB5-A3E4-4546-9128-F247EE55C5AE}"/>
+    <hyperlink ref="A1203" r:id="rId1198" display="https://onlinelibrary.wiley.com/journal/14679191" xr:uid="{94CF3170-A85A-44C5-BE71-8AE02931420F}"/>
+    <hyperlink ref="A1204" r:id="rId1199" display="https://onlinelibrary.wiley.com/journal/14779730" xr:uid="{7C0A08F7-0401-4E87-A962-46FF073F8C0B}"/>
+    <hyperlink ref="A1205" r:id="rId1200" display="https://onlinelibrary.wiley.com/journal/1365313X" xr:uid="{F5344D0B-7DEA-48DF-87CA-320C2E97FDE0}"/>
+    <hyperlink ref="A1206" r:id="rId1201" display="https://onlinelibrary.wiley.com/journal/1467923X" xr:uid="{72BE5C0A-DEDF-4514-BDC6-03E30D5E57DB}"/>
+    <hyperlink ref="A1207" r:id="rId1202" display="https://onlinelibrary.wiley.com/journal/10970045" xr:uid="{2508E1DD-738C-4BE6-8998-377D19CC4C34}"/>
+    <hyperlink ref="A1208" r:id="rId1203" display="https://onlinelibrary.wiley.com/journal/17562171" xr:uid="{97BF8330-F5AF-44B8-9841-2EDDC48FB42D}"/>
+    <hyperlink ref="A1209" r:id="rId1204" display="https://ila.onlinelibrary.wiley.com/journal/19362714" xr:uid="{87625A28-8278-4A5B-A919-6179827019DD}"/>
+    <hyperlink ref="A1210" r:id="rId1205" display="https://onlinelibrary.wiley.com/journal/14679434" xr:uid="{575A6C7F-AED5-4861-B8C9-9801CC8CEB30}"/>
+    <hyperlink ref="A1211" r:id="rId1206" display="https://onlinelibrary.wiley.com/journal/14679442" xr:uid="{29BA6153-E0C3-4501-A558-82D01BE53113}"/>
+    <hyperlink ref="A1212" r:id="rId1207" display="https://onlinelibrary.wiley.com/journal/20416962" xr:uid="{128CAED6-1402-4662-B198-9DA9A694F888}"/>
+    <hyperlink ref="A1213" r:id="rId1208" display="https://onlinelibrary.wiley.com/journal/15417808" xr:uid="{1FABE9AD-62E0-4B80-9FB5-5A99293A51A7}"/>
+    <hyperlink ref="A1214" r:id="rId1209" display="https://onlinelibrary.wiley.com/journal/14679701" xr:uid="{33E23F45-FF48-41C6-B2B2-F317A6F76F6D}"/>
+    <hyperlink ref="A1215" r:id="rId1210" display="https://onlinelibrary.wiley.com/journal/17552567" xr:uid="{41894318-2EF1-492C-8C91-1B2C6C0E6B93}"/>
+    <hyperlink ref="A1216" r:id="rId1211" display="https://onlinelibrary.wiley.com/journal/17449987" xr:uid="{2B84BACC-75C0-432E-93B8-425D207E244C}"/>
+    <hyperlink ref="A1217" r:id="rId1212" display="https://onlinelibrary.wiley.com/journal/15206874" xr:uid="{42826200-B7C9-4654-872D-4E9DD90B98DB}"/>
+    <hyperlink ref="A1218" r:id="rId1213" display="https://onlinelibrary.wiley.com/journal/14679663" xr:uid="{5240D09D-CC21-44DB-816C-8E027FFC2EB8}"/>
+    <hyperlink ref="A1219" r:id="rId1214" display="https://onlinelibrary.wiley.com/journal/17568765" xr:uid="{7B2309F0-E71C-439B-959C-C3696D8D6478}"/>
+    <hyperlink ref="A1220" r:id="rId1215" display="https://onlinelibrary.wiley.com/journal/20534515" xr:uid="{1AF8E819-E9A9-48B9-B803-ED564F173D43}"/>
+    <hyperlink ref="A1221" r:id="rId1216" display="https://onlinelibrary.wiley.com/journal/16000854" xr:uid="{92921AA0-B16E-4E63-83EC-7F0BE395514B}"/>
+    <hyperlink ref="A1222" r:id="rId1217" display="https://onlinelibrary.wiley.com/journal/14679671" xr:uid="{0BAE02B3-C953-4ABE-BF97-225958CA6BF3}"/>
+    <hyperlink ref="A1223" r:id="rId1218" display="https://rgs-ibg.onlinelibrary.wiley.com/journal/14755661" xr:uid="{3ECBDCAD-8B40-451C-BD57-662F9A63E233}"/>
+    <hyperlink ref="A1224" r:id="rId1219" display="https://onlinelibrary.wiley.com/journal/1467968X" xr:uid="{FDFEDB83-2C47-4CE2-A26E-B540E03FEDDF}"/>
+    <hyperlink ref="A1225" r:id="rId1220" display="https://onlinelibrary.wiley.com/journal/21613915" xr:uid="{E27EA8F7-8157-4326-BA22-8370209CEC15}"/>
+    <hyperlink ref="A1226" r:id="rId1221" display="https://onlinelibrary.wiley.com/journal/15372995" xr:uid="{075EAB7C-11EE-4949-8D2F-A94B2A452E33}"/>
+    <hyperlink ref="A1227" r:id="rId1222" display="https://onlinelibrary.wiley.com/journal/13653148" xr:uid="{FC0C9D4C-DBF1-4337-B440-E0516305C89C}"/>
+    <hyperlink ref="A1228" r:id="rId1223" display="https://onlinelibrary.wiley.com/journal/13993062" xr:uid="{F166991E-0BCE-49A1-BBD9-37DC996888E2}"/>
+    <hyperlink ref="A1229" r:id="rId1224" display="https://onlinelibrary.wiley.com/journal/2157328x" xr:uid="{474DF207-C1B1-4610-B884-F373AA3983A8}"/>
+    <hyperlink ref="A1230" r:id="rId1225" display="https://onlinelibrary.wiley.com/journal/13653156" xr:uid="{A272A258-9EE8-40E0-A828-E260D30E19AE}"/>
+    <hyperlink ref="A1231" r:id="rId1226" display="https://obgyn.onlinelibrary.wiley.com/journal/14690705" xr:uid="{97629F96-BCA8-48A0-BB25-A4D8A09F9B67}"/>
+    <hyperlink ref="A1232" r:id="rId1227" display="https://onlinelibrary.wiley.com/journal/14765829" xr:uid="{80886D0B-62D3-4DB5-B2FB-80633DC3CCBF}"/>
+    <hyperlink ref="A1233" r:id="rId1228" display="https://onlinelibrary.wiley.com/journal/1939165X" xr:uid="{EB625216-9069-4792-BF04-88988331D2B3}"/>
+    <hyperlink ref="A1234" r:id="rId1229" display="https://onlinelibrary.wiley.com/journal/13653164" xr:uid="{72359A4A-6E80-4067-82C5-564CF20B28A9}"/>
+    <hyperlink ref="A1235" r:id="rId1230" display="https://onlinelibrary.wiley.com/journal/14635224" xr:uid="{B3BFF9A5-76B6-4C0A-AC0C-8DCAD75B74FC}"/>
+    <hyperlink ref="A1236" r:id="rId1231" display="https://onlinelibrary.wiley.com/journal/17408261" xr:uid="{C27965AA-226E-4545-A857-5DE992886017}"/>
+    <hyperlink ref="A1237" r:id="rId1232" display="https://bvajournals.onlinelibrary.wiley.com/journal/20427670" xr:uid="{BE122E5D-625E-4F35-832D-BA1AEA5255F6}"/>
+    <hyperlink ref="A1238" r:id="rId1233" display="https://bvajournals.onlinelibrary.wiley.com/journal/20526121" xr:uid="{55A9769B-3473-4F4C-8ECB-9079CA27B3A0}"/>
+    <hyperlink ref="A1239" r:id="rId1234" display="https://onlinelibrary.wiley.com/journal/1532950X" xr:uid="{2875D405-F50F-4BB8-B724-1CA28D2B4BAF}"/>
+    <hyperlink ref="A1240" r:id="rId1235" display="https://onlinelibrary.wiley.com/journal/25728288" xr:uid="{2225B989-4559-425D-AE1D-FCF3CB23E012}"/>
+    <hyperlink ref="A1241" r:id="rId1236" display="https://anthrosource.onlinelibrary.wiley.com/journal/15487458" xr:uid="{09876F3B-6408-4FF8-B57F-DFE0CD37E4AD}"/>
+    <hyperlink ref="A1242" r:id="rId1237" display="https://onlinelibrary.wiley.com/journal/14230410" xr:uid="{97DF879D-705C-45C0-90CC-198C9498D2D7}"/>
+    <hyperlink ref="A1243" r:id="rId1238" display="https://onlinelibrary.wiley.com/journal/17476593" xr:uid="{D809ECFB-173B-4A3F-B568-EE7564684AC0}"/>
+    <hyperlink ref="A1244" r:id="rId1239" display="https://onlinelibrary.wiley.com/journal/15547531" xr:uid="{62EC82AB-96CF-4D08-B73B-FD9F96FB612A}"/>
+    <hyperlink ref="A1245" r:id="rId1240" display="https://rmets.onlinelibrary.wiley.com/journal/14778696" xr:uid="{33E4E36A-6A32-4796-920F-85AEE6418D7C}"/>
+    <hyperlink ref="A1246" r:id="rId1241" display="https://onlinelibrary.wiley.com/journal/14456664" xr:uid="{B8E6D04E-61BB-4AD9-8BBC-A166800348B6}"/>
+    <hyperlink ref="A1247" r:id="rId1242" display="https://onlinelibrary.wiley.com/journal/13653180" xr:uid="{A17A863F-970E-4D84-A5AE-9C50FF879D18}"/>
+    <hyperlink ref="A1248" r:id="rId1243" display="https://wildlife.onlinelibrary.wiley.com/journal/19385455" xr:uid="{C171B03E-8242-4122-98C9-9E8BAD38BD88}"/>
+    <hyperlink ref="A1249" r:id="rId1244" display="https://wires.onlinelibrary.wiley.com/journal/17577799" xr:uid="{8566E904-9D75-4AE6-BC89-0E3B81B2F602}"/>
+    <hyperlink ref="A1250" r:id="rId1245" display="https://wires.onlinelibrary.wiley.com/journal/19395086" xr:uid="{202491E5-026A-473D-9470-3E5A8C20F0AF}"/>
+    <hyperlink ref="A1251" r:id="rId1246" display="https://wires.onlinelibrary.wiley.com/journal/17590884" xr:uid="{F11C2C88-3BBE-4AB7-B6C4-6951E6B049D1}"/>
+    <hyperlink ref="A1252" r:id="rId1247" display="https://wires.onlinelibrary.wiley.com/journal/19390068" xr:uid="{4C151D2D-D412-45DE-B979-9F9CB0531A69}"/>
+    <hyperlink ref="A1253" r:id="rId1248" display="https://wires.onlinelibrary.wiley.com/journal/19424795" xr:uid="{319E4156-3259-4B16-9D68-150D6500FBCC}"/>
+    <hyperlink ref="A1254" r:id="rId1249" display="https://wires.onlinelibrary.wiley.com/journal/2041840X" xr:uid="{35FCC03D-A504-4E07-9B3A-2F09FB0E0728}"/>
+    <hyperlink ref="A1255" r:id="rId1250" display="https://wires.onlinelibrary.wiley.com/journal/25739468" xr:uid="{47301E59-21C8-40F0-8FAF-1B75A9D944B5}"/>
+    <hyperlink ref="A1256" r:id="rId1251" display="https://wires.onlinelibrary.wiley.com/journal/26929368" xr:uid="{F2B9BDF3-90E7-4F11-BF7E-1899C8449067}"/>
+    <hyperlink ref="A1257" r:id="rId1252" display="https://wires.onlinelibrary.wiley.com/journal/19390041" xr:uid="{9F1CAC18-380A-4501-A301-284E586BEF94}"/>
+    <hyperlink ref="A1258" r:id="rId1253" display="https://wires.onlinelibrary.wiley.com/journal/17577012" xr:uid="{54817D3D-DA59-4439-AAEE-AD3E9878E470}"/>
+    <hyperlink ref="A1259" r:id="rId1254" display="https://wires.onlinelibrary.wiley.com/journal/20491948" xr:uid="{36FF514A-7B58-4B73-81E6-030860EF5B5B}"/>
+    <hyperlink ref="A1260" r:id="rId1255" display="https://onlinelibrary.wiley.com/journal/19401582" xr:uid="{E635DA32-88DB-4356-9F41-D1279F16868A}"/>
+    <hyperlink ref="A1261" r:id="rId1256" display="https://onlinelibrary.wiley.com/journal/1467971X" xr:uid="{10C74952-480D-48DF-92C1-11D78D9564F1}"/>
+    <hyperlink ref="A1262" r:id="rId1257" display="https://onlinelibrary.wiley.com/journal/23728639" xr:uid="{38B4D43D-A970-4947-A4AC-CACC916D0985}"/>
+    <hyperlink ref="A1263" r:id="rId1258" display="https://onlinelibrary.wiley.com/journal/14322323" xr:uid="{E8E4D749-580A-4717-85BA-8D877A7AACB7}"/>
+    <hyperlink ref="A1264" r:id="rId1259" display="https://onlinelibrary.wiley.com/journal/19484682" xr:uid="{546791FF-0898-401A-83AE-FA910FCAFF9E}"/>
+    <hyperlink ref="A1265" r:id="rId1260" display="https://onlinelibrary.wiley.com/journal/2639541X" xr:uid="{A51F00A2-E2DE-497B-B041-C6B359F04F5B}"/>
+    <hyperlink ref="A1266" r:id="rId1261" display="https://sigmapubs.onlinelibrary.wiley.com/journal/17416787" xr:uid="{85243333-9127-4486-BB8B-FB4421A02071}"/>
+    <hyperlink ref="A1267" r:id="rId1262" display="https://onlinelibrary.wiley.com/journal/1524475X" xr:uid="{0CA3DE0D-8482-4081-9A35-A5590C797C7E}"/>
+    <hyperlink ref="A1268" r:id="rId1263" display="https://onlinelibrary.wiley.com/journal/13993089" xr:uid="{C3625DF1-672C-422D-95FA-BB86D3322D73}"/>
+    <hyperlink ref="A1269" r:id="rId1264" display="https://onlinelibrary.wiley.com/journal/10974539" xr:uid="{20DECEDE-A937-49E5-AF05-F74BD6C68666}"/>
+    <hyperlink ref="A1270" r:id="rId1265" display="https://onlinelibrary.wiley.com/journal/10970061" xr:uid="{5DC0484C-A1B1-4CB3-BF0F-1CDCECC28251}"/>
+    <hyperlink ref="A1271" r:id="rId1266" display="https://onlinelibrary.wiley.com/journal/15214001" xr:uid="{7CC90705-1B8C-4B05-BDE5-1732CF039F5F}"/>
+    <hyperlink ref="A1272" r:id="rId1267" display="https://onlinelibrary.wiley.com/journal/15213749" xr:uid="{2A98770B-90C7-4A23-BED4-3E2D894E4A6B}"/>
+    <hyperlink ref="A1273" r:id="rId1268" display="https://onlinelibrary.wiley.com/journal/10982361" xr:uid="{81FBC6FB-9B13-4F3C-BDD6-DACD99E8A287}"/>
+    <hyperlink ref="A1274" r:id="rId1269" display="https://onlinelibrary.wiley.com/journal/14636409" xr:uid="{7222396B-3B45-456B-B006-6986067224A1}"/>
+    <hyperlink ref="A1275" r:id="rId1270" display="https://onlinelibrary.wiley.com/journal/18632378" xr:uid="{57F88BC2-149C-488A-B8A0-66828C48075B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C5D0BF4-2725-4729-BD4C-9D6A16192DCD}">
   <sheetPr>
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:C602"/>
+  <dimension ref="A1:C596"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="13.75" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="16.25" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="67.54296875" style="16" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.6328125" style="16"/>
+    <col min="1" max="1" width="65.54296875" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="63.08984375" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.1796875" style="21" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.08984375" style="4" customWidth="1"/>
+    <col min="5" max="16384" width="8.6328125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="22.75" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="3"/>
+    </row>
+    <row r="2" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="5" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="7"/>
+    </row>
+    <row r="3" spans="1:3" s="10" customFormat="1" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="8" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="11" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C4" s="7">
+        <v>16870409</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="11" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="7">
+        <v>25785745</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="11" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C6" s="7">
+        <v>16000404</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="13" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C7" s="7">
+        <v>16000412</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="11" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C8" s="7">
+        <v>15635031</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="11" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="7">
+        <v>20528817</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="11" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="C10" s="7">
+        <v>13691600</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="11" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="11" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="11" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C13" s="7">
+        <v>26999412</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="11" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>358</v>
+      </c>
+      <c r="C14" s="7">
+        <v>26416573</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="11" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="C15" s="14">
+        <v>27551652</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="11" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C16" s="7">
+        <v>29439981</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="11" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C17" s="7">
+        <v>26404567</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="11" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C18" s="7">
+        <v>21967350</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="11" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C19" s="7">
+        <v>26999307</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="11" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C20" s="7">
+        <v>26999293</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="11" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C21" s="7">
+        <v>27511200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="11" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C22" s="7">
+        <v>29439973</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="11" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="C23" s="7">
+        <v>21983844</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="11" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C24" s="7">
+        <v>27511219</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="11" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C25" s="7">
+        <v>23147539</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="11" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C26" s="7">
+        <v>16877977</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="11" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="7">
+        <v>25738461</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="11" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C28" s="7">
+        <v>16878094</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="11" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C29" s="7">
+        <v>16878124</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="11" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="11" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="7">
+        <v>16879112</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="11" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C32" s="7">
+        <v>16877365</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="11" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C33" s="7">
+        <v>16875907</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="11" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C34" s="7">
+        <v>16878442</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="11" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C35" s="7">
+        <v>16879139</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="11" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C36" s="7">
+        <v>16879317</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="11" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C37" s="7">
+        <v>16875699</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="11" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C38" s="7">
+        <v>20903472</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="11" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C39" s="7">
+        <v>26334690</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="11" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C40" s="7">
+        <v>10982329</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="11" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C41" s="7">
+        <v>23147784</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="11" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="C42" s="7">
+        <v>16876377</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="11" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C43" s="7">
+        <v>16878647</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="11" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="C44" s="7">
+        <v>26924560</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="11" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C45" s="7">
+        <v>26438909</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="11" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="C46" s="7">
+        <v>14749726</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="11" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C47" s="7">
+        <v>24750360</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="11" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>690</v>
+      </c>
+      <c r="C48" s="7">
+        <v>24719625</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="11" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>690</v>
+      </c>
+      <c r="C49" s="7">
+        <v>30669448</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A50" s="11" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>690</v>
+      </c>
+      <c r="C50" s="7">
+        <v>26396696</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A51" s="11" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A52" s="11" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C52" s="7">
+        <v>30673941</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="13" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C53" s="7">
+        <v>23719621</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="11" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C54" s="7">
+        <v>20901259</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="13" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C55" s="7">
+        <v>15525279</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="13" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="7">
+        <v>29973805</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="13" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" s="7">
+        <v>23528729</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="13" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="7">
+        <v>23528737</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="11" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C59" s="7">
+        <v>22107185</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="11" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="C60" s="7">
+        <v>26285452</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="11" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="C61" s="7">
+        <v>14390272</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="11" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C62" s="7">
+        <v>20901275</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="11" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C63" s="7">
+        <v>16876970</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A64" s="11" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C64" s="7">
+        <v>25762095</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A65" s="11" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C65" s="7">
+        <v>28355075</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A66" s="11" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C66" s="7">
+        <v>23289503</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A67" s="11" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="C67" s="7">
+        <v>24750328</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A68" s="11" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A69" s="11" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C69" s="7">
+        <v>28313267</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A70" s="11" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C70" s="7">
+        <v>21680450</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A71" s="11" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C71" s="7">
+        <v>26895595</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A72" s="11" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C72" s="7">
+        <v>16877675</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A73" s="11" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C73" s="7">
+        <v>17542103</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A74" s="11" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C74" s="7">
+        <v>16879732</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" s="15" customFormat="1" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A75" s="11" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C75" s="7">
+        <v>13652095</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A76" s="11" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C76" s="7">
+        <v>13652109</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A77" s="16" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C77" s="7">
+        <v>26938847</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A78" s="11" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>669</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A79" s="11" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>669</v>
+      </c>
+      <c r="C79" s="7">
+        <v>22126287</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A80" s="11" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C80" s="7">
+        <v>30672481</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A81" s="17" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C81" s="7">
+        <v>19322143</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A82" s="11" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C82" s="7">
+        <v>20502680</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A83" s="11" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>941</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A84" s="11" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C84" s="7">
+        <v>17550238</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A85" s="11" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B85" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="C85" s="7">
+        <v>29941806</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A86" s="11" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C86" s="7">
+        <v>27681696</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A87" s="11" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C87" s="7">
+        <v>18758584</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A88" s="11" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C88" s="7">
+        <v>20902255</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A89" s="11" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>625</v>
+      </c>
+      <c r="C89" s="7">
+        <v>23806761</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A90" s="11" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B90" s="12" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A91" s="11" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C91" s="7">
+        <v>29944139</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A92" s="11" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B92" s="12" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C92" s="7">
+        <v>23146141</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A93" s="11" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B93" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C93" s="7">
+        <v>24054518</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A94" s="11" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="C94" s="7">
+        <v>26884526</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A95" s="11" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C95" s="7">
+        <v>27517446</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A96" s="13" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C96" s="7">
+        <v>15023885</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A97" s="11" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B97" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C97" s="7">
+        <v>21623279</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A98" s="11" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B98" s="12" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C98" s="7">
+        <v>30672708</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A99" s="11" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B99" s="12" t="s">
+        <v>423</v>
+      </c>
+      <c r="C99" s="7">
+        <v>17503639</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A100" s="11" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="C100" s="7">
+        <v>28353153</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A101" s="11" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C101" s="7">
+        <v>15424863</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A102" s="13" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B102" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="C102" s="7">
+        <v>24682322</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A103" s="11" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B103" s="12" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C103" s="7">
+        <v>22912797</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A104" s="11" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C104" s="7">
+        <v>19181493</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A105" s="11" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C105" s="7">
+        <v>19167245</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A106" s="11" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C106" s="7">
+        <v>27709183</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A107" s="11" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B107" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C107" s="7">
+        <v>20457634</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A108" s="11" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B108" s="12" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C108" s="7">
+        <v>29980623</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A109" s="11" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B109" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C109" s="7">
+        <v>25738348</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A110" s="11" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B110" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C110" s="7">
+        <v>13497006</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A111" s="11" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C111" s="7">
+        <v>30671205</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A112" s="11" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B112" s="12" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C112" s="7">
+        <v>26379368</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A113" s="11" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B113" s="12" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C113" s="7">
+        <v>30656001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A114" s="16" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B114" s="12" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C114" s="7">
+        <v>27693325</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A115" s="11" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B115" s="12" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C115" s="7">
+        <v>20900597</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A116" s="11" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B116" s="12" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C116" s="7">
+        <v>17555922</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A117" s="11" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B117" s="12" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C117" s="7">
+        <v>20906390</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A118" s="11" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B118" s="12" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C118" s="7">
+        <v>20906412</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A119" s="11" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B119" s="12" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C119" s="7">
+        <v>20906439</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A120" s="11" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B120" s="12" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C120" s="7">
+        <v>20906455</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A121" s="11" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B121" s="12" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C121" s="7">
+        <v>20906471</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A122" s="11" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B122" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A123" s="11" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B123" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C123" s="7">
+        <v>20906536</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A124" s="11" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B124" s="12" t="s">
+        <v>358</v>
+      </c>
+      <c r="C124" s="7">
+        <v>20906552</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A125" s="11" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B125" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C125" s="7">
+        <v>20906579</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A126" s="11" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B126" s="12" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C126" s="7">
+        <v>20906595</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A127" s="11" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B127" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="C127" s="7">
+        <v>20906617</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A128" s="11" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B128" s="12" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C128" s="7">
+        <v>20906633</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A129" s="18" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C129" s="7">
+        <v>16879635</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A130" s="11" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B130" s="12" t="s">
+        <v>719</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A131" s="11" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B131" s="12" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C131" s="7">
+        <v>20906676</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A132" s="11" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B132" s="12" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C132" s="7">
+        <v>20906692</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A133" s="11" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B133" s="12" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C133" s="7">
+        <v>20906714</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A134" s="11" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B134" s="12" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C134" s="7">
+        <v>20906730</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A135" s="11" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B135" s="12" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C135" s="7">
+        <v>20906757</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A136" s="11" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B136" s="12" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C136" s="7">
+        <v>20906773</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A137" s="11" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B137" s="12" t="s">
+        <v>423</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A138" s="11" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B138" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C138" s="7">
+        <v>20906811</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A139" s="11" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B139" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C139" s="7">
+        <v>20906838</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A140" s="11" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B140" s="12" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C140" s="7">
+        <v>20906854</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A141" s="11" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B141" s="12" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C141" s="7">
+        <v>20906870</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A142" s="11" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B142" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C142" s="7">
+        <v>20906897</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A143" s="11" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B143" s="12" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C143" s="7">
+        <v>20906919</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A144" s="11" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B144" s="12" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C144" s="7">
+        <v>20906951</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A145" s="11" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B145" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="C145" s="7">
+        <v>20906978</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A146" s="11" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B146" s="12" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C146" s="7">
+        <v>20906994</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A147" s="11" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B147" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A148" s="11" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B148" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="C148" s="7">
+        <v>13652184</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A149" s="11" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B149" s="12" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C149" s="7">
+        <v>14625822</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A150" s="11" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B150" s="12" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C150" s="7">
+        <v>21960216</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A151" s="11" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B151" s="12" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C151" s="7">
+        <v>25109936</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A152" s="16" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B152" s="12" t="s">
+        <v>571</v>
+      </c>
+      <c r="C152" s="7">
+        <v>26289725</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A153" s="11" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B153" s="12" t="s">
+        <v>571</v>
+      </c>
+      <c r="C153" s="7">
+        <v>27514765</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A154" s="11" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B154" s="12" t="s">
+        <v>571</v>
+      </c>
+      <c r="C154" s="7">
+        <v>21911363</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A155" s="16" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B155" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="C155" s="7">
+        <v>25890514</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A156" s="11" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B156" s="12" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C156" s="7">
+        <v>28376722</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A157" s="13" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B157" s="12" t="s">
+        <v>917</v>
+      </c>
+      <c r="C157" s="7">
+        <v>26924587</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A158" s="11" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B158" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="C158" s="7">
+        <v>20500068</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A159" s="11" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B159" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C159" s="7">
+        <v>20574347</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A160" s="13" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B160" s="12" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C160" s="7">
+        <v>28363973</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A161" s="11" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B161" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C161" s="7">
+        <v>20457022</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A162" s="16" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B162" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="C162" s="7">
+        <v>27680622</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A163" s="11" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B163" s="12" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C163" s="7">
+        <v>20011326</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A164" s="11" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B164" s="12" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C164" s="7">
+        <v>17528062</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A165" s="11" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B165" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="C165" s="7">
+        <v>19328737</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A166" s="11" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B166" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="C166" s="7">
+        <v>20500904</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A167" s="11" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B167" s="12" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C167" s="7">
+        <v>28373219</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A168" s="11" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B168" s="12" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C168" s="7">
+        <v>30062691</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A169" s="11" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B169" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="C169" s="7">
+        <v>17555949</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A170" s="11" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B170" s="12" t="s">
+        <v>905</v>
+      </c>
+      <c r="C170" s="7">
+        <v>28329023</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A171" s="13" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B171" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="C171" s="7">
+        <v>25177567</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A172" s="13" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B172" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C172" s="7">
+        <v>26929430</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A173" s="11" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B173" s="12" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C173" s="7">
+        <v>10990526</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A174" s="11" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B174" s="12" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C174" s="7">
+        <v>25777408</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A175" s="13" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B175" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C175" s="7">
+        <v>26899655</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A176" s="11" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B176" s="12" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C176" s="7">
+        <v>15525023</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A177" s="11" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B177" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A178" s="11" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B178" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C178" s="7">
+        <v>25784854</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A179" s="11" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B179" s="12" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C179" s="7">
+        <v>28330188</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A180" s="11" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B180" s="12" t="s">
+        <v>397</v>
+      </c>
+      <c r="C180" s="7">
+        <v>21638306</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A181" s="11" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B181" s="12" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C181" s="7">
+        <v>20901313</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A182" s="11" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B182" s="12" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C182" s="7">
+        <v>30676630</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A183" s="16" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B183" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C183" s="7">
+        <v>27701328</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A184" s="11" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B184" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="C184" s="7">
+        <v>26924609</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A185" s="11" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B185" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C185" s="7">
+        <v>15206394</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A186" s="11" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B186" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C186" s="7">
+        <v>15298019</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A187" s="11" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B187" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C187" s="7">
+        <v>16876113</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A188" s="11" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B188" s="12" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C188" s="7">
+        <v>29952182</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A189" s="11" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B189" s="12" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C189" s="7" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A190" s="11" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B190" s="12" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C190" s="7" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A191" s="11" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B191" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C191" s="7">
+        <v>14724642</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A192" s="16" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B192" s="12" t="s">
+        <v>646</v>
+      </c>
+      <c r="C192" s="7">
+        <v>27314375</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A193" s="11" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B193" s="12" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C193" s="7">
+        <v>23335084</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A194" s="11" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B194" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C194" s="7">
+        <v>28353617</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A195" s="11" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B195" s="12" t="s">
+        <v>917</v>
+      </c>
+      <c r="C195" s="7">
+        <v>23284277</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A196" s="11" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B196" s="12" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C196" s="7">
+        <v>28359399</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A197" s="11" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B197" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C197" s="7">
+        <v>16000587</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A198" s="11" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B198" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C198" s="7">
+        <v>26888319</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A199" s="11" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B199" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C199" s="7">
+        <v>20457758</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A200" s="11" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B200" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="C200" s="7">
+        <v>25673173</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A201" s="11" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B201" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C201" s="7">
+        <v>21508925</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A202" s="11" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B202" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="C202" s="7">
+        <v>26663066</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A203" s="11" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B203" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="C203" s="7">
+        <v>18314732</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A204" s="13" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B204" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C204" s="7">
+        <v>26886146</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A205" s="13" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B205" s="12" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C205" s="7">
+        <v>26985977</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A206" s="13" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B206" s="12" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C206" s="7">
+        <v>27512614</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A207" s="13" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B207" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C207" s="7" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A208" s="11" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B208" s="12" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C208" s="7">
+        <v>20902859</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A209" s="11" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B209" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="C209" s="7">
+        <v>23989238</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A210" s="11" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B210" s="12" t="s">
+        <v>584</v>
+      </c>
+      <c r="C210" s="7">
+        <v>25750356</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A211" s="11" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B211" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C211" s="7">
+        <v>26341581</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A212" s="11" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B212" s="12" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C212" s="7">
+        <v>20500505</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A213" s="11" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B213" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C213" s="7">
+        <v>23986182</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A214" s="11" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B214" s="12" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C214" s="7">
+        <v>25778196</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A215" s="11" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B215" s="12" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C215" s="7">
+        <v>26374943</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A216" s="11" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B216" s="12" t="s">
+        <v>519</v>
+      </c>
+      <c r="C216" s="7">
+        <v>17582229</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A217" s="11" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B217" s="12" t="s">
         <v>2669</v>
       </c>
-      <c r="B1" s="14"/>
-[...46 lines deleted...]
-      <c r="B6" s="16" t="s">
+      <c r="C217" s="7">
+        <v>30676789</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A218" s="11" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B218" s="12" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C218" s="7">
+        <v>24709239</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A219" s="13" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B219" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C6" s="24">
-[...2339 lines deleted...]
-      <c r="B219" s="16" t="s">
+      <c r="C219" s="7">
+        <v>14681331</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A220" s="11" t="s">
         <v>2170</v>
       </c>
-      <c r="C219" s="24">
-[...4 lines deleted...]
-      <c r="A220" s="25" t="s">
+      <c r="B220" s="12" t="s">
         <v>2171</v>
       </c>
-      <c r="B220" s="16" t="s">
-[...6 lines deleted...]
-    <row r="221" spans="1:3" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C220" s="7">
+        <v>15367290</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A221" s="11" t="s">
         <v>2172</v>
       </c>
-      <c r="B221" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A222" s="25" t="s">
+      <c r="B221" s="12" t="s">
+        <v>485</v>
+      </c>
+      <c r="C221" s="7">
+        <v>17524571</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A222" s="11" t="s">
         <v>2173</v>
       </c>
-      <c r="B222" s="16" t="s">
+      <c r="B222" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C222" s="7" t="s">
         <v>2174</v>
       </c>
-      <c r="C222" s="24">
-[...4 lines deleted...]
-      <c r="A223" s="25" t="s">
+    </row>
+    <row r="223" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A223" s="11" t="s">
         <v>2175</v>
       </c>
-      <c r="B223" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A224" s="25" t="s">
+      <c r="B223" s="12" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C223" s="7">
+        <v>27662098</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A224" s="11" t="s">
         <v>2176</v>
       </c>
-      <c r="B224" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C224" s="24" t="s">
+      <c r="B224" s="12" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C224" s="7">
+        <v>28351088</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A225" s="11" t="s">
         <v>2177</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A225" s="25" t="s">
+      <c r="B225" s="12" t="s">
+        <v>615</v>
+      </c>
+      <c r="C225" s="7">
+        <v>25739832</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A226" s="11" t="s">
         <v>2178</v>
       </c>
-      <c r="B225" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A226" s="25" t="s">
+      <c r="B226" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="C226" s="7">
+        <v>22115463</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A227" s="11" t="s">
         <v>2179</v>
       </c>
-      <c r="B226" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A227" s="25" t="s">
+      <c r="B227" s="12" t="s">
         <v>2180</v>
       </c>
-      <c r="B227" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A228" s="25" t="s">
+      <c r="C227" s="7">
+        <v>25738615</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A228" s="11" t="s">
         <v>2181</v>
       </c>
-      <c r="B228" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A229" s="25" t="s">
+      <c r="B228" s="12" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C228" s="7">
+        <v>28369106</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A229" s="11" t="s">
         <v>2182</v>
       </c>
-      <c r="B229" s="16" t="s">
+      <c r="B229" s="12" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C229" s="7">
+        <v>27711714</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A230" s="11" t="s">
         <v>2183</v>
       </c>
-      <c r="C229" s="24">
-[...4 lines deleted...]
-      <c r="A230" s="25" t="s">
+      <c r="B230" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C230" s="7">
+        <v>20483694</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A231" s="11" t="s">
         <v>2184</v>
       </c>
-      <c r="B230" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A231" s="25" t="s">
+      <c r="B231" s="12" t="s">
         <v>2185</v>
       </c>
-      <c r="B231" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A232" s="25" t="s">
+      <c r="C231" s="7">
+        <v>27702081</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A232" s="11" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B232" s="12" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C232" s="7">
+        <v>29962757</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A233" s="11" t="s">
         <v>2186</v>
       </c>
-      <c r="B232" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A233" s="25" t="s">
+      <c r="B233" s="12" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C233" s="7">
+        <v>30659027</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A234" s="11" t="s">
         <v>2187</v>
       </c>
-      <c r="B233" s="16" t="s">
+      <c r="B234" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="C234" s="7">
+        <v>26438429</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A235" s="11" t="s">
         <v>2188</v>
       </c>
-      <c r="C233" s="24">
-[...7 lines deleted...]
-      <c r="B234" s="16" t="s">
+      <c r="B235" s="12" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C235" s="7">
+        <v>28351096</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A236" s="11" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B236" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="C236" s="7">
+        <v>20487177</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A237" s="11" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B237" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C237" s="7">
+        <v>13652435</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A238" s="16" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B238" s="12" t="s">
+        <v>735</v>
+      </c>
+      <c r="C238" s="7">
+        <v>27702030</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A239" s="11" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B239" s="12" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C239" s="7">
+        <v>28359402</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A240" s="18" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B240" s="5" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C240" s="7">
+        <v>28376846</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A241" s="11" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B241" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="C241" s="7" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A242" s="11" t="s">
         <v>2199</v>
       </c>
-      <c r="C234" s="24">
-[...92 lines deleted...]
-      <c r="A243" s="25" t="s">
+      <c r="B242" s="12" t="s">
         <v>2200</v>
       </c>
-      <c r="B243" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C243" s="24" t="s">
+      <c r="C242" s="7">
+        <v>14781239</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A243" s="11" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B243" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C243" s="7" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A244" s="11" t="s">
         <v>2201</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A244" s="25" t="s">
+      <c r="B244" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="C244" s="7">
+        <v>17571707</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A245" s="13" t="s">
         <v>2202</v>
       </c>
-      <c r="B244" s="16" t="s">
+      <c r="B245" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="C245" s="7" t="s">
         <v>2203</v>
       </c>
-      <c r="C244" s="24">
-[...15 lines deleted...]
-      <c r="A246" s="25" t="s">
+    </row>
+    <row r="246" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A246" s="13" t="s">
         <v>2204</v>
       </c>
-      <c r="B246" s="16" t="s">
-[...6 lines deleted...]
-    <row r="247" spans="1:3" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B246" s="12" t="s">
+        <v>358</v>
+      </c>
+      <c r="C246" s="7">
+        <v>14695073</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A247" s="11" t="s">
         <v>2205</v>
       </c>
-      <c r="B247" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C247" s="24" t="s">
+      <c r="B247" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="C247" s="7">
+        <v>20544049</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A248" s="13" t="s">
         <v>2206</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A248" s="11" t="s">
+      <c r="B248" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="C248" s="7">
+        <v>15252027</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A249" s="11" t="s">
         <v>2207</v>
       </c>
-      <c r="B248" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A249" s="25" t="s">
+      <c r="B249" s="12" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C249" s="7">
+        <v>14688123</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A250" s="11" t="s">
         <v>2208</v>
       </c>
-      <c r="B249" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A250" s="11" t="s">
+      <c r="B250" s="12" t="s">
+        <v>580</v>
+      </c>
+      <c r="C250" s="7">
+        <v>24711403</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A251" s="13" t="s">
         <v>2209</v>
       </c>
-      <c r="B250" s="16" t="s">
+      <c r="B251" s="12" t="s">
         <v>295</v>
       </c>
-      <c r="C250" s="24">
-[...4 lines deleted...]
-      <c r="A251" s="25" t="s">
+      <c r="C251" s="7">
+        <v>19448007</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A252" s="11" t="s">
         <v>2210</v>
       </c>
-      <c r="B251" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A252" s="25" t="s">
+      <c r="B252" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C252" s="7">
+        <v>20496060</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A253" s="11" t="s">
         <v>2211</v>
       </c>
-      <c r="B252" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A253" s="11" t="s">
+      <c r="B253" s="12" t="s">
         <v>2212</v>
       </c>
-      <c r="B253" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A254" s="25" t="s">
+      <c r="C253" s="7">
+        <v>20566646</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A254" s="11" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B254" s="12" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C254" s="7">
+        <v>30669200</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A255" s="11" t="s">
         <v>2213</v>
       </c>
-      <c r="B254" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A255" s="25" t="s">
+      <c r="B255" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="C255" s="7">
+        <v>27701743</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A256" s="11" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B256" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="C256" s="7">
+        <v>30672791</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A257" s="11" t="s">
         <v>2214</v>
       </c>
-      <c r="B255" s="16" t="s">
+      <c r="B257" s="12" t="s">
+        <v>730</v>
+      </c>
+      <c r="C257" s="7">
+        <v>13652524</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A258" s="11" t="s">
         <v>2215</v>
       </c>
-      <c r="C255" s="24">
-[...15 lines deleted...]
-      <c r="A257" s="25" t="s">
+      <c r="B258" s="12" t="s">
         <v>2216</v>
       </c>
-      <c r="B257" s="16" t="s">
-[...18 lines deleted...]
-      <c r="A259" s="25" t="s">
+      <c r="C258" s="7">
+        <v>27711757</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A259" s="11" t="s">
         <v>2217</v>
       </c>
-      <c r="B259" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A260" s="25" t="s">
+      <c r="B259" s="12" t="s">
+        <v>738</v>
+      </c>
+      <c r="C259" s="7">
+        <v>13697625</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A260" s="11" t="s">
         <v>2218</v>
       </c>
-      <c r="B260" s="16" t="s">
+      <c r="B260" s="12" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C260" s="7">
+        <v>23988835</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A261" s="13" t="s">
         <v>2219</v>
       </c>
-      <c r="C260" s="24">
-[...4 lines deleted...]
-      <c r="A261" s="25" t="s">
+      <c r="B261" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C261" s="7">
+        <v>20533713</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A262" s="13" t="s">
         <v>2220</v>
       </c>
-      <c r="B261" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A262" s="25" t="s">
+      <c r="B262" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C262" s="7">
+        <v>25729241</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A263" s="11" t="s">
         <v>2221</v>
       </c>
-      <c r="B262" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A263" s="11" t="s">
+      <c r="B263" s="12" t="s">
         <v>2222</v>
       </c>
-      <c r="B263" s="16" t="s">
-[...6 lines deleted...]
-    <row r="264" spans="1:3" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C263" s="7">
+        <v>10981071</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A264" s="11" t="s">
         <v>2223</v>
       </c>
-      <c r="B264" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A265" s="25" t="s">
+      <c r="B264" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C264" s="7">
+        <v>23977264</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A265" s="11" t="s">
         <v>2224</v>
       </c>
-      <c r="B265" s="16" t="s">
+      <c r="B265" s="12" t="s">
         <v>2225</v>
       </c>
-      <c r="C265" s="24">
-[...4 lines deleted...]
-      <c r="A266" s="25" t="s">
+      <c r="C265" s="7">
+        <v>23095407</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A266" s="11" t="s">
         <v>2226</v>
       </c>
-      <c r="B266" s="16" t="s">
+      <c r="B266" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C266" s="7">
+        <v>25781863</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A267" s="11" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B267" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="C267" s="7">
+        <v>10970193</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A268" s="11" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B268" s="12" t="s">
+        <v>358</v>
+      </c>
+      <c r="C268" s="7">
+        <v>10981004</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A269" s="11" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B269" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="C269" s="7">
+        <v>27692795</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A270" s="11" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B270" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="C270" s="7">
+        <v>20474946</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A271" s="11" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B271" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="C271" s="7">
+        <v>26341573</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A272" s="11" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B272" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C266" s="24">
-[...59 lines deleted...]
-      <c r="A272" s="25" t="s">
+      <c r="C272" s="7">
+        <v>17518598</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A273" s="11" t="s">
         <v>2233</v>
       </c>
-      <c r="B272" s="16" t="s">
+      <c r="B273" s="12" t="s">
         <v>190</v>
       </c>
-      <c r="C272" s="24">
-[...4 lines deleted...]
-      <c r="A273" s="25" t="s">
+      <c r="C273" s="7">
+        <v>25168398</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A274" s="13" t="s">
         <v>2234</v>
       </c>
-      <c r="B273" s="16" t="s">
+      <c r="B274" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C274" s="7">
+        <v>17518636</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A275" s="11" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B275" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C275" s="7">
+        <v>17519640</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A276" s="11" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B276" s="12" t="s">
         <v>190</v>
       </c>
-      <c r="C273" s="24">
-[...7 lines deleted...]
-      <c r="B274" s="16" t="s">
+      <c r="C276" s="7" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A277" s="13" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B277" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C274" s="24">
-[...7 lines deleted...]
-      <c r="B275" s="16" t="s">
+      <c r="C277" s="7">
+        <v>17518652</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A278" s="13" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B278" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C278" s="7">
+        <v>23983396</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A279" s="13" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B279" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C279" s="7">
+        <v>26316315</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A280" s="13" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B280" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C280" s="7">
+        <v>17518679</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A281" s="13" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B281" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C281" s="7">
+        <v>29960851</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A282" s="11" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B282" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C282" s="7">
+        <v>20429746</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A283" s="13" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B283" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C283" s="7">
+        <v>25168401</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A284" s="13" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B284" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C284" s="7">
+        <v>17518695</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A285" s="13" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B285" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C285" s="7">
+        <v>17519667</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A286" s="11" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B286" s="12" t="s">
         <v>190</v>
       </c>
-      <c r="C275" s="24">
-[...7 lines deleted...]
-      <c r="B276" s="16" t="s">
+      <c r="C286" s="7">
+        <v>17518717</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A287" s="13" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B287" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C276" s="24">
-[...7 lines deleted...]
-      <c r="B277" s="16" t="s">
+      <c r="C287" s="7">
+        <v>17519578</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A288" s="13" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B288" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C277" s="24">
-[...7 lines deleted...]
-      <c r="B278" s="16" t="s">
+      <c r="C288" s="7">
+        <v>17518733</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A289" s="11" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B289" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C289" s="7" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A290" s="13" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B290" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C290" s="7">
+        <v>25143255</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A291" s="13" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B291" s="12" t="s">
         <v>190</v>
       </c>
-      <c r="C278" s="24" t="s">
-[...7 lines deleted...]
-      <c r="B279" s="16" t="s">
+      <c r="C291" s="7">
+        <v>20474962</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A292" s="13" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B292" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C279" s="24">
-[...7 lines deleted...]
-      <c r="B280" s="16" t="s">
+      <c r="C292" s="7">
+        <v>17518776</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A293" s="13" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B293" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C280" s="24">
-[...7 lines deleted...]
-      <c r="B281" s="16" t="s">
+      <c r="C293" s="7">
+        <v>17554543</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A294" s="13" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B294" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C281" s="24">
-[...7 lines deleted...]
-      <c r="B282" s="16" t="s">
+      <c r="C294" s="7">
+        <v>26328925</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A295" s="13" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B295" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C282" s="24">
-[...7 lines deleted...]
-      <c r="B283" s="16" t="s">
+      <c r="C295" s="7">
+        <v>17518792</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A296" s="13" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B296" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C283" s="24">
-[...7 lines deleted...]
-      <c r="B284" s="16" t="s">
+      <c r="C296" s="7">
+        <v>17521424</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A297" s="13" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B297" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C284" s="24">
-[...7 lines deleted...]
-      <c r="B285" s="16" t="s">
+      <c r="C297" s="7">
+        <v>17518830</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A298" s="18" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B298" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="C285" s="24">
-[...7 lines deleted...]
-      <c r="B286" s="16" t="s">
+      <c r="C298" s="7">
+        <v>17519683</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A299" s="13" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B299" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C286" s="24">
-[...7 lines deleted...]
-      <c r="B287" s="16" t="s">
+      <c r="C299" s="7">
+        <v>26317680</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A300" s="13" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B300" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C287" s="24">
-[...7 lines deleted...]
-      <c r="B288" s="16" t="s">
+      <c r="C300" s="7">
+        <v>25152947</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A301" s="11" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B301" s="12" t="s">
         <v>190</v>
       </c>
-      <c r="C288" s="24">
-[...7 lines deleted...]
-      <c r="B289" s="16" t="s">
+      <c r="C301" s="7">
+        <v>17518814</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A302" s="13" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B302" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C289" s="24">
-[...7 lines deleted...]
-      <c r="B290" s="16" t="s">
+      <c r="C302" s="7">
+        <v>17518857</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A303" s="13" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B303" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C290" s="24">
-[...136 lines deleted...]
-      <c r="A303" s="25" t="s">
+      <c r="C303" s="7">
+        <v>20436394</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A304" s="11" t="s">
         <v>2266</v>
       </c>
-      <c r="B303" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A304" s="26" t="s">
+      <c r="B304" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="C304" s="7" t="s">
         <v>2267</v>
       </c>
-      <c r="B304" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A305" s="26" t="s">
+    </row>
+    <row r="305" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A305" s="11" t="s">
         <v>2268</v>
       </c>
-      <c r="B305" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A306" s="25" t="s">
+      <c r="B305" s="12" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C305" s="7">
+        <v>28344448</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A306" s="11" t="s">
         <v>2269</v>
       </c>
-      <c r="B306" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C306" s="24" t="s">
+      <c r="B306" s="12" t="s">
+        <v>921</v>
+      </c>
+      <c r="C306" s="7" t="s">
         <v>2270</v>
       </c>
     </row>
-    <row r="307" spans="1:3" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A307" s="25" t="s">
+    <row r="307" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A307" s="11" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B307" s="12" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A308" s="11" t="s">
         <v>2271</v>
       </c>
-      <c r="B307" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A308" s="25" t="s">
+      <c r="B308" s="12" t="s">
         <v>2272</v>
       </c>
-      <c r="B308" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C308" s="24" t="s">
+      <c r="C308" s="7">
+        <v>29969514</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A309" s="11" t="s">
         <v>2273</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="A310" s="25" t="s">
+      <c r="B309" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="C309" s="7">
+        <v>20504527</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A310" s="11" t="s">
         <v>2274</v>
       </c>
-      <c r="B310" s="16" t="s">
+      <c r="B310" s="12" t="s">
         <v>2275</v>
       </c>
-      <c r="C310" s="24">
-[...4 lines deleted...]
-      <c r="A311" s="25" t="s">
+      <c r="C310" s="7">
+        <v>25105345</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A311" s="11" t="s">
         <v>2276</v>
       </c>
-      <c r="B311" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A312" s="25" t="s">
+      <c r="B311" s="12" t="s">
+        <v>730</v>
+      </c>
+      <c r="C311" s="7">
+        <v>16000668</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A312" s="11" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B312" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C312" s="7">
+        <v>30672767</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A313" s="11" t="s">
         <v>2277</v>
       </c>
-      <c r="B312" s="16" t="s">
+      <c r="B313" s="12" t="s">
+        <v>743</v>
+      </c>
+      <c r="C313" s="7">
+        <v>17502659</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A314" s="11" t="s">
         <v>2278</v>
       </c>
-      <c r="C312" s="24">
-[...4 lines deleted...]
-      <c r="A313" s="25" t="s">
+      <c r="B314" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="C314" s="7">
+        <v>25673165</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A315" s="11" t="s">
         <v>2279</v>
       </c>
-      <c r="B313" s="16" t="s">
-[...18 lines deleted...]
-      <c r="A315" s="25" t="s">
+      <c r="B315" s="12" t="s">
         <v>2280</v>
       </c>
-      <c r="B315" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A316" s="25" t="s">
+      <c r="C315" s="7">
+        <v>27519457</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A316" s="11" t="s">
         <v>2281</v>
       </c>
-      <c r="B316" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A317" s="25" t="s">
+      <c r="B316" s="12" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C316" s="7">
+        <v>27695883</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A317" s="11" t="s">
         <v>2282</v>
       </c>
-      <c r="B317" s="16" t="s">
+      <c r="B317" s="12" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C317" s="7">
+        <v>27709329</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A318" s="13" t="s">
         <v>2283</v>
       </c>
-      <c r="C317" s="24">
-[...4 lines deleted...]
-      <c r="A318" s="25" t="s">
+      <c r="B318" s="12" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C318" s="7" t="s">
         <v>2284</v>
       </c>
-      <c r="B318" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A319" s="25" t="s">
+    </row>
+    <row r="319" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A319" s="13" t="s">
         <v>2285</v>
       </c>
-      <c r="B319" s="16" t="s">
-[...6 lines deleted...]
-    <row r="320" spans="1:3" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B319" s="12" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C319" s="7">
+        <v>28326245</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A320" s="11" t="s">
         <v>2286</v>
       </c>
-      <c r="B320" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C320" s="24" t="s">
+      <c r="B320" s="12" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C320" s="7">
+        <v>16877098</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A321" s="11" t="s">
         <v>2287</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A321" s="11" t="s">
+      <c r="B321" s="12" t="s">
         <v>2288</v>
       </c>
-      <c r="B321" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A322" s="25" t="s">
+      <c r="C321" s="7">
+        <v>16875974</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A322" s="11" t="s">
         <v>2289</v>
       </c>
-      <c r="B322" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A323" s="25" t="s">
+      <c r="B322" s="12" t="s">
         <v>2290</v>
       </c>
-      <c r="B323" s="16" t="s">
+      <c r="C322" s="7">
+        <v>16878167</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A323" s="11" t="s">
         <v>2291</v>
       </c>
-      <c r="C323" s="24">
-[...4 lines deleted...]
-      <c r="A324" s="25" t="s">
+      <c r="B323" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="C323" s="7">
+        <v>16878779</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A324" s="11" t="s">
         <v>2292</v>
       </c>
-      <c r="B324" s="16" t="s">
+      <c r="B324" s="12" t="s">
         <v>2293</v>
       </c>
-      <c r="C324" s="24">
-[...4 lines deleted...]
-      <c r="A325" s="25" t="s">
+      <c r="C324" s="7">
+        <v>16875877</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A325" s="11" t="s">
         <v>2294</v>
       </c>
-      <c r="B325" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A326" s="25" t="s">
+      <c r="B325" s="12" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C325" s="7">
+        <v>16878795</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A326" s="11" t="s">
         <v>2295</v>
       </c>
-      <c r="B326" s="16" t="s">
+      <c r="B326" s="12" t="s">
         <v>2296</v>
       </c>
-      <c r="C326" s="24">
-[...4 lines deleted...]
-      <c r="A327" s="25" t="s">
+      <c r="C326" s="7">
+        <v>16874196</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A327" s="11" t="s">
         <v>2297</v>
       </c>
-      <c r="B327" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A328" s="25" t="s">
+      <c r="B327" s="12" t="s">
         <v>2298</v>
       </c>
-      <c r="B328" s="16" t="s">
+      <c r="C327" s="7">
+        <v>20903189</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A328" s="11" t="s">
         <v>2299</v>
       </c>
-      <c r="C328" s="24">
-[...4 lines deleted...]
-      <c r="A329" s="25" t="s">
+      <c r="B328" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="C328" s="7">
+        <v>16878884</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A329" s="11" t="s">
         <v>2300</v>
       </c>
-      <c r="B329" s="16" t="s">
+      <c r="B329" s="12" t="s">
+        <v>771</v>
+      </c>
+      <c r="C329" s="7">
+        <v>25783270</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A330" s="11" t="s">
         <v>2301</v>
       </c>
-      <c r="C329" s="24">
-[...4 lines deleted...]
-      <c r="A330" s="25" t="s">
+      <c r="B330" s="12" t="s">
         <v>2302</v>
       </c>
-      <c r="B330" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A331" s="25" t="s">
+      <c r="C330" s="7">
+        <v>16878078</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A331" s="11" t="s">
         <v>2303</v>
       </c>
-      <c r="B331" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A332" s="25" t="s">
+      <c r="B331" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="C331" s="7">
+        <v>17421241</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A332" s="11" t="s">
         <v>2304</v>
       </c>
-      <c r="B332" s="16" t="s">
+      <c r="B332" s="12" t="s">
         <v>2305</v>
       </c>
-      <c r="C332" s="24">
-[...4 lines deleted...]
-      <c r="A333" s="25" t="s">
+      <c r="C332" s="7">
+        <v>16877055</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A333" s="11" t="s">
         <v>2306</v>
       </c>
-      <c r="B333" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A334" s="25" t="s">
+      <c r="B333" s="12" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C333" s="7">
+        <v>16878736</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A334" s="11" t="s">
         <v>2307</v>
       </c>
-      <c r="B334" s="16" t="s">
+      <c r="B334" s="12" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C334" s="7">
+        <v>16879651</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A335" s="11" t="s">
         <v>2308</v>
       </c>
-      <c r="C334" s="24">
-[...4 lines deleted...]
-      <c r="A335" s="25" t="s">
+      <c r="B335" s="12" t="s">
         <v>2309</v>
       </c>
-      <c r="B335" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A336" s="25" t="s">
+      <c r="C335" s="7">
+        <v>15501477</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A336" s="11" t="s">
         <v>2310</v>
       </c>
-      <c r="B336" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A337" s="25" t="s">
+      <c r="B336" s="12" t="s">
         <v>2311</v>
       </c>
-      <c r="B337" s="16" t="s">
+      <c r="C336" s="7">
+        <v>16877586</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A337" s="11" t="s">
         <v>2312</v>
       </c>
-      <c r="C337" s="24">
-[...4 lines deleted...]
-      <c r="A338" s="25" t="s">
+      <c r="B337" s="12" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C337" s="7">
+        <v>20903537</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A338" s="11" t="s">
         <v>2313</v>
       </c>
-      <c r="B338" s="16" t="s">
+      <c r="B338" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="C338" s="7">
+        <v>16878345</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A339" s="11" t="s">
         <v>2314</v>
       </c>
-      <c r="C338" s="24">
-[...4 lines deleted...]
-      <c r="A339" s="25" t="s">
+      <c r="B339" s="12" t="s">
         <v>2315</v>
       </c>
-      <c r="B339" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A340" s="25" t="s">
+      <c r="C339" s="7" t="s">
         <v>2316</v>
       </c>
-      <c r="B340" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A341" s="25" t="s">
+    </row>
+    <row r="340" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A340" s="11" t="s">
         <v>2317</v>
       </c>
-      <c r="B341" s="16" t="s">
+      <c r="B340" s="12" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C340" s="7">
+        <v>23145765</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A341" s="11" t="s">
         <v>2318</v>
       </c>
-      <c r="C341" s="24" t="s">
+      <c r="B341" s="12" t="s">
         <v>2319</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A342" s="25" t="s">
+      <c r="C341" s="7">
+        <v>16879376</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A342" s="18" t="s">
         <v>2320</v>
       </c>
-      <c r="B342" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A343" s="25" t="s">
+      <c r="B342" s="5" t="s">
         <v>2321</v>
       </c>
-      <c r="B343" s="16" t="s">
+      <c r="C342" s="7">
+        <v>23144378</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A343" s="11" t="s">
         <v>2322</v>
       </c>
-      <c r="C343" s="24">
-[...4 lines deleted...]
-      <c r="A344" s="28" t="s">
+      <c r="B343" s="12" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C343" s="7">
+        <v>16878868</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A344" s="11" t="s">
         <v>2323</v>
       </c>
-      <c r="B344" s="16" t="s">
+      <c r="B344" s="12" t="s">
+        <v>727</v>
+      </c>
+      <c r="C344" s="7">
+        <v>20903456</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A345" s="11" t="s">
         <v>2324</v>
       </c>
-      <c r="C344" s="24">
-[...4 lines deleted...]
-      <c r="A345" s="25" t="s">
+      <c r="B345" s="12" t="s">
         <v>2325</v>
       </c>
-      <c r="B345" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A346" s="25" t="s">
+      <c r="C345" s="7">
+        <v>20900392</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A346" s="11" t="s">
         <v>2326</v>
       </c>
-      <c r="B346" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A347" s="25" t="s">
+      <c r="B346" s="12" t="s">
         <v>2327</v>
       </c>
-      <c r="B347" s="16" t="s">
+      <c r="C346" s="7">
+        <v>20420099</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A347" s="11" t="s">
         <v>2328</v>
       </c>
-      <c r="C347" s="24">
-[...4 lines deleted...]
-      <c r="A348" s="25" t="s">
+      <c r="B347" s="12" t="s">
         <v>2329</v>
       </c>
-      <c r="B348" s="16" t="s">
+      <c r="C347" s="7" t="s">
         <v>2330</v>
       </c>
-      <c r="C348" s="24">
-[...4 lines deleted...]
-      <c r="A349" s="25" t="s">
+    </row>
+    <row r="348" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A348" s="11" t="s">
         <v>2331</v>
       </c>
-      <c r="B349" s="16" t="s">
+      <c r="B348" s="12" t="s">
         <v>2332</v>
       </c>
-      <c r="C349" s="24" t="s">
+      <c r="C348" s="7">
+        <v>16870425</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A349" s="13" t="s">
         <v>2333</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A350" s="25" t="s">
+      <c r="B349" s="12" t="s">
         <v>2334</v>
       </c>
-      <c r="B350" s="16" t="s">
+      <c r="C349" s="7">
+        <v>27671402</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A350" s="11" t="s">
         <v>2335</v>
       </c>
-      <c r="C350" s="24">
-[...3 lines deleted...]
-    <row r="351" spans="1:3" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B350" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C350" s="7">
+        <v>15570657</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A351" s="11" t="s">
         <v>2336</v>
       </c>
-      <c r="B351" s="16" t="s">
+      <c r="B351" s="12" t="s">
+        <v>921</v>
+      </c>
+      <c r="C351" s="7">
+        <v>16879198</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A352" s="11" t="s">
         <v>2337</v>
       </c>
-      <c r="C351" s="24">
-[...4 lines deleted...]
-      <c r="A352" s="25" t="s">
+      <c r="B352" s="12" t="s">
+        <v>719</v>
+      </c>
+      <c r="C352" s="7">
+        <v>20902158</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A353" s="11" t="s">
         <v>2338</v>
       </c>
-      <c r="B352" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A353" s="25" t="s">
+      <c r="B353" s="12" t="s">
         <v>2339</v>
       </c>
-      <c r="B353" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A354" s="25" t="s">
+      <c r="C353" s="7">
+        <v>16879392</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A354" s="11" t="s">
         <v>2340</v>
       </c>
-      <c r="B354" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A355" s="25" t="s">
+      <c r="B354" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C354" s="7">
+        <v>16879759</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A355" s="11" t="s">
         <v>2341</v>
       </c>
-      <c r="B355" s="16" t="s">
+      <c r="B355" s="12" t="s">
         <v>2342</v>
       </c>
-      <c r="C355" s="24">
-[...4 lines deleted...]
-      <c r="A356" s="25" t="s">
+      <c r="C355" s="7" t="s">
         <v>2343</v>
       </c>
-      <c r="B356" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A357" s="25" t="s">
+    </row>
+    <row r="356" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A356" s="11" t="s">
         <v>2344</v>
       </c>
-      <c r="B357" s="16" t="s">
+      <c r="B356" s="12" t="s">
         <v>2345</v>
       </c>
-      <c r="C357" s="24" t="s">
+      <c r="C356" s="7">
+        <v>16879430</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A357" s="11" t="s">
         <v>2346</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A358" s="25" t="s">
+      <c r="B357" s="12" t="s">
         <v>2347</v>
       </c>
-      <c r="B358" s="16" t="s">
+      <c r="C357" s="7">
+        <v>16877209</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A358" s="11" t="s">
         <v>2348</v>
       </c>
-      <c r="C358" s="24">
-[...4 lines deleted...]
-      <c r="A359" s="25" t="s">
+      <c r="B358" s="12" t="s">
         <v>2349</v>
       </c>
-      <c r="B359" s="16" t="s">
+      <c r="C358" s="7" t="s">
         <v>2350</v>
       </c>
-      <c r="C359" s="24">
-[...4 lines deleted...]
-      <c r="A360" s="25" t="s">
+    </row>
+    <row r="359" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A359" s="11" t="s">
         <v>2351</v>
       </c>
-      <c r="B360" s="16" t="s">
+      <c r="B359" s="12" t="s">
         <v>2352</v>
       </c>
-      <c r="C360" s="24" t="s">
+      <c r="C359" s="7">
+        <v>15423034</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A360" s="11" t="s">
         <v>2353</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A361" s="25" t="s">
+      <c r="B360" s="12" t="s">
         <v>2354</v>
       </c>
-      <c r="B361" s="16" t="s">
+      <c r="C360" s="7">
+        <v>16876423</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A361" s="11" t="s">
         <v>2355</v>
       </c>
-      <c r="C361" s="24">
-[...4 lines deleted...]
-      <c r="A362" s="25" t="s">
+      <c r="B361" s="12" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C361" s="7">
+        <v>20902832</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A362" s="11" t="s">
         <v>2356</v>
       </c>
-      <c r="B362" s="16" t="s">
+      <c r="B362" s="12" t="s">
         <v>2357</v>
       </c>
-      <c r="C362" s="24">
-[...4 lines deleted...]
-      <c r="A363" s="25" t="s">
+      <c r="C362" s="7">
+        <v>16878485</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A363" s="11" t="s">
         <v>2358</v>
       </c>
-      <c r="B363" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A364" s="25" t="s">
+      <c r="B363" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C363" s="7">
+        <v>28313224</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A364" s="11" t="s">
         <v>2359</v>
       </c>
-      <c r="B364" s="16" t="s">
+      <c r="B364" s="12" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C364" s="7">
+        <v>20507038</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A365" s="11" t="s">
         <v>2360</v>
       </c>
-      <c r="C364" s="24">
-[...4 lines deleted...]
-      <c r="A365" s="25" t="s">
+      <c r="B365" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C365" s="7" t="s">
         <v>2361</v>
       </c>
-      <c r="B365" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A366" s="25" t="s">
+    </row>
+    <row r="366" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A366" s="11" t="s">
         <v>2362</v>
       </c>
-      <c r="B366" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A367" s="25" t="s">
+      <c r="B366" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C366" s="7">
+        <v>28342879</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A367" s="11" t="s">
         <v>2363</v>
       </c>
-      <c r="B367" s="16" t="s">
+      <c r="B367" s="12" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C367" s="7">
+        <v>24758876</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A368" s="11" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B368" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="C368" s="7" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A369" s="11" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B369" s="12" t="s">
+        <v>329</v>
+      </c>
+      <c r="C369" s="7">
+        <v>26929384</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A370" s="11" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B370" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="C370" s="7">
+        <v>29961394</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A371" s="11" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B371" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C367" s="24" t="s">
-[...37 lines deleted...]
-      <c r="A371" s="25" t="s">
+      <c r="C371" s="7">
+        <v>27686566</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A372" s="11" t="s">
         <v>2368</v>
       </c>
-      <c r="B371" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A372" s="25" t="s">
+      <c r="B372" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C372" s="7">
+        <v>23979070</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A373" s="11" t="s">
         <v>2369</v>
       </c>
-      <c r="B372" s="16" t="s">
+      <c r="B373" s="12" t="s">
+        <v>958</v>
+      </c>
+      <c r="C373" s="7">
+        <v>21928312</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A374" s="11" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B374" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C374" s="7">
+        <v>25721143</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A375" s="11" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B375" s="12" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C375" s="7">
+        <v>20423195</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A376" s="11" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B376" s="12" t="s">
+        <v>941</v>
+      </c>
+      <c r="C376" s="7">
+        <v>19422466</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A377" s="11" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B377" s="12" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C377" s="7">
+        <v>20902212</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A378" s="11" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B378" s="12" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C378" s="7">
+        <v>20908873</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A379" s="11" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B379" s="12" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C379" s="7">
+        <v>15269914</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A380" s="11" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B380" s="12" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C380" s="7">
+        <v>16870042</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A381" s="11" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B381" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="C381" s="7">
+        <v>18832148</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A382" s="13" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B382" s="12" t="s">
+        <v>758</v>
+      </c>
+      <c r="C382" s="7" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A383" s="11" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B383" s="12" t="s">
         <v>467</v>
       </c>
-      <c r="C372" s="24">
-[...125 lines deleted...]
-      <c r="A384" s="25" t="s">
+      <c r="C383" s="7">
+        <v>21906009</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A384" s="11" t="s">
         <v>2385</v>
       </c>
-      <c r="B384" s="16" t="s">
+      <c r="B384" s="12" t="s">
         <v>334</v>
       </c>
-      <c r="C384" s="24">
-[...3 lines deleted...]
-    <row r="385" spans="1:3" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C384" s="7">
+        <v>15408191</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A385" s="11" t="s">
         <v>2386</v>
       </c>
-      <c r="B385" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C385" s="24" t="s">
+      <c r="B385" s="12" t="s">
         <v>2387</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A386" s="25" t="s">
+      <c r="C385" s="7" t="s">
         <v>2388</v>
       </c>
-      <c r="B386" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A387" s="25" t="s">
+    </row>
+    <row r="386" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A386" s="11" t="s">
         <v>2389</v>
       </c>
-      <c r="B387" s="16" t="s">
+      <c r="B386" s="12" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C386" s="7">
+        <v>15824934</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A387" s="11" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B387" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="C387" s="7">
+        <v>20909071</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A388" s="11" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B388" s="12" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C388" s="7">
+        <v>10982825</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A389" s="11" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B389" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="C389" s="7">
+        <v>13652710</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A390" s="11" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B390" s="12" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C390" s="7">
+        <v>20901976</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A391" s="11" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B391" s="12" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C391" s="7" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A392" s="11" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B392" s="12" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C392" s="7">
+        <v>16875257</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A393" s="13" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B393" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C393" s="7">
+        <v>14732165</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A394" s="11" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B394" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="C394" s="7">
+        <v>17530407</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A395" s="11" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B395" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="C395" s="7">
+        <v>20401124</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A396" s="11" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B396" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="C396" s="7">
+        <v>23146753</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A397" s="11" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B397" s="12" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C397" s="7">
+        <v>20900155</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A398" s="11" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B398" s="12" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C398" s="7">
+        <v>23144912</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A399" s="11" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B399" s="12" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C399" s="7">
+        <v>21971153</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A400" s="13" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B400" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="C400" s="7">
+        <v>27682811</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A401" s="11" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B401" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="C401" s="7">
+        <v>20013078</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A402" s="11" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B402" s="12" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C402" s="7">
+        <v>29933153</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A403" s="11" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B403" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="C403" s="7" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A404" s="11" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B404" s="12" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C404" s="7">
+        <v>17454514</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A405" s="11" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B405" s="12" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C405" s="7">
+        <v>17454549</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A406" s="11" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B406" s="12" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C406" s="7">
+        <v>17454557</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A407" s="11" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B407" s="12" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C407" s="7">
+        <v>17571146</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A408" s="11" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B408" s="12" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C408" s="7">
+        <v>23148888</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A409" s="11" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B409" s="12" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C409" s="7">
+        <v>21897948</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A410" s="11" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B410" s="12" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C410" s="7">
+        <v>29935210</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A411" s="11" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B411" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="C411" s="7">
+        <v>23147156</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A412" s="11" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B412" s="12" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C412" s="7">
+        <v>15408183</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A413" s="11" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B413" s="12" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C413" s="7">
+        <v>23144785</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A414" s="11" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B414" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C414" s="7">
+        <v>20513909</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A415" s="11" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B415" s="12" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C415" s="7">
+        <v>16879511</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A416" s="11" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B416" s="12" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C416" s="7" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A417" s="11" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B417" s="12" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C417" s="7">
+        <v>13652834</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A418" s="11" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B418" s="12" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C418" s="7">
+        <v>20900732</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A419" s="11" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B419" s="12" t="s">
+        <v>382</v>
+      </c>
+      <c r="C419" s="7">
+        <v>20900716</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A420" s="11" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B420" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="C420" s="7">
+        <v>20900058</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A421" s="11" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B421" s="12" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C421" s="7">
+        <v>20420064</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A422" s="11" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B422" s="12" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C422" s="7">
+        <v>20900031</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A423" s="11" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B423" s="12" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C423" s="7">
+        <v>20902735</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A424" s="11" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B424" s="12" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C424" s="7">
+        <v>16879538</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A425" s="11" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B425" s="12" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C425" s="7">
+        <v>16879619</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A426" s="11" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B426" s="12" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C426" s="7">
+        <v>16877268</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A427" s="11" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B427" s="12" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C427" s="7">
+        <v>20902913</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A428" s="11" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B428" s="12" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C428" s="7">
+        <v>23144939</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A429" s="13" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B429" s="12" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C429" s="7" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A430" s="11" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B430" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="C430" s="7">
+        <v>16005775</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A431" s="16" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B431" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C431" s="7">
+        <v>27692485</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A432" s="11" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B432" s="12" t="s">
         <v>334</v>
       </c>
-      <c r="C387" s="24">
-[...498 lines deleted...]
-    <row r="433" spans="1:3" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C432" s="7">
+        <v>20479980</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A433" s="11" t="s">
         <v>2464</v>
       </c>
-      <c r="B433" s="16" t="s">
+      <c r="B433" s="12" t="s">
+        <v>743</v>
+      </c>
+      <c r="C433" s="7">
+        <v>17582652</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A434" s="11" t="s">
         <v>2465</v>
       </c>
-      <c r="C433" s="24" t="s">
+      <c r="B434" s="12" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C434" s="7">
+        <v>17497345</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A435" s="11" t="s">
         <v>2466</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A434" s="25" t="s">
+      <c r="B435" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C435" s="7">
+        <v>24750387</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A436" s="11" t="s">
         <v>2467</v>
       </c>
-      <c r="B434" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A435" s="25" t="s">
+      <c r="B436" s="12" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C436" s="7">
+        <v>19327005</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A437" s="11" t="s">
         <v>2468</v>
       </c>
-      <c r="B435" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A436" s="25" t="s">
+      <c r="B437" s="12" t="s">
+        <v>862</v>
+      </c>
+      <c r="C437" s="7">
+        <v>16878205</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A438" s="11" t="s">
         <v>2469</v>
       </c>
-      <c r="B436" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A437" s="25" t="s">
+      <c r="B438" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="C438" s="7">
+        <v>20900015</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A439" s="11" t="s">
         <v>2470</v>
       </c>
-      <c r="B437" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A438" s="25" t="s">
+      <c r="B439" s="12" t="s">
         <v>2471</v>
       </c>
-      <c r="B438" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A439" s="25" t="s">
+      <c r="C439" s="7">
+        <v>16879694</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A440" s="11" t="s">
         <v>2472</v>
       </c>
-      <c r="B439" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A440" s="25" t="s">
+      <c r="B440" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C440" s="7" t="s">
         <v>2473</v>
       </c>
-      <c r="B440" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A441" s="25" t="s">
+    </row>
+    <row r="441" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A441" s="13" t="s">
         <v>2474</v>
       </c>
-      <c r="B441" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A442" s="25" t="s">
+      <c r="B441" s="12" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C441" s="7">
+        <v>25735098</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A442" s="13" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B442" s="12" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C442" s="7" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A443" s="11" t="s">
         <v>2475</v>
       </c>
-      <c r="B442" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A443" s="25" t="s">
+      <c r="B443" s="12" t="s">
+        <v>380</v>
+      </c>
+      <c r="C443" s="7">
+        <v>23788038</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A444" s="11" t="s">
         <v>2476</v>
       </c>
-      <c r="B443" s="16" t="s">
+      <c r="B444" s="12" t="s">
+        <v>832</v>
+      </c>
+      <c r="C444" s="7">
+        <v>17414857</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A445" s="11" t="s">
         <v>2477</v>
       </c>
-      <c r="C443" s="24">
-[...4 lines deleted...]
-      <c r="A444" s="25" t="s">
+      <c r="B445" s="12" t="s">
         <v>2478</v>
       </c>
-      <c r="B444" s="16" t="s">
+      <c r="C445" s="19">
+        <v>23796146</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A446" s="11" t="s">
         <v>2479</v>
       </c>
-      <c r="C444" s="24">
-[...4 lines deleted...]
-      <c r="A445" s="25" t="s">
+      <c r="B446" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="C446" s="3">
+        <v>26396181</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A447" s="11" t="s">
         <v>2480</v>
       </c>
-      <c r="B445" s="16" t="s">
+      <c r="B447" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="C447" s="7">
+        <v>26883740</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A448" s="11" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B448" s="12" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C448" s="7">
+        <v>23782242</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A449" s="11" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B449" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C449" s="7">
+        <v>26423561</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A450" s="11" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B450" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="C450" s="7">
+        <v>14392054</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A451" s="11" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B451" s="12" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C451" s="7">
+        <v>25776576</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A452" s="13" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B452" s="12" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C452" s="7">
+        <v>29409497</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A453" s="11" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B453" s="12" t="s">
+        <v>952</v>
+      </c>
+      <c r="C453" s="7">
+        <v>17408709</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A454" s="11" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B454" s="12" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C454" s="7">
+        <v>29984971</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A455" s="13" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B455" s="12" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C455" s="7">
+        <v>26882663</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A456" s="20" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B456" s="12" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C456" s="7" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A457" s="20" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B457" s="12" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C457" s="7">
+        <v>27696456</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A458" s="20" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B458" s="12" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C458" s="7">
+        <v>27696448</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A459" s="11" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B459" s="12" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C459" s="7">
+        <v>14661861</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A460" s="13" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B460" s="12" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C460" s="7">
+        <v>28344405</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A461" s="13" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B461" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="C461" s="7">
+        <v>26423588</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A462" s="13" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B462" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C462" s="7">
+        <v>20367465</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A463" s="13" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B463" s="12" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C463" s="7">
+        <v>29401402</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A464" s="13" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B464" s="12" t="s">
+        <v>941</v>
+      </c>
+      <c r="C464" s="7">
+        <v>14698080</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A465" s="13" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B465" s="12" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C465" s="7" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A466" s="11" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B466" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C466" s="7">
+        <v>17500443</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A467" s="11" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B467" s="12" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C467" s="7">
+        <v>17517915</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A468" s="11" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B468" s="12" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C468" s="7">
+        <v>20458827</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A469" s="11" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B469" s="12" t="s">
+        <v>921</v>
+      </c>
+      <c r="C469" s="7">
+        <v>20976941</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A470" s="13" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B470" s="12" t="s">
+        <v>921</v>
+      </c>
+      <c r="C470" s="7" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A471" s="11" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B471" s="12" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C471" s="7">
+        <v>16875605</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A472" s="13" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B472" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="C472" s="7">
+        <v>27514102</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A473" s="13" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B473" s="12" t="s">
+        <v>485</v>
+      </c>
+      <c r="C473" s="7">
+        <v>17550998</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A474" s="11" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B474" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="C474" s="7">
+        <v>23249269</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A475" s="11" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B475" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="C475" s="7">
+        <v>18780261</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A476" s="11" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B476" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C476" s="7">
+        <v>13643703</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A477" s="11" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B477" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C477" s="7">
+        <v>14390507</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A478" s="11" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B478" s="12" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C478" s="7">
+        <v>26884011</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A479" s="11" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B479" s="12" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C479" s="7">
+        <v>21928614</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A480" s="11" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B480" s="12" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C480" s="7">
+        <v>30676851</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A481" s="11" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B481" s="12" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C481" s="7">
+        <v>19397445</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A482" s="16" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B482" s="12" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C482" s="7">
+        <v>26986248</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A483" s="11" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B483" s="12" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C483" s="7">
+        <v>16875443</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A484" s="11" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B484" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C484" s="7">
+        <v>20901860</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A485" s="11" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B485" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C485" s="7" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A486" s="11" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B486" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="C486" s="7" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A487" s="11" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B487" s="12" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C487" s="7">
+        <v>15348687</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A488" s="11" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B488" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C488" s="7">
+        <v>29949890</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A489" s="11" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B489" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C489" s="7">
+        <v>17561051</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A490" s="11" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B490" s="12" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C490" s="7">
+        <v>17446198</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A491" s="11" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B491" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C491" s="7">
+        <v>20541058</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A492" s="11" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B492" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C492" s="7" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A493" s="11" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B493" s="12" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C493" s="7">
+        <v>20901437</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A494" s="11" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B494" s="12" t="s">
+        <v>382</v>
+      </c>
+      <c r="C494" s="7">
+        <v>20552238</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A495" s="11" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B495" s="12" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C495" s="7">
+        <v>16879597</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A496" s="11" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B496" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="C496" s="7">
+        <v>15570703</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A497" s="11" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B497" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="C497" s="7">
+        <v>17577861</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A498" s="13" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B498" s="12" t="s">
+        <v>380</v>
+      </c>
+      <c r="C498" s="7" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A499" s="11" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B499" s="12" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C499" s="7">
+        <v>19420994</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A500" s="11" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B500" s="12" t="s">
         <v>147</v>
       </c>
-      <c r="C445" s="24" t="s">
-[...598 lines deleted...]
-      <c r="A500" s="25" t="s">
+      <c r="C500" s="7">
+        <v>26373807</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A501" s="11" t="s">
         <v>2544</v>
       </c>
-      <c r="B500" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A501" s="25" t="s">
+      <c r="B501" s="12" t="s">
         <v>2545</v>
       </c>
-      <c r="B501" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A502" s="25" t="s">
+      <c r="C501" s="7">
+        <v>19181523</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A502" s="11" t="s">
         <v>2546</v>
       </c>
-      <c r="B502" s="16" t="s">
-[...6 lines deleted...]
-    <row r="503" spans="1:3" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B502" s="12" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C502" s="7">
+        <v>20420080</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A503" s="11" t="s">
         <v>2547</v>
       </c>
-      <c r="B503" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C503" s="24" t="s">
+      <c r="B503" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C503" s="7">
+        <v>28355598</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A504" s="11" t="s">
         <v>2548</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A504" s="25" t="s">
+      <c r="B504" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C504" s="7">
+        <v>25742272</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A505" s="11" t="s">
         <v>2549</v>
       </c>
-      <c r="B504" s="16" t="s">
+      <c r="B505" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C505" s="7">
+        <v>25758314</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A506" s="11" t="s">
         <v>2550</v>
       </c>
-      <c r="C504" s="24">
-[...4 lines deleted...]
-      <c r="A505" s="25" t="s">
+      <c r="B506" s="6" t="s">
         <v>2551</v>
       </c>
-      <c r="B505" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A506" s="25" t="s">
+      <c r="C506" s="14">
+        <v>26376989</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A507" s="11" t="s">
         <v>2552</v>
       </c>
-      <c r="B506" s="16" t="s">
+      <c r="B507" s="12" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C507" s="7">
+        <v>17446163</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A508" s="11" t="s">
         <v>2553</v>
       </c>
-      <c r="C506" s="24">
-[...4 lines deleted...]
-      <c r="A507" s="25" t="s">
+      <c r="B508" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="C508" s="7">
+        <v>20521707</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A509" s="11" t="s">
         <v>2554</v>
       </c>
-      <c r="B507" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A508" s="25" t="s">
+      <c r="B509" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C509" s="7">
+        <v>27713164</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A510" s="11" t="s">
         <v>2555</v>
       </c>
-      <c r="B508" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A509" s="25" t="s">
+      <c r="B510" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C510" s="7" t="s">
         <v>2556</v>
       </c>
-      <c r="B509" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A510" s="25" t="s">
+    </row>
+    <row r="511" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A511" s="11" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B511" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C511" s="7">
+        <v>30687306</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A512" s="11" t="s">
         <v>2557</v>
       </c>
-      <c r="B510" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A511" s="25" t="s">
+      <c r="B512" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C512" s="7">
+        <v>14677652</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A513" s="11" t="s">
         <v>2558</v>
       </c>
-      <c r="B511" s="16" t="s">
+      <c r="B513" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C513" s="7">
+        <v>24754455</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A514" s="11" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B514" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="C514" s="7">
+        <v>25756265</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A515" s="11" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B515" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C515" s="7">
+        <v>14421984</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A516" s="11" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B516" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C516" s="7">
+        <v>25722611</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A517" s="16" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B517" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C517" s="7">
+        <v>27705846</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A518" s="11" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B518" s="12" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C518" s="7">
+        <v>16874765</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A519" s="11" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B519" s="12" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C519" s="7">
+        <v>26422514</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A520" s="11" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B520" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C520" s="7">
+        <v>23987324</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A521" s="11" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B521" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C521" s="7">
+        <v>29979684</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A522" s="11" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B522" s="12" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C522" s="7" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A523" s="11" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B523" s="12" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C523" s="7" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A524" s="13" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B524" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="C524" s="7">
+        <v>28323556</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A525" s="13" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B525" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C525" s="7">
+        <v>20460260</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A526" s="11" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B526" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C526" s="7">
+        <v>16877438</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A527" s="11" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B527" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C527" s="7">
+        <v>25755609</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A528" s="16" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B528" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C528" s="7">
+        <v>27692558</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A529" s="11" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B529" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="C529" s="7">
+        <v>27692450</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A530" s="13" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B530" s="12" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C530" s="7">
+        <v>20458940</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A531" s="11" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B531" s="12" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C531" s="7">
+        <v>20901844</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A532" s="13" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B532" s="12" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C532" s="7">
+        <v>20954697</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A533" s="11" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B533" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C533" s="7">
+        <v>17597331</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A534" s="11" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B534" s="12" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C534" s="7">
+        <v>25770470</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A535" s="11" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B535" s="12" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C535" s="7" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A536" s="11" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B536" s="12" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C536" s="7">
+        <v>18677185</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A537" s="11" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B537" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C537" s="7">
+        <v>20563485</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A538" s="11" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B538" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C538" s="7">
+        <v>14470578</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A539" s="11" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B539" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C539" s="7">
+        <v>27687228</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A540" s="11" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B540" s="12" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C540" s="7">
+        <v>20513380</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A541" s="11" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B541" s="12" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C541" s="7">
+        <v>28348966</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A542" s="13" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B542" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C542" s="7">
+        <v>27671429</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A543" s="11" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B543" s="12" t="s">
+        <v>714</v>
+      </c>
+      <c r="C543" s="7">
+        <v>27504867</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A544" s="11" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B544" s="12" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C544" s="7">
+        <v>30683475</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A545" s="11" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B545" s="12" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C545" s="7">
+        <v>29976286</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A546" s="11" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B546" s="12" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C546" s="7">
+        <v>16876083</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A547" s="11" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B547" s="12" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C547" s="7" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A548" s="11" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B548" s="12" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C548" s="7">
+        <v>19390122</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A549" s="11" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B549" s="12" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C549" s="7">
+        <v>18759203</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A550" s="11" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B550" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C550" s="7">
+        <v>16000846</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A551" s="11" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B551" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="C551" s="7">
+        <v>26884046</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A552" s="11" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B552" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="C552" s="7">
+        <v>26884062</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A553" s="13" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B553" s="12" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C553" s="7" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A554" s="13" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B554" s="12" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C554" s="7">
+        <v>27514595</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A555" s="11" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B555" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="C555" s="7">
+        <v>27511871</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A556" s="11" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B556" s="12" t="s">
+        <v>936</v>
+      </c>
+      <c r="C556" s="7">
+        <v>15427390</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A557" s="11" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B557" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="C557" s="7">
+        <v>26903857</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A558" s="11" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B558" s="12" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C558" s="7">
+        <v>16879678</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A559" s="11" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B559" s="12" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C559" s="7">
+        <v>20420056</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A560" s="11" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B560" s="12" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C560" s="7">
+        <v>15452263</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A561" s="11" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B561" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="C561" s="7">
+        <v>26924552</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A562" s="11" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B562" s="12" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C562" s="7">
+        <v>27719693</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A563" s="11" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B563" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C563" s="7">
+        <v>15244741</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A564" s="11" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B564" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="C511" s="24">
-[...62 lines deleted...]
-      <c r="B517" s="16" t="s">
+      <c r="C564" s="7">
+        <v>23276096</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A565" s="11" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B565" s="12" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C565" s="7" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A566" s="11" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B566" s="12" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C566" s="7">
+        <v>20554877</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A567" s="11" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B567" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="C567" s="7">
+        <v>17517176</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A568" s="13" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B568" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C568" s="7">
+        <v>20513305</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A569" s="11" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B569" s="12" t="s">
+        <v>423</v>
+      </c>
+      <c r="C569" s="7">
+        <v>20564538</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A570" s="11" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B570" s="12" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C570" s="7">
+        <v>24108650</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A571" s="11" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B571" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="C571" s="7">
+        <v>19403372</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A572" s="11" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B572" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C517" s="24">
-[...95 lines deleted...]
-      <c r="B526" s="16" t="s">
+      <c r="C572" s="7">
+        <v>25782703</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A573" s="11" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B573" s="12" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C573" s="7" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A574" s="11" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B574" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C574" s="7">
+        <v>15557561</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A575" s="11" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B575" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C526" s="24">
-[...106 lines deleted...]
-      <c r="B536" s="16" t="s">
+      <c r="C575" s="7">
+        <v>17597714</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A576" s="16" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B576" s="12" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C576" s="7">
+        <v>30698359</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A577" s="11" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B577" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="C577" s="7">
+        <v>20524986</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A578" s="11" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B578" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C578" s="7">
+        <v>18651682</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A579" s="11" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B579" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="C579" s="7">
+        <v>29982006</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A580" s="11" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B580" s="12" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C580" s="7">
+        <v>25738488</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A581" s="11" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B581" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="C581" s="7">
+        <v>20443749</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A582" s="13" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B582" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="C582" s="7">
+        <v>20506414</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A583" s="11" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B583" s="12" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C583" s="7">
+        <v>25751220</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A584" s="11" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B584" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="C584" s="7">
+        <v>28351053</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A585" s="11" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B585" s="12" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C585" s="7">
+        <v>15391663</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A586" s="16" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B586" s="12" t="s">
         <v>2079</v>
       </c>
-      <c r="C536" s="24">
-[...73 lines deleted...]
-      <c r="B543" s="16" t="s">
+      <c r="C586" s="7">
+        <v>20977085</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A587" s="11" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B587" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C587" s="7">
+        <v>20531095</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A588" s="11" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B588" s="12" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C588" s="7">
+        <v>20420048</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A589" s="11" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B589" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C589" s="7">
+        <v>20526113</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A590" s="11" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B590" s="12" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C590" s="7" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A591" s="13" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B591" s="12" t="s">
+        <v>475</v>
+      </c>
+      <c r="C591" s="7">
+        <v>19447973</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A592" s="16" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B592" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="C592" s="7" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A593" s="11" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B593" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="C543" s="24">
-[...557 lines deleted...]
-      <c r="B594" s="16" t="s">
+      <c r="C593" s="7">
+        <v>28325869</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A594" s="11" t="s">
         <v>2656</v>
       </c>
-      <c r="C594" s="24">
-[...4 lines deleted...]
-      <c r="A595" s="25" t="s">
+      <c r="B594" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C594" s="7">
+        <v>23285540</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A595" s="11" t="s">
         <v>2657</v>
       </c>
-      <c r="B595" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A596" s="25" t="s">
+      <c r="B595" s="12" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C595" s="7">
+        <v>10991824</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A596" s="16" t="s">
         <v>2658</v>
       </c>
-      <c r="B596" s="16" t="s">
-[...65 lines deleted...]
-      <c r="B602" s="16" t="s">
+      <c r="B596" s="12" t="s">
         <v>1284</v>
       </c>
-      <c r="C602" s="24">
+      <c r="C596" s="7">
         <v>25891081</v>
       </c>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="A81">
-[...22 lines deleted...]
-  </conditionalFormatting>
+  <autoFilter ref="A3:C596" xr:uid="{1C5D0BF4-2725-4729-BD4C-9D6A16192DCD}"/>
   <hyperlinks>
-    <hyperlink ref="A603" r:id="rId1" display="https://onlinelibrary.wiley.com/journal/6302" xr:uid="{87BA7860-964A-4EDB-92AA-39AB9FDD4765}"/>
-[...579 lines deleted...]
-    <hyperlink ref="A85" r:id="rId581" xr:uid="{D9612432-62E6-482B-85FD-53ECBE07C3B9}"/>
+    <hyperlink ref="A597" r:id="rId1" display="https://onlinelibrary.wiley.com/journal/6302" xr:uid="{87BA7860-964A-4EDB-92AA-39AB9FDD4765}"/>
+    <hyperlink ref="A4" r:id="rId2" display="https://onlinelibrary.wiley.com/journal/4058" xr:uid="{21A1C62C-6071-4CE7-98CC-B66BA3E46621}"/>
+    <hyperlink ref="A5" r:id="rId3" display="https://onlinelibrary.wiley.com/journal/25785745" xr:uid="{9509BEA4-DE56-4777-9DDA-2E1FA5DABF8D}"/>
+    <hyperlink ref="A6" r:id="rId4" display="https://onlinelibrary.wiley.com/journal/ans" xr:uid="{23A275EF-4DC9-42A7-8203-51458A398C40}"/>
+    <hyperlink ref="A7" r:id="rId5" display="https://obgyn.onlinelibrary.wiley.com/journal/16000412" xr:uid="{A14D3780-4968-4CCD-A08F-35A8993C4672}"/>
+    <hyperlink ref="A8" r:id="rId6" display="https://onlinelibrary.wiley.com/journal/5080" xr:uid="{9CF3B389-CC49-4F2F-A47B-BC922E4E91B3}"/>
+    <hyperlink ref="A9" r:id="rId7" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2052-8817" xr:uid="{58F8B299-7E98-4346-9FDD-335FF50EA9DA}"/>
+    <hyperlink ref="A10" r:id="rId8" display="https://onlinelibrary.wiley.com/journal/13691600" xr:uid="{956DB28F-A792-40AA-9C05-A13DFE7776F7}"/>
+    <hyperlink ref="A11" r:id="rId9" display="https://advanced.onlinelibrary.wiley.com/journal/3053786x" xr:uid="{84D64E14-7174-45ED-8CF1-FF209DCB2D7F}"/>
+    <hyperlink ref="A12" r:id="rId10" display="https://onlinelibrary.wiley.com/journal/2199160x" xr:uid="{9216B259-FF69-4BEF-8C71-FCBC4ABF4098}"/>
+    <hyperlink ref="A13" r:id="rId11" display="https://onlinelibrary.wiley.com/journal/26999412" xr:uid="{A3CFD661-9894-4A19-ADD0-9390EC4EEFD8}"/>
+    <hyperlink ref="A14" r:id="rId12" display="https://onlinelibrary.wiley.com/journal/26416573" xr:uid="{C29F17D6-FCAA-4906-AF6D-5B41B3B28744}"/>
+    <hyperlink ref="A15" r:id="rId13" display="https://onlinelibrary.wiley.com/journal/agmr" xr:uid="{BE393518-0AF2-4CC1-8060-3BA16874A7A6}"/>
+    <hyperlink ref="A16" r:id="rId14" display="https://advanced.onlinelibrary.wiley.com/journal/29439981" xr:uid="{DA8DDA99-5B66-4E20-9BAB-A18B76355897}"/>
+    <hyperlink ref="A17" r:id="rId15" display="https://onlinelibrary.wiley.com/journal/26404567" xr:uid="{490BA945-7C44-4982-BD7E-A5004E9CDD7A}"/>
+    <hyperlink ref="A18" r:id="rId16" display="https://onlinelibrary.wiley.com/journal/21967350" xr:uid="{5005C6FC-483C-4CB0-897A-D4E0F5D89CBF}"/>
+    <hyperlink ref="A19" r:id="rId17" display="https://onlinelibrary.wiley.com/journal/26999307" xr:uid="{EC19242A-76A9-40DE-B7E9-22E97038AD99}"/>
+    <hyperlink ref="A20" r:id="rId18" display="https://onlinelibrary.wiley.com/journal/26999293" xr:uid="{D70A18A6-BE01-4301-AD22-4E79A86052A4}"/>
+    <hyperlink ref="A21" r:id="rId19" display="https://onlinelibrary.wiley.com/journal/27511200?af=R" xr:uid="{CFE11EE2-5E0D-4165-90B9-A28B5D5DF462}"/>
+    <hyperlink ref="A22" r:id="rId20" display="https://advanced.onlinelibrary.wiley.com/journal/29439973" xr:uid="{3723BF4D-0EB4-4AAD-8FAE-4D373842531D}"/>
+    <hyperlink ref="A23" r:id="rId21" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292198-3844" xr:uid="{0387E74B-B08A-415D-9F6D-D859A0BE3D07}"/>
+    <hyperlink ref="A24" r:id="rId22" display="https://onlinelibrary.wiley.com/journal/27511219" xr:uid="{FDFE4E01-239F-469B-BBC3-AA03399445A1}"/>
+    <hyperlink ref="A25" r:id="rId23" display="https://onlinelibrary.wiley.com/journal/9403" xr:uid="{C862811B-0C64-4712-8090-1D901C185B93}"/>
+    <hyperlink ref="A26" r:id="rId24" display="https://onlinelibrary.wiley.com/journal/5081" xr:uid="{E997BE8C-D87D-4A06-AFF2-B605D6C399D5}"/>
+    <hyperlink ref="A27" r:id="rId25" display="https://onlinelibrary.wiley.com/journal/acgt" xr:uid="{3575D897-D58E-49BB-A9CE-27E36A091AE4}"/>
+    <hyperlink ref="A28" r:id="rId26" display="https://onlinelibrary.wiley.com/journal/7074" xr:uid="{29B56BC5-AC35-4D56-A172-CE3CB1019DC4}"/>
+    <hyperlink ref="A29" r:id="rId27" display="https://onlinelibrary.wiley.com/journal/4042" xr:uid="{A5A700C1-86B7-4761-8A63-502CE87CADAA}"/>
+    <hyperlink ref="A30" r:id="rId28" display="https://onlinelibrary.wiley.com/journal/4713" xr:uid="{824E41DC-3160-4BD1-966C-1E905CA6763F}"/>
+    <hyperlink ref="A31" r:id="rId29" display="https://onlinelibrary.wiley.com/journal/3793" xr:uid="{69C58AB8-D9A4-4EEF-99D4-4FE468722AE4}"/>
+    <hyperlink ref="A32" r:id="rId30" display="https://onlinelibrary.wiley.com/journal/1682" xr:uid="{22C46BB8-5EBB-4D72-A7E5-F14A6AF536B8}"/>
+    <hyperlink ref="A33" r:id="rId31" display="https://onlinelibrary.wiley.com/journal/3637" xr:uid="{7E7C6DD0-76FC-4B9A-A628-C1AB1B37DF17}"/>
+    <hyperlink ref="A34" r:id="rId32" display="https://onlinelibrary.wiley.com/journal/5928" xr:uid="{52F7EE95-2460-41E5-8C74-2E860720EC76}"/>
+    <hyperlink ref="A35" r:id="rId33" display="https://onlinelibrary.wiley.com/journal/3197" xr:uid="{2971A43B-DAA3-4808-A172-BADD605BBB47}"/>
+    <hyperlink ref="A36" r:id="rId34" display="https://onlinelibrary.wiley.com/journal/1306" xr:uid="{34B11D02-9B5A-4186-AC7C-1DEF4BEDC632}"/>
+    <hyperlink ref="A37" r:id="rId35" display="https://onlinelibrary.wiley.com/journal/6048" xr:uid="{9E72FC3C-C097-47FF-AAFC-53F7EFD0B2AB}"/>
+    <hyperlink ref="A38" r:id="rId36" display="https://onlinelibrary.wiley.com/journal/2638" xr:uid="{4DA7EF2E-15AF-4B60-9695-97A29AEA2D39}"/>
+    <hyperlink ref="A39" r:id="rId37" display="https://onlinelibrary.wiley.com/journal/3152" xr:uid="{3A630139-BE03-41BE-9C8F-A9523398082E}"/>
+    <hyperlink ref="A40" r:id="rId38" display="https://onlinelibrary.wiley.com/journal/1631" xr:uid="{83330704-AC39-4A1C-80A5-CB5029C99633}"/>
+    <hyperlink ref="A41" r:id="rId39" display="https://onlinelibrary.wiley.com/journal/2714" xr:uid="{3330A37F-496D-4785-8498-5C4BDC3BA8D6}"/>
+    <hyperlink ref="A42" r:id="rId40" display="https://onlinelibrary.wiley.com/journal/9204" xr:uid="{1B84D070-0993-4A50-ACFB-85F22315506F}"/>
+    <hyperlink ref="A43" r:id="rId41" display="https://onlinelibrary.wiley.com/journal/9171" xr:uid="{9169CC0F-2EC7-4D8E-ACB5-73071EB99D3A}"/>
+    <hyperlink ref="A44" r:id="rId42" display="https://www.onlinelibrary.wiley.com/journal/26924560" xr:uid="{77E4F584-C5E0-4F8D-A72A-6FF75C3702F1}"/>
+    <hyperlink ref="A45" r:id="rId43" display="https://onlinelibrary.wiley.com/journal/26438909" xr:uid="{0A48C7B8-57EC-43FB-8C28-3907F55A7DF7}"/>
+    <hyperlink ref="A46" r:id="rId44" display="http://onlinelibrary.wiley.com/journal/10.1111/%28ISSN%291474-9726" xr:uid="{BD072947-9BCE-4D37-AC36-37526C719753}"/>
+    <hyperlink ref="A47" r:id="rId45" display="https://onlinelibrary.wiley.com/journal/24750360" xr:uid="{0096C4AD-C0AA-45F3-BBD1-1D368F6D01A9}"/>
+    <hyperlink ref="A48" r:id="rId46" display="https://acsess.onlinelibrary.wiley.com/journal/24719625" xr:uid="{4A62C517-04EC-4159-96FA-D1882C952AD5}"/>
+    <hyperlink ref="A49" r:id="rId47" display="https://iadns.onlinelibrary.wiley.com/journal/30669448" xr:uid="{A8BB693F-9C54-476F-9EDF-C92378BD1CD5}"/>
+    <hyperlink ref="A50" r:id="rId48" display="https://acsess.onlinelibrary.wiley.com/journal/26396696" xr:uid="{0D084C81-F179-4594-9CFA-0F1A741017CC}"/>
+    <hyperlink ref="A51" r:id="rId49" display="https://publications.agu.org/agu-advances/" xr:uid="{019F85BA-CD91-40E8-AA6D-60425F882606}"/>
+    <hyperlink ref="A52" r:id="rId50" display="https://onlinelibrary.wiley.com/journal/30673941" xr:uid="{FEFC06B4-F631-4F9C-A5B8-32ACCD851741}"/>
+    <hyperlink ref="A53" r:id="rId51" display="https://onlinelibrary.wiley.com/journal/23719621" xr:uid="{AD9034EB-5557-4EB7-8793-E408C73109A4}"/>
+    <hyperlink ref="A54" r:id="rId52" display="https://onlinelibrary.wiley.com/journal/9351" xr:uid="{074BE87A-292D-4DAA-9F41-4A46F586FDE4}"/>
+    <hyperlink ref="A55" r:id="rId53" display="https://alz-journals.onlinelibrary.wiley.com/journal/15525279" xr:uid="{D5CE8442-EC66-4CC1-9EDA-97523CD2A8BB}"/>
+    <hyperlink ref="A56" r:id="rId54" display="https://alz-journals.onlinelibrary.wiley.com/journal/29973805" xr:uid="{561819E3-4088-41F6-807E-BF2DBC3F8544}"/>
+    <hyperlink ref="A57" r:id="rId55" display="https://alz-journals.onlinelibrary.wiley.com/journal/23528729" xr:uid="{7BF6ED14-740F-47BA-A1F7-16BC68A3D9E1}"/>
+    <hyperlink ref="A58" r:id="rId56" display="https://alz-journals.onlinelibrary.wiley.com/journal/23528737" xr:uid="{A9748FEA-704A-4A7D-88E0-CD32B15E0FA6}"/>
+    <hyperlink ref="A59" r:id="rId57" display="https://onlinelibrary.wiley.com/journal/2641" xr:uid="{34790690-FD7A-4F57-8A0A-7A3F43C344F3}"/>
+    <hyperlink ref="A60" r:id="rId58" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/26285452" xr:uid="{816B5FF3-8924-4218-8EC0-1839F3E69DE6}"/>
+    <hyperlink ref="A61" r:id="rId59" display="https://onlinelibrary.wiley.com/journal/and" xr:uid="{C75F5000-768A-439A-9351-C4920D933D39}"/>
+    <hyperlink ref="A62" r:id="rId60" display="https://onlinelibrary.wiley.com/journal/6819" xr:uid="{17785606-A875-404E-B9E1-9A6EFAC03D33}"/>
+    <hyperlink ref="A63" r:id="rId61" display="https://onlinelibrary.wiley.com/journal/3575" xr:uid="{340E81D8-E5C9-4C02-B017-73D6043001A9}"/>
+    <hyperlink ref="A64" r:id="rId62" display="https://onlinelibrary.wiley.com/journal/25762095" xr:uid="{B9BE9872-CDA4-4621-934D-1705936F3C1F}"/>
+    <hyperlink ref="A65" r:id="rId63" display="https://onlinelibrary.wiley.com/journal/28355075" xr:uid="{A7D0AD65-FFB9-489F-A588-EB496F9899B1}"/>
+    <hyperlink ref="A66" r:id="rId64" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292328-9503" xr:uid="{4E23E2C7-84C5-4B6E-BD7C-70D2483BE067}"/>
+    <hyperlink ref="A67" r:id="rId65" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2475-0328" xr:uid="{E2708962-6C12-417A-82B7-CB273EDFA20F}"/>
+    <hyperlink ref="A68" r:id="rId66" display="https://www.onlinelibrary.wiley.com/journal/1542474x" xr:uid="{D5317806-227B-4E67-B56A-858A3DF48E60}"/>
+    <hyperlink ref="A69" r:id="rId67" display="https://onlinelibrary.wiley.com/journal/28313267" xr:uid="{8A28A2B1-6CC1-4426-BF6D-D0C264D63A36}"/>
+    <hyperlink ref="A70" r:id="rId68" display="https://onlinelibrary.wiley.com/journal/21680450" xr:uid="{84D4E0D5-AE62-4B2F-9B16-99E008BCF07B}"/>
+    <hyperlink ref="A71" r:id="rId69" display="https://www.onlinelibrary.wiley.com/journal/26895595" xr:uid="{A0741BC3-F3BB-44CD-83A2-6329C90C1186}"/>
+    <hyperlink ref="A72" r:id="rId70" display="https://onlinelibrary.wiley.com/journal/9248" xr:uid="{CD43A8D9-389B-404D-8D74-0015EC3F9D6A}"/>
+    <hyperlink ref="A73" r:id="rId71" display="https://onlinelibrary.wiley.com/journal/9309" xr:uid="{0582E89F-E462-4416-AD48-4653BD98BDF8}"/>
+    <hyperlink ref="A74" r:id="rId72" display="https://onlinelibrary.wiley.com/journal/4795" xr:uid="{2427A70E-E2AC-4DAD-AEF2-0B6C0BED445F}"/>
+    <hyperlink ref="A75" r:id="rId73" display="https://onlinelibrary.wiley.com/journal/anu" xr:uid="{76B67A19-DEF4-4C74-B1C3-95ECFE724D68}"/>
+    <hyperlink ref="A76" r:id="rId74" display="https://onlinelibrary.wiley.com/journal/are" xr:uid="{59978AFA-1A21-40CF-A611-FE8F4FAB9837}"/>
+    <hyperlink ref="A78" r:id="rId75" display="https://arthroscopyjournals.onlinelibrary.wiley.com/journal/2666061X" xr:uid="{DAB1DECF-F31C-4941-B329-A579CFE7AF0A}"/>
+    <hyperlink ref="A79" r:id="rId76" display="https://arthroscopyjournals.onlinelibrary.wiley.com/journal/22126287" xr:uid="{B68D0BBE-FCE7-4D38-B771-947B340093C1}"/>
+    <hyperlink ref="A80" r:id="rId77" display="https://ietresearch.onlinelibrary.wiley.com/journal/30672481" xr:uid="{73FB2016-79D9-4BA8-83E8-291536889777}"/>
+    <hyperlink ref="A81" r:id="rId78" display="https://onlinelibrary.wiley.com/journal/19322143" xr:uid="{C466C0E9-E08A-49E1-BFA3-CF4309B2A7E3}"/>
+    <hyperlink ref="A82" r:id="rId79" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292050-2680" xr:uid="{076FE884-5B20-41AE-BC0F-221EDF884BCE}"/>
+    <hyperlink ref="A83" r:id="rId80" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291530-261X" xr:uid="{3C9C8C13-AC6F-4EE6-93ED-E0C8A679A9B3}"/>
+    <hyperlink ref="A84" r:id="rId81" display="https://onlinelibrary.wiley.com/journal/ajgwr" xr:uid="{70F318DD-569F-4A6D-9339-94702DAA05BE}"/>
+    <hyperlink ref="A85" r:id="rId82" display="https://onlinelibrary.wiley.com/journal/29941806" xr:uid="{FE1007DD-BD4B-4157-8128-BD4E06FA8423}"/>
+    <hyperlink ref="A86" r:id="rId83" display="https://onlinelibrary.wiley.com/journal/27681696" xr:uid="{3866EFAA-0D2C-4640-B6A1-79935527BCFD}"/>
+    <hyperlink ref="A87" r:id="rId84" display="https://onlinelibrary.wiley.com/journal/3037" xr:uid="{0BA55CF3-D545-4DB7-9849-00763D00543C}"/>
+    <hyperlink ref="A88" r:id="rId85" display="https://onlinelibrary.wiley.com/journal/9353" xr:uid="{6F20C3DB-81EE-4753-97AC-2C7F00D7D727}"/>
+    <hyperlink ref="A89" r:id="rId86" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292380-6761" xr:uid="{07AF0D28-B2F6-4D7E-8F94-71C79C02F788}"/>
+    <hyperlink ref="A90" r:id="rId87" display="https://onlinelibrary.wiley.com/journal/4036" xr:uid="{EB77F47B-284F-4BA8-BFCC-358FA6521D60}"/>
+    <hyperlink ref="A91" r:id="rId88" display="https://onlinelibrary.wiley.com/journal/29944139" xr:uid="{E253E9E3-D0DF-4A6A-B18E-6A2C50A4810B}"/>
+    <hyperlink ref="A92" r:id="rId89" display="https://onlinelibrary.wiley.com/journal/2738" xr:uid="{890F5B3F-C3D1-47F6-B8FD-A62FF3235F8F}"/>
+    <hyperlink ref="A93" r:id="rId90" display="https://ietresearch.onlinelibrary.wiley.com/journal/24054518" xr:uid="{507CD35D-E5C0-450E-91CD-20927ADAD43D}"/>
+    <hyperlink ref="A94" r:id="rId91" display="https://bjui-journals.onlinelibrary.wiley.com/journal/26884526" xr:uid="{BFB56261-F545-4BC2-B0CD-F3A1B52E772A}"/>
+    <hyperlink ref="A95" r:id="rId92" display="https://onlinelibrary.wiley.com/journal/27517446" xr:uid="{619C9643-6FED-4FFB-B825-4BCE5AFBF0A4}"/>
+    <hyperlink ref="A96" r:id="rId93" display="https://onlinelibrary.wiley.com/journal/15023885" xr:uid="{C2508D29-41D9-48F8-858D-08C0243CCD1D}"/>
+    <hyperlink ref="A97" r:id="rId94" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292157-9032" xr:uid="{63B72415-116E-4171-86DC-500D7D3229B6}"/>
+    <hyperlink ref="A98" r:id="rId95" display="https://onlinelibrary.wiley.com/journal/30672708" xr:uid="{3545ADB8-7D5F-4C61-8BB5-16D0309A7ACC}"/>
+    <hyperlink ref="A99" r:id="rId96" display="https://www.onlinelibrary.wiley.com/journal/17503639" xr:uid="{42517790-F7D1-473F-9278-C74BD913420D}"/>
+    <hyperlink ref="A100" r:id="rId97" display="https://onlinelibrary.wiley.com/journal/28353153" xr:uid="{10C45403-6152-4CDB-8C17-EED83895945B}"/>
+    <hyperlink ref="A101" r:id="rId98" display="https://acsjournals.onlinelibrary.wiley.com/journal/15424863" xr:uid="{8D18A0B7-9911-45A6-A4B6-848736B76964}"/>
+    <hyperlink ref="A102" r:id="rId99" display="https://ietresearch.onlinelibrary.wiley.com/journal/24682322" xr:uid="{B1F48782-6298-4C10-BF82-730472CBC789}"/>
+    <hyperlink ref="A103" r:id="rId100" display="https://onlinelibrary.wiley.com/journal/1720" xr:uid="{3917967D-81B5-412D-9E4D-683C4641CC08}"/>
+    <hyperlink ref="A104" r:id="rId101" display="https://onlinelibrary.wiley.com/journal/9575" xr:uid="{F4013A13-DAB2-43C1-B93D-4D4EB12FE401}"/>
+    <hyperlink ref="A105" r:id="rId102" display="https://onlinelibrary.wiley.com/journal/7503" xr:uid="{DBF9DC0F-87C4-4284-A66E-170DC518CC60}"/>
+    <hyperlink ref="A106" r:id="rId103" display="https://onlinelibrary.wiley.com/journal/27709183" xr:uid="{BAE43270-6877-4558-AA1E-087259252B8B}"/>
+    <hyperlink ref="A107" r:id="rId104" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2045-7634" xr:uid="{FBD89E51-0FC0-4A30-8F89-D37EBC7ED61C}"/>
+    <hyperlink ref="A108" r:id="rId105" display="https://onlinelibrary.wiley.com/journal/29980623" xr:uid="{E31E550B-52AF-4457-91FE-D3BD48C1E773}"/>
+    <hyperlink ref="A109" r:id="rId106" display="https://www.onlinelibrary.wiley.com/journal/25738348" xr:uid="{D1F953C5-FB5D-439D-973E-FC047D7E416C}"/>
+    <hyperlink ref="A110" r:id="rId107" display="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1349-7006" xr:uid="{750F02FE-1ED4-42D4-A450-35CF4AB6C237}"/>
+    <hyperlink ref="A111" r:id="rId108" display="https://onlinelibrary.wiley.com/journal/30671205" xr:uid="{7B22549B-9977-44CE-A87E-F24B1ED0CAC7}"/>
+    <hyperlink ref="A112" r:id="rId109" display="https://onlinelibrary.wiley.com/journal/26379368" xr:uid="{FF174F3C-F817-4E62-B4F6-846557890E69}"/>
+    <hyperlink ref="A113" r:id="rId110" display="https://onlinelibrary.wiley.com/journal/30656001" xr:uid="{094A9A70-791C-4528-8D95-2518BFCF2FC3}"/>
+    <hyperlink ref="A115" r:id="rId111" display="https://onlinelibrary.wiley.com/journal/2804" xr:uid="{245E65E0-478B-45B3-9572-3B0099F4597C}"/>
+    <hyperlink ref="A116" r:id="rId112" display="https://onlinelibrary.wiley.com/journal/4702" xr:uid="{DBB9B4B2-DE7D-452A-A1DE-507A4E9395C9}"/>
+    <hyperlink ref="A117" r:id="rId113" display="https://onlinelibrary.wiley.com/journal/7073" xr:uid="{66057FE8-A3D0-4B4F-A3AB-DFE9575649C6}"/>
+    <hyperlink ref="A118" r:id="rId114" display="https://onlinelibrary.wiley.com/journal/4208" xr:uid="{2B054AD4-0B91-4358-BFFB-530E026E3196}"/>
+    <hyperlink ref="A119" r:id="rId115" display="https://onlinelibrary.wiley.com/journal/2424" xr:uid="{5BB37BE9-6815-4165-8F6A-29BFC0C17B27}"/>
+    <hyperlink ref="A120" r:id="rId116" display="https://onlinelibrary.wiley.com/journal/2415" xr:uid="{09E1D5A2-D84F-44C1-8E42-55BCA542B0B1}"/>
+    <hyperlink ref="A121" r:id="rId117" display="https://onlinelibrary.wiley.com/journal/8513" xr:uid="{30DF100C-A491-464D-A254-B9988A5D9545}"/>
+    <hyperlink ref="A122" r:id="rId118" display="https://onlinelibrary.wiley.com/journal/7520" xr:uid="{ECE87DCF-284B-417F-AB66-DE441B4DF66C}"/>
+    <hyperlink ref="A123" r:id="rId119" display="https://onlinelibrary.wiley.com/journal/3142" xr:uid="{BBA44728-199F-45FA-A637-4AE47DA7F789}"/>
+    <hyperlink ref="A124" r:id="rId120" display="https://onlinelibrary.wiley.com/journal/4918" xr:uid="{AD34094E-C28F-4CA1-9FE3-8CB5BEC50B9F}"/>
+    <hyperlink ref="A125" r:id="rId121" display="https://onlinelibrary.wiley.com/journal/3191" xr:uid="{EF34A261-6B00-45CA-A517-68918E6359DA}"/>
+    <hyperlink ref="A126" r:id="rId122" display="https://onlinelibrary.wiley.com/journal/8571" xr:uid="{AD3078D4-4993-4BE1-8613-8BD5B09CF7F4}"/>
+    <hyperlink ref="A127" r:id="rId123" display="https://onlinelibrary.wiley.com/journal/1615" xr:uid="{514E152E-9882-4F9E-B543-087A81CC6455}"/>
+    <hyperlink ref="A128" r:id="rId124" display="https://onlinelibrary.wiley.com/journal/4806" xr:uid="{216FA02A-145E-4C44-81B6-B6DDBABCF45C}"/>
+    <hyperlink ref="A129" r:id="rId125" display="https://onlinelibrary.wiley.com/journal/1683" xr:uid="{B110DBEC-4641-4D19-932B-C26FED172A6E}"/>
+    <hyperlink ref="A130" r:id="rId126" display="https://onlinelibrary.wiley.com/journal/1731" xr:uid="{C01EEFC2-445B-4B90-9E57-96D2E86D5007}"/>
+    <hyperlink ref="A131" r:id="rId127" display="https://onlinelibrary.wiley.com/journal/1350" xr:uid="{0791370F-2FB0-4F09-9595-CDA48D5CC103}"/>
+    <hyperlink ref="A132" r:id="rId128" display="https://onlinelibrary.wiley.com/journal/7471" xr:uid="{10E44920-B795-4D36-9559-6BF3F63F576A}"/>
+    <hyperlink ref="A133" r:id="rId129" display="https://onlinelibrary.wiley.com/journal/7583" xr:uid="{EF6A2A08-1DB5-4877-BA96-5118D7E36E4E}"/>
+    <hyperlink ref="A134" r:id="rId130" display="https://onlinelibrary.wiley.com/journal/1727" xr:uid="{DEF3B338-F2B9-4BC2-92AC-3996D0A65AF2}"/>
+    <hyperlink ref="A135" r:id="rId131" display="https://onlinelibrary.wiley.com/journal/9192" xr:uid="{110A7CA8-820F-4DC4-879D-1C05611BE34A}"/>
+    <hyperlink ref="A136" r:id="rId132" display="https://onlinelibrary.wiley.com/journal/2807" xr:uid="{288B23BA-3540-4EE4-9E9D-FC5374B58212}"/>
+    <hyperlink ref="A137" r:id="rId133" display="https://onlinelibrary.wiley.com/journal/1479" xr:uid="{770F088D-8BC0-484C-8681-E925EB11818E}"/>
+    <hyperlink ref="A138" r:id="rId134" display="https://onlinelibrary.wiley.com/journal/2920" xr:uid="{59E06043-FBB4-4682-B3E3-E55A07C415DD}"/>
+    <hyperlink ref="A139" r:id="rId135" display="https://onlinelibrary.wiley.com/journal/1604" xr:uid="{CCC34FF7-D3D6-4B0B-9A3C-56257562F3FC}"/>
+    <hyperlink ref="A140" r:id="rId136" display="https://onlinelibrary.wiley.com/journal/9796" xr:uid="{DB1D0A81-93AF-4358-AE8A-8778878ADCC6}"/>
+    <hyperlink ref="A141" r:id="rId137" display="https://onlinelibrary.wiley.com/journal/5370" xr:uid="{667EAAF0-3051-4C6D-9979-EBD7D1FBC7E9}"/>
+    <hyperlink ref="A142" r:id="rId138" display="https://onlinelibrary.wiley.com/journal/3857" xr:uid="{613069F4-3950-4E3C-9797-CCEF72EE29DC}"/>
+    <hyperlink ref="A143" r:id="rId139" display="https://onlinelibrary.wiley.com/journal/4629" xr:uid="{E901A802-E638-494F-8965-0EC834D1E1E7}"/>
+    <hyperlink ref="A144" r:id="rId140" display="https://onlinelibrary.wiley.com/journal/3829" xr:uid="{D9FC3A26-7FB9-486F-8918-761C2EF0AD88}"/>
+    <hyperlink ref="A145" r:id="rId141" display="https://onlinelibrary.wiley.com/journal/5030" xr:uid="{18C360F3-803B-4183-BD61-542C923C971B}"/>
+    <hyperlink ref="A146" r:id="rId142" display="https://onlinelibrary.wiley.com/journal/1539" xr:uid="{1C18C502-DB51-42D7-A0F3-81E8FE25FDDF}"/>
+    <hyperlink ref="A147" r:id="rId143" display="https://onlinelibrary.wiley.com/journal/1792" xr:uid="{598DC222-A10F-4A99-86A0-AD026914E0C2}"/>
+    <hyperlink ref="A148" r:id="rId144" display="https://onlinelibrary.wiley.com/journal/13652184" xr:uid="{213E8CA6-7718-4446-9EC5-EA7B22B85690}"/>
+    <hyperlink ref="A149" r:id="rId145" display="https://onlinelibrary.wiley.com/journal/cmi" xr:uid="{56BE79AB-73AB-4BB8-AD48-127A10808305}"/>
+    <hyperlink ref="A150" r:id="rId146" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/21960216" xr:uid="{1BC94E66-6B7A-478B-8716-07EE53AEB627}"/>
+    <hyperlink ref="A151" r:id="rId147" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/25109936" xr:uid="{F5250CD6-5BD3-4738-B063-10335439020F}"/>
+    <hyperlink ref="A153" r:id="rId148" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/27514765" xr:uid="{388199E5-14D1-4D10-9D48-2E3E84E8F1D2}"/>
+    <hyperlink ref="A154" r:id="rId149" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2191-1363" xr:uid="{9AA9229B-C506-4930-98DF-B414D137B2AD}"/>
+    <hyperlink ref="A156" r:id="rId150" display="https://onlinelibrary.wiley.com/journal/28376722" xr:uid="{9BCBF92F-17C8-42DB-9E0F-36DFD121DD24}"/>
+    <hyperlink ref="A157" r:id="rId151" display="https://rmets.onlinelibrary.wiley.com/journal/26924587" xr:uid="{9EFC1584-C0FA-4C38-A236-CFFBE2A3C900}"/>
+    <hyperlink ref="A158" r:id="rId152" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2050-0068" xr:uid="{0957021D-7216-4518-B2AE-A8B3186E59C2}"/>
+    <hyperlink ref="A159" r:id="rId153" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2057-4347" xr:uid="{BA403555-561D-4B39-B6D1-C072CBA2C245}"/>
+    <hyperlink ref="A160" r:id="rId154" display="https://onlinelibrary.wiley.com/journal/28363973" xr:uid="{9E5E5EB5-BC3A-47BB-B65D-35350D74A2B7}"/>
+    <hyperlink ref="A161" r:id="rId155" display="https://www.onlinelibrary.wiley.com/journal/20457022" xr:uid="{4724C81A-811A-4574-96F4-02D90F822407}"/>
+    <hyperlink ref="A163" r:id="rId156" display="https://www.onlinelibrary.wiley.com/journal/20011326" xr:uid="{6A1194CB-06BD-4D5A-B9B3-F7EAD546E462}"/>
+    <hyperlink ref="A164" r:id="rId157" display="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1752-8062" xr:uid="{178058A2-9067-4DA2-B18E-3BEBC1AE8EF3}"/>
+    <hyperlink ref="A165" r:id="rId158" display="https://onlinelibrary.wiley.com/journal/19328737" xr:uid="{FD143C50-E95C-4141-A7BA-97BC60AEE29A}"/>
+    <hyperlink ref="A166" r:id="rId159" display="http://www.clinicalcasesjournal.com/" xr:uid="{B8D191AD-585D-44FB-A8BE-8DA0DC7B3A35}"/>
+    <hyperlink ref="A167" r:id="rId160" display="https://onlinelibrary.wiley.com/journal/28373219" xr:uid="{9781F039-7C39-4AA8-86BC-98645C10C49E}"/>
+    <hyperlink ref="A168" r:id="rId161" display="https://onlinelibrary.wiley.com/page/journal/30062691/homepage/open-access" xr:uid="{34521C1E-F249-42A0-A5F6-9A56B592D080}"/>
+    <hyperlink ref="A169" r:id="rId162" display="https://onlinelibrary.wiley.com/journal/17555949" xr:uid="{F1DA43A7-C2EA-4ECA-8A8C-CBB586034005}"/>
+    <hyperlink ref="A170" r:id="rId163" tooltip="https://onlinelibrary.wiley.com/journal/28329023" display="https://onlinelibrary.wiley.com/journal/28329023" xr:uid="{30112215-9FA9-46FB-B45E-AA296E364261}"/>
+    <hyperlink ref="A171" r:id="rId164" display="https://ietresearch.onlinelibrary.wiley.com/journal/25177567" xr:uid="{5B0873E1-FDCC-43D9-92A7-E6DDBA595451}"/>
+    <hyperlink ref="A172" r:id="rId165" display="https://onlinelibrary.wiley.com/journal/26929430" xr:uid="{8C792DBD-F31B-4FCA-BCAB-3B8C0F977D9C}"/>
+    <hyperlink ref="A173" r:id="rId166" display="https://onlinelibrary.wiley.com/journal/8503" xr:uid="{90E9B2FD-6AAD-47CA-9165-CE7991199968}"/>
+    <hyperlink ref="A174" r:id="rId167" display="https://onlinelibrary.wiley.com/journal/cmm" xr:uid="{1B153E6D-4DEF-4C80-A5B3-693513991DC9}"/>
+    <hyperlink ref="A175" r:id="rId168" display="https://www.onlinelibrary.wiley.com/journal/26899655" xr:uid="{CC0245B0-E280-4C7A-8FF0-FD560E60AFC9}"/>
+    <hyperlink ref="A176" r:id="rId169" display="https://onlinelibrary.wiley.com/journal/6471" xr:uid="{411D1CEB-D118-4C6A-A05C-23E90118FE2C}"/>
+    <hyperlink ref="A177" r:id="rId170" display="http://onlinelibrary.wiley.com/journal/10.1111/%28ISSN%291755-263X" xr:uid="{7F1E80E4-D23C-4654-8D61-0CB5A115519A}"/>
+    <hyperlink ref="A178" r:id="rId171" display="https://conbio.onlinelibrary.wiley.com/journal/25784854" xr:uid="{6FAF5235-F13E-4282-B19D-43245E26EEE5}"/>
+    <hyperlink ref="A179" r:id="rId172" tooltip="https://onlinelibrary.wiley.com/journal/28330188" display="https://onlinelibrary.wiley.com/journal/28330188" xr:uid="{B5880C18-D012-4D26-9577-345D5E0B8EF4}"/>
+    <hyperlink ref="A180" r:id="rId173" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2163-8306" xr:uid="{E7709D0A-F6C4-4813-97AD-CBE1032FE20F}"/>
+    <hyperlink ref="A181" r:id="rId174" display="https://onlinelibrary.wiley.com/journal/3537" xr:uid="{F1B65A70-C0F0-4BF5-A7A1-99345B9241FD}"/>
+    <hyperlink ref="A182" r:id="rId175" display="https://onlinelibrary.wiley.com/journal/30676630" xr:uid="{0C5124AD-C4F7-4899-AA7F-73CD8C855CAA}"/>
+    <hyperlink ref="A184" r:id="rId176" display="https://www.onlinelibrary.wiley.com/journal/26924609" xr:uid="{A4772991-98BF-431D-9A7F-CF7DE295D9F1}"/>
+    <hyperlink ref="A185" r:id="rId177" display="https://onlinelibrary.wiley.com/journal/da" xr:uid="{4DBE1C1E-4353-454A-8FA8-8589E9A764C5}"/>
+    <hyperlink ref="A186" r:id="rId178" display="https://onlinelibrary.wiley.com/journal/dth" xr:uid="{50EB0D56-A2E2-45A3-BD6D-58B4B7E78652}"/>
+    <hyperlink ref="A187" r:id="rId179" display="https://onlinelibrary.wiley.com/journal/3029" xr:uid="{EACD4C7E-C1D3-4BB3-96C6-2174AF7753DF}"/>
+    <hyperlink ref="A188" r:id="rId180" display="https://ietresearch.onlinelibrary.wiley.com/journal/29952182" xr:uid="{4FD1A193-6650-49C5-A75A-0C16F0837C7F}"/>
+    <hyperlink ref="A189" r:id="rId181" display="https://onlinelibrary.wiley.com/journal/3059" xr:uid="{4BAB8264-EFAF-4606-B4F2-F2170669317F}"/>
+    <hyperlink ref="A190" r:id="rId182" display="https://onlinelibrary.wiley.com/journal/2835236x" xr:uid="{1C58D8B1-63DC-4576-BB13-800F4F048A71}"/>
+    <hyperlink ref="A191" r:id="rId183" display="https://onlinelibrary.wiley.com/journal/14724642" xr:uid="{658D03E1-CFD2-4635-891B-442B7C5F6E70}"/>
+    <hyperlink ref="A193" r:id="rId184" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2333-5084" xr:uid="{4F74E080-4B0F-4B06-82D4-6A4B38DED3C3}"/>
+    <hyperlink ref="A194" r:id="rId185" display="https://esajournals.onlinelibrary.wiley.com/journal/28353617" xr:uid="{376CD4AE-9309-44D6-B053-D338FD6D5CBB}"/>
+    <hyperlink ref="A195" r:id="rId186" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2328-4277" xr:uid="{5DB46225-4037-4DE6-BC20-F6FFC601A4A0}"/>
+    <hyperlink ref="A196" r:id="rId187" display="https://onlinelibrary.wiley.com/journal/28359399" xr:uid="{789CD543-92EE-4088-BFD9-F9E4837CE74A}"/>
+    <hyperlink ref="A197" r:id="rId188" display="https://www.onlinelibrary.wiley.com/journal/16000587" xr:uid="{B27F9229-9AB9-4C91-A05F-D72A587325E8}"/>
+    <hyperlink ref="A198" r:id="rId189" display="https://besjournals.onlinelibrary.wiley.com/journal/26888319" xr:uid="{38516DC5-1FF5-4A8E-B98D-586DF49A5A30}"/>
+    <hyperlink ref="A199" r:id="rId190" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292045-7758" xr:uid="{94976C9C-2387-4AEA-A7F7-4364B8F2C28E}"/>
+    <hyperlink ref="A200" r:id="rId191" display="https://www.onlinelibrary.wiley.com/journal/25673173" xr:uid="{96B7381A-3623-450C-86D1-B69E2092EF6F}"/>
+    <hyperlink ref="A201" r:id="rId192" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292150-8925" xr:uid="{DFA24E2E-9BDE-4345-87A3-E1C593FD8D9E}"/>
+    <hyperlink ref="A202" r:id="rId193" display="https://onlinelibrary.wiley.com/journal/26663066" xr:uid="{1EB86B0B-F5A8-455B-B141-3E8F75A4B409}"/>
+    <hyperlink ref="A203" r:id="rId194" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291831-4732" xr:uid="{2F576768-CC45-4590-BD73-70588FD982BE}"/>
+    <hyperlink ref="A204" r:id="rId195" display="https://www.onlinelibrary.wiley.com/journal/26886146" xr:uid="{6362776A-DF0C-4387-A454-F3A8BC7E1FE0}"/>
+    <hyperlink ref="A205" r:id="rId196" display="https://chemistry-europe.onlinelibrary.wiley.com/journal/26985977" xr:uid="{9EADEB43-9B18-4929-8951-62DC43CE75F3}"/>
+    <hyperlink ref="A206" r:id="rId197" display="https://onlinelibrary.wiley.com/journal/27512614" xr:uid="{99A5090E-6C58-45EF-9DED-C2FAD0FEB665}"/>
+    <hyperlink ref="A207" r:id="rId198" display="https://onlinelibrary.wiley.com/journal/1350911x" xr:uid="{3CCE25FB-D045-4353-A58A-5574AED363DF}"/>
+    <hyperlink ref="A208" r:id="rId199" display="https://onlinelibrary.wiley.com/journal/8204" xr:uid="{378532A4-C51B-4E3D-A0DA-6A2807F7E24B}"/>
+    <hyperlink ref="A209" r:id="rId200" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2398-9238" xr:uid="{0C4E91AA-21BE-4B21-9723-73A33CC50816}"/>
+    <hyperlink ref="A210" r:id="rId201" display="https://onlinelibrary.wiley.com/journal/25750356" xr:uid="{273D7B0C-A5B2-4318-A0C2-9DBA5E6694F3}"/>
+    <hyperlink ref="A211" r:id="rId202" display="https://onlinelibrary.wiley.com/journal/26341581" xr:uid="{FD1064A3-1D15-4B65-9FF6-C0FB15AE3E78}"/>
+    <hyperlink ref="A212" r:id="rId203" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292050-0505" xr:uid="{ABF22E05-F9FC-4E55-B361-05BC80FFF544}"/>
+    <hyperlink ref="A213" r:id="rId204" display="https://onlinelibrary.wiley.com/journal/23986182" xr:uid="{D2DAD6EC-1321-4F38-A142-0DB41F2E3847}"/>
+    <hyperlink ref="A214" r:id="rId205" display="https://onlinelibrary.wiley.com/journal/25778196" xr:uid="{6760FDA8-0308-4E60-8672-3E65EE67B45A}"/>
+    <hyperlink ref="A215" r:id="rId206" display="https://onlinelibrary.wiley.com/journal/26374943" xr:uid="{BD914453-A879-4EE3-BAC5-A700EB2F47F4}"/>
+    <hyperlink ref="A216" r:id="rId207" display="https://sfamjournals.onlinelibrary.wiley.com/journal/17582229" xr:uid="{9E8260A3-D1F3-46EE-B7C8-4DC40BA2DEA6}"/>
+    <hyperlink ref="A217" r:id="rId208" display="https://bpspsychub.onlinelibrary.wiley.com/journal/30676789" xr:uid="{65437E54-7974-43FD-B59E-AB0994813DA7}"/>
+    <hyperlink ref="A218" r:id="rId209" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292470-9239" xr:uid="{37FA2B69-813F-4C33-BEDE-C57378BC8195}"/>
+    <hyperlink ref="A219" r:id="rId210" display="https://onlinelibrary.wiley.com/journal/14681331" xr:uid="{50D3771A-A171-4185-A93B-231F7B098C17}"/>
+    <hyperlink ref="A220" r:id="rId211" display="https://onlinelibrary.wiley.com/journal/15367290" xr:uid="{83273A1F-7471-4545-BE63-B560BDA772B5}"/>
+    <hyperlink ref="A221" r:id="rId212" display="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1752-4571" xr:uid="{6898931E-6C17-4581-B0CA-C4935C90C9FF}"/>
+    <hyperlink ref="A222" r:id="rId213" display="https://physoc.onlinelibrary.wiley.com/journal/1469445x" xr:uid="{B2426F14-BE63-4F56-B580-3F252042467C}"/>
+    <hyperlink ref="A223" r:id="rId214" display="https://onlinelibrary.wiley.com/journal/27662098" xr:uid="{1AECDA20-E39F-4AA9-B574-01FECEAB070C}"/>
+    <hyperlink ref="A224" r:id="rId215" display="https://onlinelibrary.wiley.com/journal/28351088" xr:uid="{82EF5F69-909E-491E-BA7D-AEA3367BB454}"/>
+    <hyperlink ref="A225" r:id="rId216" display="https://onlinelibrary.wiley.com/journal/25739832" xr:uid="{51F6440A-64CC-4B29-9DAB-0E074DDB605E}"/>
+    <hyperlink ref="A226" r:id="rId217" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2211-5463" xr:uid="{517BE5F3-A666-485E-8F8D-F116080DD7F0}"/>
+    <hyperlink ref="A227" r:id="rId218" display="https://onlinelibrary.wiley.com/journal/25738615" xr:uid="{EF3A5FF9-5FAF-47B2-B313-2859D900A4C7}"/>
+    <hyperlink ref="A228" r:id="rId219" display="https://onlinelibrary.wiley.com/journal/28369106" xr:uid="{6E76A5AC-000A-4E2B-BD94-350E7FAADC53}"/>
+    <hyperlink ref="A229" r:id="rId220" display="https://onlinelibrary.wiley.com/journal/27711714" xr:uid="{9860A4D3-BA90-4C26-BE3D-7E76F4598493}"/>
+    <hyperlink ref="A230" r:id="rId221" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2048-3694" xr:uid="{65564E86-BCBE-4CD4-A293-B5D1067CC578}"/>
+    <hyperlink ref="A231" r:id="rId222" display="https://onlinelibrary.wiley.com/journal/27702081" xr:uid="{B4D41A0A-E36E-429B-883A-E6359A953F04}"/>
+    <hyperlink ref="A232" r:id="rId223" display="https://iadns.onlinelibrary.wiley.com/journal/29962757" xr:uid="{6D0525FA-718D-4866-B70B-15F97BA613FA}"/>
+    <hyperlink ref="A233" r:id="rId224" display="https://iadns.onlinelibrary.wiley.com/journal/30659027" xr:uid="{2BC66B4A-0A91-446F-BA1E-7C4DA376AFF4}"/>
+    <hyperlink ref="A234" r:id="rId225" display="https://onlinelibrary.wiley.com/journal/26438429" xr:uid="{B4A03DD4-A896-40ED-924E-074DDF5F4EEA}"/>
+    <hyperlink ref="A235" r:id="rId226" display="https://onlinelibrary.wiley.com/journal/28351096" xr:uid="{2F3FF083-2365-4FB8-AA6D-F252FC3F957A}"/>
+    <hyperlink ref="A236" r:id="rId227" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2048-7177" xr:uid="{932ABA8C-EF76-4A46-A086-364439BD4E0D}"/>
+    <hyperlink ref="A237" r:id="rId228" display="https://besjournals.onlinelibrary.wiley.com/journal/13652435" xr:uid="{C9A8F587-C40F-4E2F-8405-2931B1F5B8E2}"/>
+    <hyperlink ref="A239" r:id="rId229" display="https://onlinelibrary.wiley.com/journal/28359402" xr:uid="{CBA0BCF0-B079-41BF-A9CA-B285A2164B26}"/>
+    <hyperlink ref="A240" r:id="rId230" display="https://onlinelibrary.wiley.com/page/journal/28376846/homepage/productinformation.html" xr:uid="{3FBA6A7E-B55E-4269-B88D-49FF02DC43F4}"/>
+    <hyperlink ref="A241" r:id="rId231" display="https://onlinelibrary.wiley.com/journal/6480" xr:uid="{7EDC22A2-2BF0-4AD9-B57F-F48E37708D01}"/>
+    <hyperlink ref="A242" r:id="rId232" display="https://onlinelibrary.wiley.com/journal/ghep" xr:uid="{E79A27CC-CB86-4F91-ABBD-233F5D393611}"/>
+    <hyperlink ref="A243" r:id="rId233" display="https://onlinelibrary.wiley.com/journal/2517729X" xr:uid="{D935FD1E-D663-4127-8107-F6CD2DE7C3A5}"/>
+    <hyperlink ref="A244" r:id="rId234" display="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1757-1707" xr:uid="{02657207-2787-4B65-B9CF-965DDE820805}"/>
+    <hyperlink ref="A245" r:id="rId235" display="https://onlinelibrary.wiley.com/journal/1601183x" xr:uid="{35401A24-8A86-40EB-885F-B1E6C21FD6F6}"/>
+    <hyperlink ref="A246" r:id="rId236" display="https://onlinelibrary.wiley.com/journal/gr" xr:uid="{BF8DA953-CB4C-4948-8610-94AAD84D3775}"/>
+    <hyperlink ref="A247" r:id="rId237" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2054-4049" xr:uid="{8079C71C-05EC-4DBD-BE49-A43CA263C6E5}"/>
+    <hyperlink ref="A248" r:id="rId238" display="https://agupubs.onlinelibrary.wiley.com/journal/15252027" xr:uid="{5A895B97-CC4D-4507-9464-AE9E272E9301}"/>
+    <hyperlink ref="A249" r:id="rId239" display="https://onlinelibrary.wiley.com/journal/6816" xr:uid="{3B65B795-288E-4C0E-B9A9-65917E9AE5F2}"/>
+    <hyperlink ref="A250" r:id="rId240" display="http://agupubs.onlinelibrary.wiley.com/hub/journal/10.1002/(ISSN)2471-1403/" xr:uid="{01185EB4-1CA5-421F-AFFC-FE6B6F8B9A33}"/>
+    <hyperlink ref="A251" r:id="rId241" display="https://agupubs.onlinelibrary.wiley.com/journal/19448007" xr:uid="{AECF1705-12EC-495C-976D-CC0334A96C25}"/>
+    <hyperlink ref="A252" r:id="rId242" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2049-6060" xr:uid="{51DCF605-32D7-40CC-BC5C-DB44B1AF37EA}"/>
+    <hyperlink ref="A253" r:id="rId243" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2056-6646" xr:uid="{27D2EF49-3B4D-4F90-B731-8BA25DAD675F}"/>
+    <hyperlink ref="A254" r:id="rId244" display="https://onlinelibrary.wiley.com/journal/30669200" xr:uid="{E3C7EC01-1985-4FC5-B272-84BDFE5A1A10}"/>
+    <hyperlink ref="A255" r:id="rId245" display="https://onlinelibrary.wiley.com/journal/27701743" xr:uid="{00A847A4-4DCF-457D-BE61-124EBF14A576}"/>
+    <hyperlink ref="A256" r:id="rId246" display="https://onlinelibrary.wiley.com/journal/30672791" xr:uid="{1A289B5E-78EE-4C0B-8949-F4B6C9F473F2}"/>
+    <hyperlink ref="A257" r:id="rId247" display="https://onlinelibrary.wiley.com/journal/hsc" xr:uid="{48BA8701-6EA0-4DFA-B940-4F3EB74341C4}"/>
+    <hyperlink ref="A258" r:id="rId248" display="https://onlinelibrary.wiley.com/journal/27711757" xr:uid="{F560E9E7-2004-4601-81ED-BB81EE4B39B5}"/>
+    <hyperlink ref="A259" r:id="rId249" display="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1369-7625" xr:uid="{7B899C58-FAA4-4CEE-8618-6845D3D8CA3B}"/>
+    <hyperlink ref="A260" r:id="rId250" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2398-8835" xr:uid="{F8DE84ED-D058-4859-B661-78A98D15E383}"/>
+    <hyperlink ref="A261" r:id="rId251" display="https://ietresearch.onlinelibrary.wiley.com/journal/20533713" xr:uid="{0371114C-C1FC-47CF-86A2-6B1AA2F51CE8}"/>
+    <hyperlink ref="A262" r:id="rId252" display="https://onlinelibrary.wiley.com/journal/25729241" xr:uid="{D957D631-1AE7-4C99-B5CB-8041FF427DEE}"/>
+    <hyperlink ref="A263" r:id="rId253" display="https://onlinelibrary.wiley.com/journal/1824" xr:uid="{C021808F-3B3D-4391-806A-4DE011396386}"/>
+    <hyperlink ref="A264" r:id="rId254" display="https://onlinelibrary.wiley.com/journal/23977264" xr:uid="{710FC554-5BFC-4B3C-8E49-F878EA9683CE}"/>
+    <hyperlink ref="A265" r:id="rId255" display="https://onlinelibrary.wiley.com/journal/23095407" xr:uid="{9D73E412-EE19-4C0C-AB71-D5EFFCF36E70}"/>
+    <hyperlink ref="A266" r:id="rId256" display="https://onlinelibrary.wiley.com/journal/hbet" xr:uid="{DA64C527-67B3-40DE-A5E3-2EF4DB859321}"/>
+    <hyperlink ref="A267" r:id="rId257" display="https://onlinelibrary.wiley.com/journal/10970193" xr:uid="{0DC1CA7C-EDED-4517-AC3F-B5E677A559AC}"/>
+    <hyperlink ref="A268" r:id="rId258" display="https://onlinelibrary.wiley.com/journal/humu" xr:uid="{5B3BFE22-01C9-47FB-857B-39598483F617}"/>
+    <hyperlink ref="A269" r:id="rId259" display="https://onlinelibrary.wiley.com/journal/27692795" xr:uid="{2FC1B016-D7B7-48F1-B9E1-D6D58B5F7F8C}"/>
+    <hyperlink ref="A270" r:id="rId260" display="https://ietresearch.onlinelibrary.wiley.com/journal/ietbm" xr:uid="{33AA548A-6FCA-4CC9-9EA7-801D37EBA8D7}"/>
+    <hyperlink ref="A271" r:id="rId261" display="https://onlinelibrary.wiley.com/journal/26341573" xr:uid="{B40F6017-1F25-42C9-B2C1-B97BE5907B01}"/>
+    <hyperlink ref="A272" r:id="rId262" display="https://ietresearch.onlinelibrary.wiley.com/journal/ietcds" xr:uid="{9B467CA3-EB3E-4B4B-8F3C-FD892D72BC37}"/>
+    <hyperlink ref="A273" r:id="rId263" display="https://onlinelibrary.wiley.com/journal/25168398" xr:uid="{8C4B1347-1AF7-448B-BB0B-C62794692A0A}"/>
+    <hyperlink ref="A274" r:id="rId264" display="https://digital-library.theiet.org/content/journals/iet-com" xr:uid="{632F1A4F-FF15-45DC-A57C-3DF9AD792DF6}"/>
+    <hyperlink ref="A275" r:id="rId265" display="https://onlinelibrary.wiley.com/journal/17519640" xr:uid="{F0D337DE-C823-4DDF-A0A5-98CFFDA55CB2}"/>
+    <hyperlink ref="A276" r:id="rId266" display="https://ietresearch.onlinelibrary.wiley.com/journal/ietcdt" xr:uid="{D4470D57-E28D-4405-8B2F-3DC7BB442464}"/>
+    <hyperlink ref="A277" r:id="rId267" display="https://digital-library.theiet.org/content/journals/iet-cta" xr:uid="{F600AAFC-037A-495C-B6A6-908FA7FAD4E0}"/>
+    <hyperlink ref="A278" r:id="rId268" display="https://onlinelibrary.wiley.com/journal/23983396" xr:uid="{C2633822-907A-40C0-B9FB-19C60A3357C9}"/>
+    <hyperlink ref="A279" r:id="rId269" display="https://onlinelibrary.wiley.com/journal/26316315" xr:uid="{0E4875E8-0185-4124-80CE-ED8C4DD0842A}"/>
+    <hyperlink ref="A280" r:id="rId270" display="https://onlinelibrary.wiley.com/journal/17518679" xr:uid="{B0404156-C513-4FCE-9585-F2701D18AE5F}"/>
+    <hyperlink ref="A281" r:id="rId271" display="https://ietresearch.onlinelibrary.wiley.com/journal/29960851" xr:uid="{1B501E8A-6222-47C3-BC32-BD027D91D734}"/>
+    <hyperlink ref="A282" r:id="rId272" display="https://ietresearch.onlinelibrary.wiley.com/journal/ietest" xr:uid="{DC3C826A-049A-4BA7-AB9C-C85D2C09C0AD}"/>
+    <hyperlink ref="A283" r:id="rId273" display="https://ietresearch.onlinelibrary.wiley.com/journal/25168401" xr:uid="{AAF5DE75-C9AC-439D-8B84-9ABA29EABDEE}"/>
+    <hyperlink ref="A284" r:id="rId274" display="https://onlinelibrary.wiley.com/journal/17518695" xr:uid="{84B089D5-819A-4070-AE12-84266F9B9F39}"/>
+    <hyperlink ref="A285" r:id="rId275" display="https://digital-library.theiet.org/content/journals/iet-ipr" xr:uid="{4A2EBA16-66EA-4F14-84AE-E07D999B2064}"/>
+    <hyperlink ref="A286" r:id="rId276" display="https://ietresearch.onlinelibrary.wiley.com/journal/ietis" xr:uid="{82DCE971-CF19-47C1-9A76-6006CEFA1D3A}"/>
+    <hyperlink ref="A287" r:id="rId277" display="https://onlinelibrary.wiley.com/journal/17519578" xr:uid="{5B0FD825-0046-442F-B7BE-ED8372BE0902}"/>
+    <hyperlink ref="A288" r:id="rId278" display="https://onlinelibrary.wiley.com/journal/17518733" xr:uid="{EF990ADF-64A4-4472-AF05-85CE6A5C5565}"/>
+    <hyperlink ref="A289" r:id="rId279" display="https://ietresearch.onlinelibrary.wiley.com/journal/ietnbt" xr:uid="{1C403D9B-EBF4-4B70-A450-8828282BC33B}"/>
+    <hyperlink ref="A290" r:id="rId280" display="https://onlinelibrary.wiley.com/journal/25143255" xr:uid="{4E01088E-C703-43E7-88A5-5D5BACB302E6}"/>
+    <hyperlink ref="A291" r:id="rId281" display="https://onlinelibrary.wiley.com/journal/20474962" xr:uid="{735CF6BF-B7AC-452C-8EDC-0AF6BC561DA2}"/>
+    <hyperlink ref="A292" r:id="rId282" display="https://onlinelibrary.wiley.com/journal/17518776" xr:uid="{702C37F2-4FC4-4F08-A333-AED2912681DE}"/>
+    <hyperlink ref="A293" r:id="rId283" display="https://digital-library.theiet.org/content/journals/iet-pel" xr:uid="{E88D3C38-8B0B-4C4C-BA28-D20104099B8A}"/>
+    <hyperlink ref="A294" r:id="rId284" display="https://onlinelibrary.wiley.com/journal/26328925" xr:uid="{0ADF7F33-EE5D-4C22-BB47-4DE1A70E2656}"/>
+    <hyperlink ref="A295" r:id="rId285" display="https://onlinelibrary.wiley.com/journal/17518792" xr:uid="{21019148-3BC6-466B-93B3-D4D9922794E5}"/>
+    <hyperlink ref="A296" r:id="rId286" display="https://onlinelibrary.wiley.com/journal/17521424" xr:uid="{9DFABEDA-D210-448C-8A9F-9283656A8DB9}"/>
+    <hyperlink ref="A297" r:id="rId287" display="https://onlinelibrary.wiley.com/journal/17518830" xr:uid="{A64C97DE-C844-4532-B149-6D3EDFF3B638}"/>
+    <hyperlink ref="A298" r:id="rId288" display="https://ietresearch.onlinelibrary.wiley.com/journal/ietsp" xr:uid="{56CC9D1E-C7B7-4304-A102-5B377AE4DC14}"/>
+    <hyperlink ref="A299" r:id="rId289" display="https://onlinelibrary.wiley.com/journal/26317680" xr:uid="{0412E36C-87DC-42B9-80CA-10F5201C70A5}"/>
+    <hyperlink ref="A300" r:id="rId290" display="https://ietresearch.onlinelibrary.wiley.com/journal/25152947" xr:uid="{5FF4EC50-D4D9-4476-95A8-69ED0EEB3CA1}"/>
+    <hyperlink ref="A301" r:id="rId291" display="https://ietresearch.onlinelibrary.wiley.com/journal/ietsfw" xr:uid="{91FEC59A-E969-4520-9DBC-C9E154D1384C}"/>
+    <hyperlink ref="A302" r:id="rId292" display="https://onlinelibrary.wiley.com/journal/17518857" xr:uid="{C363D0B2-E4D6-4A31-982B-DC0E11D1FCF2}"/>
+    <hyperlink ref="A303" r:id="rId293" display="https://ietresearch.onlinelibrary.wiley.com/journal/20436394" xr:uid="{2AFBF8DB-CBFD-4BD5-BFFC-0729C8916EDB}"/>
+    <hyperlink ref="A304" r:id="rId294" display="https://onlinelibrary.wiley.com/journal/2577171x" xr:uid="{57433E1A-DB84-499F-BA89-A6EA3E8E876A}"/>
+    <hyperlink ref="A305" r:id="rId295" display="https://onlinelibrary.wiley.com/journal/28344448" xr:uid="{D6DC4A9B-C888-496F-AE72-A172DC52577D}"/>
+    <hyperlink ref="A306" r:id="rId296" display="https://onlinelibrary.wiley.com/journal/2770596x" xr:uid="{47D10127-5578-46DB-8E56-E5ECD527A72A}"/>
+    <hyperlink ref="A307" r:id="rId297" display="https://onlinelibrary.wiley.com/journal/3066988x" xr:uid="{5AE36A63-91C8-411C-B589-E83A242B7A88}"/>
+    <hyperlink ref="A308" r:id="rId298" display="https://onlinelibrary.wiley.com/journal/29969514" xr:uid="{B90534E4-3272-4F04-A76D-53068C18E19D}"/>
+    <hyperlink ref="A309" r:id="rId299" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2050-4527" xr:uid="{4C21E39D-B99B-4CF7-A921-1CB0C9D6CC03}"/>
+    <hyperlink ref="A310" r:id="rId300" display="https://onlinelibrary.wiley.com/journal/25105345" xr:uid="{FC93CE5F-4B7D-4071-9F54-EFB11058D68F}"/>
+    <hyperlink ref="A311" r:id="rId301" display="https://onlinelibrary.wiley.com/journal/ina" xr:uid="{AB32604F-3219-4FDE-BC32-090A470C8FE5}"/>
+    <hyperlink ref="A312" r:id="rId302" display="https://onlinelibrary.wiley.com/journal/30672767" xr:uid="{DE3C552E-A846-41B4-9CB2-17A13D9FF2FA}"/>
+    <hyperlink ref="A313" r:id="rId303" display="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1750-2659" xr:uid="{5139E16B-E51A-4568-9DB9-706881F665E3}"/>
+    <hyperlink ref="A314" r:id="rId304" display="https://onlinelibrary.wiley.com/journal/25673165" xr:uid="{13D1ABAA-3EA3-4D52-822B-A1C7D013CF1F}"/>
+    <hyperlink ref="A315" r:id="rId305" display="https://onlinelibrary.wiley.com/journal/27519457" xr:uid="{BA71F4A4-60AE-4C94-A6DA-B141B346DE5A}"/>
+    <hyperlink ref="A316" r:id="rId306" display="https://onlinelibrary.wiley.com/journal/27695883" xr:uid="{38E1ADB0-F93A-48ED-B90E-726D66BB0C90}"/>
+    <hyperlink ref="A317" r:id="rId307" display="https://onlinelibrary.wiley.com/journal/27709329" xr:uid="{F873E45A-0336-4706-B1E7-DDFFBEAA2B6D}"/>
+    <hyperlink ref="A318" r:id="rId308" display="https://onlinelibrary.wiley.com/journal/2767441x" xr:uid="{54213682-2707-4845-A160-4F3DC64327D3}"/>
+    <hyperlink ref="A319" r:id="rId309" display="https://onlinelibrary.wiley.com/journal/28326245" xr:uid="{55115330-9B0B-4B48-9FB6-CAA48A53CA10}"/>
+    <hyperlink ref="A320" r:id="rId310" display="https://onlinelibrary.wiley.com/journal/7475" xr:uid="{65973E98-DCF2-4741-AF34-5CA637DF644A}"/>
+    <hyperlink ref="A321" r:id="rId311" display="https://onlinelibrary.wiley.com/journal/9305" xr:uid="{1C8534D1-CF8C-473F-89A1-9840092FDB2C}"/>
+    <hyperlink ref="A322" r:id="rId312" display="https://onlinelibrary.wiley.com/journal/2960" xr:uid="{6347BDA9-0EAE-4CF5-9B85-B3A3312DD756}"/>
+    <hyperlink ref="A323" r:id="rId313" display="https://onlinelibrary.wiley.com/journal/7072" xr:uid="{76B22841-804C-4228-8A78-E5FBF1687CA5}"/>
+    <hyperlink ref="A324" r:id="rId314" display="https://onlinelibrary.wiley.com/journal/8039" xr:uid="{8F4979E3-41C0-477F-A5CD-2F8A265223C7}"/>
+    <hyperlink ref="A325" r:id="rId315" display="https://onlinelibrary.wiley.com/journal/6418" xr:uid="{F415B234-858F-4E45-B6A2-EF4D7E34204B}"/>
+    <hyperlink ref="A326" r:id="rId316" display="https://onlinelibrary.wiley.com/journal/2973" xr:uid="{302F5493-09FF-4B3B-86BA-09BA3D1D195E}"/>
+    <hyperlink ref="A327" r:id="rId317" display="https://onlinelibrary.wiley.com/journal/8417" xr:uid="{F3120CA8-CF34-4E4C-98F5-9A0B52175042}"/>
+    <hyperlink ref="A328" r:id="rId318" display="https://onlinelibrary.wiley.com/journal/3531" xr:uid="{4DEA9230-08EE-4F0A-9302-E705D1F77604}"/>
+    <hyperlink ref="A329" r:id="rId319" display="https://ceramics.onlinelibrary.wiley.com/journal/25783270" xr:uid="{2624D3C3-780F-436B-B967-F74FD2E11C3D}"/>
+    <hyperlink ref="A330" r:id="rId320" display="https://onlinelibrary.wiley.com/journal/8293" xr:uid="{6A7BDB7F-87DF-4369-91BB-BFC28A2224BC}"/>
+    <hyperlink ref="A331" r:id="rId321" display="https://onlinelibrary.wiley.com/journal/ijclp" xr:uid="{E99E6D5D-BA45-4BC5-A87A-0F8CECD7E2E0}"/>
+    <hyperlink ref="A332" r:id="rId322" display="https://onlinelibrary.wiley.com/journal/2952" xr:uid="{49855357-34CA-4053-A5D4-DF4986E22FDD}"/>
+    <hyperlink ref="A333" r:id="rId323" display="https://onlinelibrary.wiley.com/journal/6164" xr:uid="{E1D39D17-54F6-4499-81FA-9FB00EB0855F}"/>
+    <hyperlink ref="A334" r:id="rId324" display="https://onlinelibrary.wiley.com/journal/6314" xr:uid="{2F8FE680-B918-4F9B-9FAE-43F8B2CB631D}"/>
+    <hyperlink ref="A335" r:id="rId325" display="https://onlinelibrary.wiley.com/journal/dsn" xr:uid="{B40D325B-3BD3-4FC8-8FCF-8B233A5E2360}"/>
+    <hyperlink ref="A336" r:id="rId326" display="https://onlinelibrary.wiley.com/journal/9246" xr:uid="{572D3AA2-460D-4073-BE2E-EAE945FBF1A7}"/>
+    <hyperlink ref="A337" r:id="rId327" display="https://onlinelibrary.wiley.com/journal/2607" xr:uid="{A84931B3-B857-419B-A157-7C93D6C6BE02}"/>
+    <hyperlink ref="A338" r:id="rId328" display="https://onlinelibrary.wiley.com/journal/1573" xr:uid="{35D92AC0-5A6C-48F7-8893-9A87D458070C}"/>
+    <hyperlink ref="A339" r:id="rId329" display="https://onlinelibrary.wiley.com/journal/ijer" xr:uid="{FF36273E-33BD-4995-A2CE-0564C0821C93}"/>
+    <hyperlink ref="A340" r:id="rId330" display="https://onlinelibrary.wiley.com/journal/1796" xr:uid="{B910E4AD-8B86-4CFE-B3E3-D57BFB380946}"/>
+    <hyperlink ref="A341" r:id="rId331" display="https://onlinelibrary.wiley.com/journal/9384" xr:uid="{587FDFEE-BE2C-4F67-A4E3-787326DC057D}"/>
+    <hyperlink ref="A342" r:id="rId332" display="https://onlinelibrary.wiley.com/journal/4140" xr:uid="{9F76A4E0-0A89-4373-92B5-D9B767172600}"/>
+    <hyperlink ref="A343" r:id="rId333" display="https://onlinelibrary.wiley.com/journal/1470" xr:uid="{5EF2C619-9757-4262-BEA6-9C5A39F6B759}"/>
+    <hyperlink ref="A344" r:id="rId334" display="https://onlinelibrary.wiley.com/journal/8282" xr:uid="{0D4899FD-405E-499E-B9D8-09B893E17ECA}"/>
+    <hyperlink ref="A345" r:id="rId335" display="https://onlinelibrary.wiley.com/journal/1707" xr:uid="{C4EE3C9A-E9EA-4BC9-B9CF-C58742226DFF}"/>
+    <hyperlink ref="A346" r:id="rId336" display="https://onlinelibrary.wiley.com/journal/8519" xr:uid="{8A0D92DA-32F7-4F99-A2D1-8B647CEACD7B}"/>
+    <hyperlink ref="A347" r:id="rId337" display="https://onlinelibrary.wiley.com/journal/ijis" xr:uid="{0565CB74-DCC6-4A32-99AD-12F6673541A5}"/>
+    <hyperlink ref="A348" r:id="rId338" display="https://onlinelibrary.wiley.com/journal/6396" xr:uid="{7F7E925D-E549-4D3E-84D2-8ADC32695610}"/>
+    <hyperlink ref="A349" r:id="rId339" display="https://www.onlinelibrary.wiley.com/journal/27671402" xr:uid="{23CCAFCB-00B6-413E-A35C-C04BE1E83F9E}"/>
+    <hyperlink ref="A350" r:id="rId340" display="https://onlinelibrary.wiley.com/journal/15570657" xr:uid="{09E32EFD-8562-4599-8B0D-BE3FBFF85C71}"/>
+    <hyperlink ref="A351" r:id="rId341" display="https://onlinelibrary.wiley.com/journal/8472" xr:uid="{3F37CEDD-716C-4F58-B731-ADB73C0ADE8A}"/>
+    <hyperlink ref="A352" r:id="rId342" display="https://onlinelibrary.wiley.com/journal/5974" xr:uid="{B2C51589-423A-488A-8BC0-CC4C672D9833}"/>
+    <hyperlink ref="A353" r:id="rId343" display="https://onlinelibrary.wiley.com/journal/3839" xr:uid="{CAAD6D2E-E708-4FF9-9BEF-613D5413BCDB}"/>
+    <hyperlink ref="A354" r:id="rId344" display="https://onlinelibrary.wiley.com/journal/7157" xr:uid="{9C63EDDE-5826-4D84-98F6-8784D69427CB}"/>
+    <hyperlink ref="A355" r:id="rId345" display="https://onlinelibrary.wiley.com/journal/3837" xr:uid="{DF09CA90-37B7-4409-ABAB-B542E54854B8}"/>
+    <hyperlink ref="A356" r:id="rId346" display="https://onlinelibrary.wiley.com/journal/9484" xr:uid="{74EA4B26-4EDC-4C28-A51B-4075DEFE2450}"/>
+    <hyperlink ref="A357" r:id="rId347" display="https://onlinelibrary.wiley.com/journal/1961" xr:uid="{D60E524E-3CC1-478F-9054-F6EDE739F016}"/>
+    <hyperlink ref="A358" r:id="rId348" display="https://onlinelibrary.wiley.com/journal/ijmce" xr:uid="{B439C8D4-819E-4B87-9FC8-4DF5F44BC49D}"/>
+    <hyperlink ref="A359" r:id="rId349" display="https://onlinelibrary.wiley.com/journal/6149" xr:uid="{59B4A2CB-5592-437E-BDB6-2BB07154B0BB}"/>
+    <hyperlink ref="A360" r:id="rId350" display="https://onlinelibrary.wiley.com/journal/4909" xr:uid="{7CD793C2-19B7-4CE7-881E-231FAD8012C0}"/>
+    <hyperlink ref="A361" r:id="rId351" display="https://onlinelibrary.wiley.com/journal/1839" xr:uid="{A2F1B863-59CF-46AE-A84B-33053138F9F1}"/>
+    <hyperlink ref="A362" r:id="rId352" display="https://onlinelibrary.wiley.com/journal/6272" xr:uid="{7510D5CC-93FE-4007-B092-AC83EB4C254B}"/>
+    <hyperlink ref="A363" r:id="rId353" display="https://staging.onlinelibrary.wiley.com/journal/28313224" xr:uid="{42A387BE-5FC9-492B-A269-1D69C5BA3018}"/>
+    <hyperlink ref="A364" r:id="rId354" display="https://onlinelibrary.wiley.com/journal/itees" xr:uid="{00AE8481-6136-40B2-9B8E-654769AFD045}"/>
+    <hyperlink ref="A365" r:id="rId355" display="https://onlinelibrary.wiley.com/journal/1742481x" xr:uid="{0E1E348A-467E-4DC9-95A4-AA430756C693}"/>
+    <hyperlink ref="A366" r:id="rId356" display="https://onlinelibrary.wiley.com/journal/28342879" xr:uid="{4E56D799-8213-45A4-BDE0-91F255BFAB44}"/>
+    <hyperlink ref="A367" r:id="rId357" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2475-8876" xr:uid="{6351CA49-E26A-48D3-AF31-E6BCD4F2DA13}"/>
+    <hyperlink ref="A368" r:id="rId358" display="https://onlinelibrary.wiley.com/journal/3066943x" xr:uid="{48F3E797-7D4D-4DE9-BC75-58F5B8C31450}"/>
+    <hyperlink ref="A369" r:id="rId359" display="https://acamh.onlinelibrary.wiley.com/journal/26929384" xr:uid="{DA01B95F-1C5D-4F47-B046-31B55ED1BE47}"/>
+    <hyperlink ref="A370" r:id="rId360" display="https://onlinelibrary.wiley.com/journal/26171619" xr:uid="{D69DAAA3-35E5-48DE-AC96-1689F471D530}"/>
+    <hyperlink ref="A371" r:id="rId361" display="https://onlinelibrary.wiley.com/journal/27686566" xr:uid="{AF30AA16-1588-4C2E-B9CA-93FF443FCCA1}"/>
+    <hyperlink ref="A372" r:id="rId362" display="https://onlinelibrary.wiley.com/journal/23979070" xr:uid="{75E7E9A5-B2E5-4C1A-AC3F-BA543806435A}"/>
+    <hyperlink ref="A373" r:id="rId363" display="https://onlinelibrary.wiley.com/journal/21928312" xr:uid="{99D9B988-28B2-4576-8E96-A87D03AF03A3}"/>
+    <hyperlink ref="A374" r:id="rId364" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2572-1143" xr:uid="{EDB58139-93BB-482D-9C75-A45F4B20A01D}"/>
+    <hyperlink ref="A375" r:id="rId365" display="https://onlinelibrary.wiley.com/journal/1409" xr:uid="{E490A90C-D280-4632-A9F8-909E916C5FC8}"/>
+    <hyperlink ref="A376" r:id="rId366" display="http://agupubs.onlinelibrary.wiley.com/agu/journal/10.1002/(ISSN)1942-2466/" xr:uid="{21F8A63C-AFE2-4292-9463-F84F8A9EE551}"/>
+    <hyperlink ref="A377" r:id="rId367" display="https://onlinelibrary.wiley.com/journal/9025" xr:uid="{BEDA53EE-F604-4F1B-9E8B-3DE483613FC5}"/>
+    <hyperlink ref="A378" r:id="rId368" display="https://onlinelibrary.wiley.com/journal/1471" xr:uid="{EC8B2D36-CC94-4707-8351-14691FA91A1B}"/>
+    <hyperlink ref="A379" r:id="rId369" display="http://aapm.onlinelibrary.wiley.com/hub/journal/10.1002/(ISSN)1526-9914/" xr:uid="{CDCE99DF-68FA-4DEC-B129-232544D95E93}"/>
+    <hyperlink ref="A380" r:id="rId370" display="https://onlinelibrary.wiley.com/journal/4185" xr:uid="{2B3C538B-4586-47B1-9BD3-41D02968303D}"/>
+    <hyperlink ref="A381" r:id="rId371" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)1883-2148" xr:uid="{26AA5435-0A75-4F17-982F-F4EE9096765D}"/>
+    <hyperlink ref="A382" r:id="rId372" display="https://onlinelibrary.wiley.com/journal/1600048X" xr:uid="{1F87FD64-0A67-4F9B-A3FA-4DF7CE887930}"/>
+    <hyperlink ref="A383" r:id="rId373" display="http://onlinelibrary.wiley.com/journal/10.1007/13539.2190-6009" xr:uid="{E6311809-5BAD-4D20-AC3A-37B6758F2696}"/>
+    <hyperlink ref="A384" r:id="rId374" display="https://onlinelibrary.wiley.com/journal/jocs" xr:uid="{6D2D0C34-BF4A-4943-8C5E-0532149BB8C9}"/>
+    <hyperlink ref="A385" r:id="rId375" display="https://onlinelibrary.wiley.com/journal/1873961x" xr:uid="{A4633D6B-6405-4F95-B81F-D9664E4ACE4B}"/>
+    <hyperlink ref="A386" r:id="rId376" display="http://onlinelibrary.wiley.com/journal/10.1111/%28ISSN%291582-4934" xr:uid="{6CEE576C-AF2F-4A23-8C19-5DF187597B03}"/>
+    <hyperlink ref="A387" r:id="rId377" display="https://onlinelibrary.wiley.com/journal/2962" xr:uid="{09CA784A-3C4C-4328-8D05-1F1AECE427D2}"/>
+    <hyperlink ref="A388" r:id="rId378" display="https://onlinelibrary.wiley.com/journal/10982825" xr:uid="{1DFC43BE-CACD-418F-9CE7-F7513F2B4DAF}"/>
+    <hyperlink ref="A389" r:id="rId379" display="https://onlinelibrary.wiley.com/journal/jcpt" xr:uid="{20E3BBE9-75D9-4239-A374-63CEFEB65644}"/>
+    <hyperlink ref="A390" r:id="rId380" display="https://onlinelibrary.wiley.com/journal/1736" xr:uid="{B7CC583B-CD4F-4306-914C-3C3989A7B89F}"/>
+    <hyperlink ref="A391" r:id="rId381" display="https://onlinelibrary.wiley.com/journal/9613" xr:uid="{CFA0F479-6197-4DDC-863C-4715576719C7}"/>
+    <hyperlink ref="A392" r:id="rId382" display="https://onlinelibrary.wiley.com/journal/5197" xr:uid="{42CD871D-A8AD-44EA-A1DF-5D2D85562BD0}"/>
+    <hyperlink ref="A393" r:id="rId383" display="https://onlinelibrary.wiley.com/journal/14732165" xr:uid="{D8B3999C-CFCF-49A6-970F-6D45E3904BEF}"/>
+    <hyperlink ref="A394" r:id="rId384" display="https://onlinelibrary.wiley.com/journal/17530407" xr:uid="{ED35BD11-110F-4A9B-A291-01E572C3B23E}"/>
+    <hyperlink ref="A395" r:id="rId385" display="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)2040-1124" xr:uid="{B3F0A70D-E711-4723-B728-8476AC404BB7}"/>
+    <hyperlink ref="A396" r:id="rId386" display="https://onlinelibrary.wiley.com/journal/1485" xr:uid="{2AA227A0-68E6-4C45-B834-46480F6C233C}"/>
+    <hyperlink ref="A397" r:id="rId387" display="https://onlinelibrary.wiley.com/journal/1742" xr:uid="{ADEE6559-F4F9-4F61-AC66-D39580826F77}"/>
+    <hyperlink ref="A398" r:id="rId388" display="https://onlinelibrary.wiley.com/journal/3962" xr:uid="{18D93664-B820-4A99-895B-B2E3D86577AA}"/>
+    <hyperlink ref="A399" r:id="rId389" display="https://onlinelibrary.wiley.com/journal/21971153" xr:uid="{CB358403-AEAC-4EAE-8783-FF63DB18F578}"/>
+    <hyperlink ref="A400" r:id="rId390" display="https://onlinelibrary.wiley.com/journal/27682811" xr:uid="{AA93E02D-9C3B-4578-BEBB-A6A23BB3FB3D}"/>
+    <hyperlink ref="A401" r:id="rId391" display="https://www.onlinelibrary.wiley.com/journal/20013078" xr:uid="{E50A32A8-3043-446E-A30C-5590BD42D664}"/>
+    <hyperlink ref="A402" r:id="rId392" display="https://onlinelibrary.wiley.com/journal/29933153" xr:uid="{37332EB4-884F-49A2-9090-28CD040F7C22}"/>
+    <hyperlink ref="A403" r:id="rId393" display="https://www.onlinelibrary.wiley.com/journal/1753318x" xr:uid="{D3BF8BD7-433A-4928-A64C-9CC9BE52BCDF}"/>
+    <hyperlink ref="A404" r:id="rId394" display="https://onlinelibrary.wiley.com/journal/jfbc" xr:uid="{153FF4B3-EE3C-4A91-A310-DE4C5C00CE3C}"/>
+    <hyperlink ref="A405" r:id="rId395" display="https://ifst.onlinelibrary.wiley.com/journal/jfpp" xr:uid="{3D6411EC-03C8-48DD-B2FD-A2A23BF9C60F}"/>
+    <hyperlink ref="A406" r:id="rId396" display="https://onlinelibrary.wiley.com/journal/6095" xr:uid="{8A9567E7-6628-4C27-BC1E-B99D3A901DDF}"/>
+    <hyperlink ref="A407" r:id="rId397" display="https://onlinelibrary.wiley.com/journal/17571146" xr:uid="{3A12377C-5C24-429F-9769-84ADC2AA789C}"/>
+    <hyperlink ref="A408" r:id="rId398" display="https://onlinelibrary.wiley.com/journal/9303" xr:uid="{59D8BC9E-D02D-40EB-A57F-B35274C3E771}"/>
+    <hyperlink ref="A409" r:id="rId399" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2189-7948" xr:uid="{DDC1FC38-4736-4D53-BFDF-227A33F9BFE6}"/>
+    <hyperlink ref="A410" r:id="rId400" display="https://agupubs.onlinelibrary.wiley.com/journal/29935210" xr:uid="{91419CDF-5394-4326-8E73-7580C017022A}"/>
+    <hyperlink ref="A411" r:id="rId401" display="https://onlinelibrary.wiley.com/journal/1607" xr:uid="{748C28E7-3650-4158-8CBD-D9AC7EE4DE3F}"/>
+    <hyperlink ref="A412" r:id="rId402" display="https://onlinelibrary.wiley.com/journal/5040" xr:uid="{AE6CBF97-FC88-461A-B41F-7BAA07B98523}"/>
+    <hyperlink ref="A413" r:id="rId403" display="https://onlinelibrary.wiley.com/journal/1469" xr:uid="{CFA14DCD-B9F5-4FE5-95BE-46CEB0C5E179}"/>
+    <hyperlink ref="A414" r:id="rId404" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2051-3909" xr:uid="{B6A3CF11-0D02-4AD8-920B-C79FB1EAFF7A}"/>
+    <hyperlink ref="A415" r:id="rId405" display="https://onlinelibrary.wiley.com/journal/8384" xr:uid="{1AACA42D-CAB1-4D01-8EA2-72B112267D5B}"/>
+    <hyperlink ref="A416" r:id="rId406" display="https://onlinelibrary.wiley.com/journal/4260" xr:uid="{4A50F08B-7871-4375-8224-D724279930FF}"/>
+    <hyperlink ref="A417" r:id="rId407" display="https://onlinelibrary.wiley.com/journal/jonm" xr:uid="{6C23A6A5-ACD3-4368-A33E-61AE20B0108E}"/>
+    <hyperlink ref="A418" r:id="rId408" display="https://onlinelibrary.wiley.com/journal/9097" xr:uid="{2AADF2E4-D8F6-423D-A6C8-678E1B5525F7}"/>
+    <hyperlink ref="A419" r:id="rId409" display="https://onlinelibrary.wiley.com/journal/8572" xr:uid="{DC2D58EC-2C7C-4A99-B590-7BF0E484928A}"/>
+    <hyperlink ref="A420" r:id="rId410" display="https://onlinelibrary.wiley.com/journal/3846" xr:uid="{828B3F2E-A8D1-4FDD-9631-6F352A277EBB}"/>
+    <hyperlink ref="A421" r:id="rId411" display="https://onlinelibrary.wiley.com/journal/1384" xr:uid="{4BDA147B-4279-422C-A420-C75006DCF87D}"/>
+    <hyperlink ref="A422" r:id="rId412" display="https://onlinelibrary.wiley.com/journal/9582" xr:uid="{2FE41E4F-79BC-4FF8-97E0-1DD60EA1A885}"/>
+    <hyperlink ref="A423" r:id="rId413" display="https://onlinelibrary.wiley.com/journal/7097" xr:uid="{CAF7D8F0-F053-4DCE-8669-5B312A72DC2F}"/>
+    <hyperlink ref="A424" r:id="rId414" display="https://onlinelibrary.wiley.com/journal/5139" xr:uid="{93701612-BFE5-4A1A-9F53-A98DD235D00B}"/>
+    <hyperlink ref="A425" r:id="rId415" display="https://onlinelibrary.wiley.com/journal/9140" xr:uid="{9931F405-3E78-454A-878A-44A3375BE480}"/>
+    <hyperlink ref="A426" r:id="rId416" display="https://onlinelibrary.wiley.com/journal/9161" xr:uid="{0AF6F1A4-D361-4BE8-9285-318402E8B8D5}"/>
+    <hyperlink ref="A427" r:id="rId417" display="https://onlinelibrary.wiley.com/journal/9158" xr:uid="{E75B0254-BD1F-4B77-86CA-88E1997DDC85}"/>
+    <hyperlink ref="A428" r:id="rId418" display="https://onlinelibrary.wiley.com/journal/9169" xr:uid="{026D2FA0-1D24-4855-B60C-9CB1DF604C38}"/>
+    <hyperlink ref="A429" r:id="rId419" display="https://onlinelibrary.wiley.com/journal/2767035x" xr:uid="{507F232E-933F-4B03-972F-83C7FE8B6B68}"/>
+    <hyperlink ref="A430" r:id="rId420" display="https://onlinelibrary.wiley.com/journal/s16005775" xr:uid="{A941626F-0701-475E-836D-1E612219DC91}"/>
+    <hyperlink ref="A432" r:id="rId421" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2047-9980" xr:uid="{F3ACC024-BF2F-4886-82F3-3FEDA3B1054D}"/>
+    <hyperlink ref="A433" r:id="rId422" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)1758-2652/homepage/article_publication_charges.htm" xr:uid="{A93110E9-8097-4AE2-BB7A-5857853F7D5F}"/>
+    <hyperlink ref="A434" r:id="rId423" display="https://www.onlinelibrary.wiley.com/journal/17497345" xr:uid="{22345F7B-5070-4715-864B-FA56533C0D47}"/>
+    <hyperlink ref="A435" r:id="rId424" display="https://onlinelibrary.wiley.com/journal/jtsp" xr:uid="{649CD127-6B53-49CD-92F4-F9459A2EC6A5}"/>
+    <hyperlink ref="A436" r:id="rId425" display="https://onlinelibrary.wiley.com/journal/jterm" xr:uid="{8C89C68E-B164-40EE-90E6-9D76CA550E55}"/>
+    <hyperlink ref="A437" r:id="rId426" display="https://onlinelibrary.wiley.com/journal/8241" xr:uid="{C87D92B1-AA11-40C5-B9AB-0D601F602A38}"/>
+    <hyperlink ref="A438" r:id="rId427" display="https://onlinelibrary.wiley.com/journal/9626" xr:uid="{5B15080A-27BB-4BB2-9006-AC5344F3DBDA}"/>
+    <hyperlink ref="A439" r:id="rId428" display="https://onlinelibrary.wiley.com/journal/2720" xr:uid="{F64947E0-707E-471F-8151-5FE3332A8A2F}"/>
+    <hyperlink ref="A440" r:id="rId429" display="https://onlinelibrary.wiley.com/journal/2691171x" xr:uid="{B3DD45A2-9582-4866-B5DA-9C1C6F801C98}"/>
+    <hyperlink ref="A441" r:id="rId430" display="https://onlinelibrary.wiley.com/journal/25735098" xr:uid="{29FC9B8A-A157-4779-845A-104C277B5FA4}"/>
+    <hyperlink ref="A442" r:id="rId431" display="https://rsnz.onlinelibrary.wiley.com/journal/1177083X" xr:uid="{F46358AB-D6AE-4536-A578-1AED5769D932}"/>
+    <hyperlink ref="A443" r:id="rId432" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2378-8038" xr:uid="{B23A99D2-8FDC-4BC8-98AD-6EB8D7BCCEB7}"/>
+    <hyperlink ref="A444" r:id="rId433" display="https://onlinelibrary.wiley.com/journal/17414857" xr:uid="{AF93DA36-73C7-4273-9E04-BF7CEDA468D6}"/>
+    <hyperlink ref="A445" r:id="rId434" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2379-6146" xr:uid="{AA02707A-D2BE-41E8-AC73-376E8CB90EA5}"/>
+    <hyperlink ref="A446" r:id="rId435" display="https://www.onlinelibrary.wiley.com/journal/26396181" xr:uid="{6AFAFCEC-3D10-4317-A8CF-8BD574A5D286}"/>
+    <hyperlink ref="A447" r:id="rId436" display="https://www.onlinelibrary.wiley.com/journal/26883740" xr:uid="{8DFA1594-3EA5-48B1-8CE5-9F59139220EC}"/>
+    <hyperlink ref="A448" r:id="rId437" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2378-2242" xr:uid="{048BAB6A-7D26-4E8F-9C64-AA6A532F16A3}"/>
+    <hyperlink ref="A449" r:id="rId438" display="https://www.onlinelibrary.wiley.com/journal/26423561" xr:uid="{FD1FB144-F50E-4A78-977E-1C36AD9FE5C1}"/>
+    <hyperlink ref="A450" r:id="rId439" display="https://onlinelibrary.wiley.com/journal/14392054" xr:uid="{948215B7-2507-4AC9-8BC7-134043CB6607}"/>
+    <hyperlink ref="A451" r:id="rId440" display="https://onlinelibrary.wiley.com/journal/mdp" xr:uid="{6D54914B-7E99-4850-9725-73223F16CE4D}"/>
+    <hyperlink ref="A452" r:id="rId441" display="https://onlinelibrary.wiley.com/journal/29409497" xr:uid="{F5DC8316-E100-40E4-9D7A-64F36D4A4BD3}"/>
+    <hyperlink ref="A453" r:id="rId442" display="https://www.onlinelibrary.wiley.com/journal/17408709" xr:uid="{0D9B47D1-BA5C-4583-BDFC-41B25383EEE6}"/>
+    <hyperlink ref="A454" r:id="rId443" display="https://onlinelibrary.wiley.com/journal/29984971" xr:uid="{5BCC6019-46A5-4EED-A7E9-C66F65898EF6}"/>
+    <hyperlink ref="A455" r:id="rId444" display="https://onlinelibrary.wiley.com/journal/26882663" xr:uid="{43CBB892-B14F-42F4-B856-206C5F6BA5B0}"/>
+    <hyperlink ref="A459" r:id="rId445" display="https://onlinelibrary.wiley.com/journal/4792" xr:uid="{D7B4BD61-3517-459A-BDE6-0BB37F5C257D}"/>
+    <hyperlink ref="A460" r:id="rId446" display="https://onlinelibrary.wiley.com/journal/28344405" xr:uid="{7519BD93-778E-4A6A-B5D2-850C8F7C8804}"/>
+    <hyperlink ref="A461" r:id="rId447" display="https://onlinelibrary.wiley.com/journal/26423588" xr:uid="{098296E2-449D-411E-B6AD-82EF64C7B4F0}"/>
+    <hyperlink ref="A462" r:id="rId448" display="https://onlinelibrary.wiley.com/journal/mij" xr:uid="{611F2528-CD45-41B6-9D73-80EF1E3B07C1}"/>
+    <hyperlink ref="A463" r:id="rId449" display="https://onlinelibrary.wiley.com/journal/29401402" xr:uid="{D88E98C7-39D1-475B-811E-DB2EF5DDAAE9}"/>
+    <hyperlink ref="A464" r:id="rId450" display="https://rmets.onlinelibrary.wiley.com/journal/14698080" xr:uid="{41EC63F7-43B7-4FE0-B688-BD9A6EB7EB7F}"/>
+    <hyperlink ref="A465" r:id="rId451" display="https://besjournals.onlinelibrary.wiley.com/journal/2041210x" xr:uid="{3490B132-0B1C-4A91-8E49-CFD08D49F7D6}"/>
+    <hyperlink ref="A466" r:id="rId452" display="https://ietresearch.onlinelibrary.wiley.com/journal/17500443" xr:uid="{4CD214A6-D484-4DF6-B079-BAD6AE2BE01A}"/>
+    <hyperlink ref="A467" r:id="rId453" display="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1751-7915" xr:uid="{A860ABB6-46C0-4FC3-A3B9-36F2C17F1AD7}"/>
+    <hyperlink ref="A468" r:id="rId454" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2045-8827" xr:uid="{D7BDAE05-4198-40C3-A8DF-6C47B4D0A9D8}"/>
+    <hyperlink ref="A469" r:id="rId455" display="https://onlinelibrary.wiley.com/journal/20976941" xr:uid="{F23E27B8-1065-4091-9873-2AC47033810E}"/>
+    <hyperlink ref="A470" r:id="rId456" display="https://onlinelibrary.wiley.com/journal/2770100x" xr:uid="{47E7F3EC-73D9-4A30-9072-185FB5C4E994}"/>
+    <hyperlink ref="A471" r:id="rId457" display="https://onlinelibrary.wiley.com/journal/8203" xr:uid="{86B41BBE-473E-4444-9B8E-265B6D4C9BD1}"/>
+    <hyperlink ref="A472" r:id="rId458" display="https://onlinelibrary.wiley.com/journal/27514102" xr:uid="{A6A1B1D7-F3AD-4EB8-A55C-07FFBD5000F9}"/>
+    <hyperlink ref="A473" r:id="rId459" display="https://onlinelibrary.wiley.com/journal/17550998" xr:uid="{BAB4EA39-EAB7-495E-9627-3FEAC1093CBC}"/>
+    <hyperlink ref="A474" r:id="rId460" display="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%292324-9269" xr:uid="{6E74184D-335F-4494-AF1F-00B11C0D2EA9}"/>
+    <hyperlink ref="A475" r:id="rId461" display="http://febs.onlinelibrary.wiley.com/hub/journal/10.1002/(ISSN)1878-0261/" xr:uid="{32477396-547C-4E39-8CD1-77B8479B6C5A}"/>
+    <hyperlink ref="A476" r:id="rId462" display="https://onlinelibrary.wiley.com/journal/13643703" xr:uid="{B65A2AC9-F769-4686-ADDE-AF511F3874A1}"/>
+    <hyperlink ref="A477" r:id="rId463" display="https://onlinelibrary.wiley.com/journal/14390507" xr:uid="{D39909EE-CA8A-4EE8-B771-B1489ED34E26}"/>
+    <hyperlink ref="A478" r:id="rId464" display="https://www.onlinelibrary.wiley.com/journal/26884011" xr:uid="{3D520508-8749-43EF-80AA-781072D11DE3}"/>
+    <hyperlink ref="A479" r:id="rId465" display="https://onlinelibrary.wiley.com/journal/21928614" xr:uid="{1354BD60-CCC9-4ADC-91B9-9503961FFE6F}"/>
+    <hyperlink ref="A480" r:id="rId466" display="https://onlinelibrary.wiley.com/page/journal/30676851/homepage/open-access" xr:uid="{8E2E922B-D94F-4E3F-87F8-480587B044FF}"/>
+    <hyperlink ref="A481" r:id="rId467" display="https://www.onlinelibrary.wiley.com/journal/19397445" xr:uid="{77C203FB-A384-4CF6-8399-623A7F462CEB}"/>
+    <hyperlink ref="A483" r:id="rId468" display="https://onlinelibrary.wiley.com/journal/6020" xr:uid="{C43DB78A-37C2-4DB4-B507-45139197B191}"/>
+    <hyperlink ref="A484" r:id="rId469" display="https://onlinelibrary.wiley.com/journal/7507" xr:uid="{C7186C24-AC4A-4EF3-B5A0-14DC2984C171}"/>
+    <hyperlink ref="A485" r:id="rId470" display="https://onlinelibrary.wiley.com/journal/2770730x" xr:uid="{0A232E1B-7D5F-4805-A1CE-ABD08DD518B3}"/>
+    <hyperlink ref="A486" r:id="rId471" display="https://www.onlinelibrary.wiley.com/journal/2574173x" xr:uid="{696702F6-28D7-4D66-96A6-88FF4E15AC12}"/>
+    <hyperlink ref="A487" r:id="rId472" display="https://onlinelibrary.wiley.com/journal/cad" xr:uid="{1FD78276-AA96-40C4-9134-3CCFC3295A7E}"/>
+    <hyperlink ref="A488" r:id="rId473" display="https://onlinelibrary.wiley.com/journal/29949890" xr:uid="{8EEE3AD4-2AC4-4B36-A6CB-E2E56B09DCA1}"/>
+    <hyperlink ref="A489" r:id="rId474" display="https://onlinelibrary.wiley.com/journal/17561051" xr:uid="{68501D40-CA69-484A-BC0C-31DF520088E2}"/>
+    <hyperlink ref="A490" r:id="rId475" display="https://onlinelibrary.wiley.com/journal/nuf" xr:uid="{51D8E20E-3A43-4E60-8191-8E1386340987}"/>
+    <hyperlink ref="A491" r:id="rId476" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2054-1058" xr:uid="{61D25AF7-5BA9-40CC-A5A4-8FD6DF25BFA6}"/>
+    <hyperlink ref="A492" r:id="rId477" display="https://onlinelibrary.wiley.com/journal/2771179X" xr:uid="{35D8ADAB-715B-4FC9-8ECD-56862CE5A054}"/>
+    <hyperlink ref="A493" r:id="rId478" display="https://onlinelibrary.wiley.com/journal/7053" xr:uid="{1AF8BC7A-E0A4-4AE7-8002-335C1563429C}"/>
+    <hyperlink ref="A494" r:id="rId479" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2055-2238" xr:uid="{F03CA148-255D-452B-ACD7-64508C11C674}"/>
+    <hyperlink ref="A495" r:id="rId480" display="https://onlinelibrary.wiley.com/journal/8272" xr:uid="{502D4ABD-B821-4FAF-A263-2445E055970C}"/>
+    <hyperlink ref="A496" r:id="rId481" display="https://onlinelibrary.wiley.com/journal/2618" xr:uid="{D61C5AD6-1F43-49D3-A06F-ECE86672BFE8}"/>
+    <hyperlink ref="A497" r:id="rId482" display="https://onlinelibrary.wiley.com/journal/17577861" xr:uid="{80354857-9E02-4E3C-9BAC-7C0FEC5E9FF4}"/>
+    <hyperlink ref="A498" r:id="rId483" display="https://onlinelibrary.wiley.com/toc/2473974x/current" xr:uid="{E5867431-E491-4494-96E5-B824A3A387E6}"/>
+    <hyperlink ref="A499" r:id="rId484" display="https://onlinelibrary.wiley.com/journal/2572" xr:uid="{D3E9C9DF-4893-4A4E-8C39-E353527880ED}"/>
+    <hyperlink ref="A500" r:id="rId485" display="https://www.onlinelibrary.wiley.com/journal/26373807" xr:uid="{1D853B2C-7145-43AD-84AC-2AA4D67CF2C2}"/>
+    <hyperlink ref="A501" r:id="rId486" display="https://onlinelibrary.wiley.com/journal/7040" xr:uid="{B6A3F9AE-142B-4C09-BE10-DA67D522177F}"/>
+    <hyperlink ref="A502" r:id="rId487" display="https://onlinelibrary.wiley.com/journal/1618" xr:uid="{3F6AA891-C3BF-4283-BE2B-87B9090A8B8B}"/>
+    <hyperlink ref="A503" r:id="rId488" display="https://onlinelibrary.wiley.com/journal/28355598" xr:uid="{4CD60F57-12CA-4EDF-83E5-0B25EF7AC3F0}"/>
+    <hyperlink ref="A504" r:id="rId489" display="https://www.onlinelibrary.wiley.com/journal/25742272" xr:uid="{7EF6FF7F-A117-4258-AD60-958AE2E2ACDC}"/>
+    <hyperlink ref="A505" r:id="rId490" display="https://besjournals.onlinelibrary.wiley.com/journal/25758314" xr:uid="{601C5449-25FF-4011-BA96-13DD9D96839C}"/>
+    <hyperlink ref="A506" r:id="rId491" display="https://agupubs.onlinelibrary.wiley.com/journal/26376989" xr:uid="{63BEBE85-78CD-4CCE-BB86-27FB287230A3}"/>
+    <hyperlink ref="A507" r:id="rId492" display="https://onlinelibrary.wiley.com/journal/ppc" xr:uid="{BFD579FD-0894-43E3-8DCD-94EF5DCD689C}"/>
+    <hyperlink ref="A508" r:id="rId493" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2052-1707" xr:uid="{2C6C2CE3-8104-49BE-93FF-4F79E7160187}"/>
+    <hyperlink ref="A509" r:id="rId494" display="https://onlinelibrary.wiley.com/journal/27713164" xr:uid="{883D14BA-F1A5-4F42-BD73-E7D9C6520557}"/>
+    <hyperlink ref="A510" r:id="rId495" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2051-817X" xr:uid="{0BC27B58-EC96-4FC5-A7FB-C884AAD1DE9E}"/>
+    <hyperlink ref="A511" r:id="rId496" display="https://iadns.onlinelibrary.wiley.com/journal/30687306" xr:uid="{1D961407-7D67-43EA-A9FB-7995409B2E75}"/>
+    <hyperlink ref="A512" r:id="rId497" display="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1467-7652" xr:uid="{E420E891-4015-405B-A6BB-4B062A0E7E92}"/>
+    <hyperlink ref="A513" r:id="rId498" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2475-4455" xr:uid="{B51E4335-0D00-40B4-961D-6BD5BF247D49}"/>
+    <hyperlink ref="A514" r:id="rId499" display="https://www.onlinelibrary.wiley.com/journal/25756265" xr:uid="{30F68053-B721-40F8-932E-C777B3413D3E}"/>
+    <hyperlink ref="A515" r:id="rId500" display="https://esj-journals.onlinelibrary.wiley.com/journal/14421984" xr:uid="{A16A1B10-12C5-4B43-B00F-00DC534A76EE}"/>
+    <hyperlink ref="A516" r:id="rId501" display="https://nph.onlinelibrary.wiley.com/journal/25722611" xr:uid="{196805A9-F353-48F9-AA65-FA8CB73751CE}"/>
+    <hyperlink ref="A518" r:id="rId502" display="https://onlinelibrary.wiley.com/journal/1751" xr:uid="{777D58D5-71BE-4486-A20B-F129A38CE991}"/>
+    <hyperlink ref="A519" r:id="rId503" display="https://onlinelibrary.wiley.com/journal/26422514" xr:uid="{59D432CC-D647-4B3E-945F-F1A459583BF6}"/>
+    <hyperlink ref="A520" r:id="rId504" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2398-7324" xr:uid="{43AB37E2-02A4-4E34-A8DB-2669A05AAFC5}"/>
+    <hyperlink ref="A521" r:id="rId505" display="https://onlinelibrary.wiley.com/journal/29979684" xr:uid="{AFD025CF-49D5-4CCF-8013-5348F7516F9B}"/>
+    <hyperlink ref="A522" r:id="rId506" display="https://onlinelibrary.wiley.com/journal/1931227x" xr:uid="{EA3F0287-1F08-4F94-9BA8-79023E4774AD}"/>
+    <hyperlink ref="A523" r:id="rId507" display="https://onlinelibrary.wiley.com/journal/4757" xr:uid="{AE7E10EC-59BF-4E09-AEB3-B76376E54E9C}"/>
+    <hyperlink ref="A524" r:id="rId508" display="https://onlinelibrary.wiley.com/journal/28323556" xr:uid="{0AC5A261-C7C2-4B30-82C0-91CF1B60A776}"/>
+    <hyperlink ref="A525" r:id="rId509" display="https://onlinelibrary.wiley.com/journal/20460260" xr:uid="{41783701-648F-47DE-BAC8-3BB5D5BD7818}"/>
+    <hyperlink ref="A526" r:id="rId510" display="https://onlinelibrary.wiley.com/journal/6152" xr:uid="{1192F1BD-654B-4462-909B-761A3ECBBD9F}"/>
+    <hyperlink ref="A527" r:id="rId511" display="https://onlinelibrary.wiley.com/journal/25755609" xr:uid="{5BE45990-D414-4AA7-9141-08E9DF4154AE}"/>
+    <hyperlink ref="A529" r:id="rId512" display="https://onlinelibrary.wiley.com/journal/27692450" xr:uid="{B84B39D7-3D45-402D-97E4-B3335DF9B4B8}"/>
+    <hyperlink ref="A530" r:id="rId513" display="https://onlinelibrary.wiley.com/journal/20458940" xr:uid="{2F43FB1D-FC57-444A-B814-E13BAA4F9845}"/>
+    <hyperlink ref="A531" r:id="rId514" display="https://onlinelibrary.wiley.com/journal/8140" xr:uid="{AAC18533-8E1D-477B-B59C-59A4702A1B7A}"/>
+    <hyperlink ref="A532" r:id="rId515" display="https://onlinelibrary.wiley.com/journal/20954697" xr:uid="{28B4CABA-1661-4972-A3BF-CD808955C63B}"/>
+    <hyperlink ref="A533" r:id="rId516" display="https://onlinelibrary.wiley.com/journal/17597331" xr:uid="{06A89F4A-A200-4CAF-B892-20CA8A7A4CA8}"/>
+    <hyperlink ref="A534" r:id="rId517" display="https://onlinelibrary.wiley.com/journal/que" xr:uid="{B6353685-C0FA-430F-9AFC-2CEC2F7D1A9A}"/>
+    <hyperlink ref="A535" r:id="rId518" display="https://onlinelibrary.wiley.com/journal/9463" xr:uid="{8B416535-48BD-490B-87F9-7C5646FB299F}"/>
+    <hyperlink ref="A536" r:id="rId519" display="https://onlinelibrary.wiley.com/journal/18677185" xr:uid="{119F3001-C826-46CA-91B9-5454D983DF70}"/>
+    <hyperlink ref="A537" r:id="rId520" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2056-3485" xr:uid="{809F4D22-5FBF-49D4-B5EE-0D803CD2378D}"/>
+    <hyperlink ref="A538" r:id="rId521" display="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1447-0578" xr:uid="{952EEF65-3541-4878-A536-F8AB0F3E432C}"/>
+    <hyperlink ref="A539" r:id="rId522" display="https://onlinelibrary.wiley.com/journal/27687228" xr:uid="{668FFB27-5200-48D5-B9EC-77014E229A8B}"/>
+    <hyperlink ref="A540" r:id="rId523" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2051-3380" xr:uid="{C2FD82BD-41A3-48C3-95FC-7DB81D5CE6AE}"/>
+    <hyperlink ref="A541" r:id="rId524" display="https://onlinelibrary.wiley.com/journal/28348966" xr:uid="{819B5B49-44D8-4568-B0FE-D3DBD1DFB22A}"/>
+    <hyperlink ref="A542" r:id="rId525" display="https://www.onlinelibrary.wiley.com/journal/27671429" xr:uid="{93A3E869-6C52-4CC4-8880-C0EEBBC3940E}"/>
+    <hyperlink ref="A543" r:id="rId526" tooltip="https://onlinelibrary.wiley.com/journal/27504867?af=R" display="https://onlinelibrary.wiley.com/journal/27504867?af=R" xr:uid="{3C7A033C-F585-499C-BBEF-840746A78FE0}"/>
+    <hyperlink ref="A544" r:id="rId527" display="https://onlinelibrary.wiley.com/journal/30683475" xr:uid="{74F569A2-A79D-4823-8FA8-D4C3AA7B88DF}"/>
+    <hyperlink ref="A545" r:id="rId528" display="https://scijournals.onlinelibrary.wiley.com/journal/29976286" xr:uid="{A06498F5-FDAB-4FB6-BDE2-6D0F3A815B2F}"/>
+    <hyperlink ref="A546" r:id="rId529" display="https://onlinelibrary.wiley.com/journal/4262" xr:uid="{13B4250E-1BCF-4283-9062-D4F5A2124EEF}"/>
+    <hyperlink ref="A547" r:id="rId530" display="https://onlinelibrary.wiley.com/journal/6168" xr:uid="{2274300F-9C58-4F49-9C00-8356C07F5AD4}"/>
+    <hyperlink ref="A548" r:id="rId531" display="https://onlinelibrary.wiley.com/journal/2037" xr:uid="{4C1FE168-3AC5-40BC-846A-E4B1E8705B11}"/>
+    <hyperlink ref="A549" r:id="rId532" display="https://onlinelibrary.wiley.com/journal/3148" xr:uid="{449FF7F4-D9D3-4441-B3F2-E7EB39D7CB10}"/>
+    <hyperlink ref="A550" r:id="rId533" display="https://onlinelibrary.wiley.com/journal/16000846" xr:uid="{F9840400-A14A-4C2B-B2D2-933C5E94BAD8}"/>
+    <hyperlink ref="A551" r:id="rId534" display="https://onlinelibrary.wiley.com/journal/26884046" xr:uid="{338CAEF2-2125-4BAE-B8EC-BEF822D89E23}"/>
+    <hyperlink ref="A552" r:id="rId535" display="https://onlinelibrary.wiley.com/journal/26884062" xr:uid="{E1BCBB9E-8A9B-46A3-9428-357BB2A4840A}"/>
+    <hyperlink ref="A553" r:id="rId536" display="https://onlinelibrary.wiley.com/journal/27511871" xr:uid="{7A64AA00-65FF-4667-A159-27D53A80732B}"/>
+    <hyperlink ref="A554" r:id="rId537" display="https://onlinelibrary.wiley.com/journal/27514595" xr:uid="{E58E016E-B8A6-4DA6-9016-30672B738096}"/>
+    <hyperlink ref="A555" r:id="rId538" display="https://onlinelibrary.wiley.com/journal/2688819x" xr:uid="{24878145-1A45-4369-94CE-2C56A87D08EB}"/>
+    <hyperlink ref="A556" r:id="rId539" display="https://agupubs.onlinelibrary.wiley.com/journal/15427390" xr:uid="{D1A229D6-88BD-4748-81F5-D1ABCAC4168C}"/>
+    <hyperlink ref="A557" r:id="rId540" display="https://onlinelibrary.wiley.com/journal/26903857" xr:uid="{C3A8212B-22C6-4057-88C9-874D2A11687B}"/>
+    <hyperlink ref="A558" r:id="rId541" display="https://onlinelibrary.wiley.com/journal/4162" xr:uid="{0F66BD6D-B736-4229-A0AF-0BBFD4A8CE49}"/>
+    <hyperlink ref="A559" r:id="rId542" display="https://onlinelibrary.wiley.com/journal/2705" xr:uid="{E7F42F5A-3BA3-4C94-8C55-10F8B9E97C85}"/>
+    <hyperlink ref="A560" r:id="rId543" display="https://onlinelibrary.wiley.com/journal/schm" xr:uid="{79CAB080-D675-4905-AB5B-EF9185EB63BE}"/>
+    <hyperlink ref="A561" r:id="rId544" display="https://www.onlinelibrary.wiley.com/journal/26924552" xr:uid="{D51B4A8B-3CC2-4DCC-A287-3937FD34726B}"/>
+    <hyperlink ref="A562" r:id="rId545" display="https://aocs.onlinelibrary.wiley.com/journal/27719693" xr:uid="{84DA9DBE-5C87-4562-A07F-52F839569869}"/>
+    <hyperlink ref="A563" r:id="rId546" display="https://onlinelibrary.wiley.com/journal/tbj" xr:uid="{6F5DBF4B-B879-4279-98AB-44E21963C599}"/>
+    <hyperlink ref="A564" r:id="rId547" display="https://esajournals.onlinelibrary.wiley.com/journal/23276096" xr:uid="{A0F2DA5B-D0BB-4625-9712-E9265440607A}"/>
+    <hyperlink ref="A565" r:id="rId548" display="https://onlinelibrary.wiley.com/journal/1752699x" xr:uid="{31FFE0C5-0EE1-4B9D-AA4C-E5F5FEF8B21B}"/>
+    <hyperlink ref="A566" r:id="rId549" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2055-4877" xr:uid="{74A94724-46E8-45FD-B04C-37A2BD5D8DB3}"/>
+    <hyperlink ref="A567" r:id="rId550" display="https://onlinelibrary.wiley.com/journal/17517176" xr:uid="{7CAA8290-4E28-4E54-897D-DB90FA9EF587}"/>
+    <hyperlink ref="A568" r:id="rId551" display="https://ietresearch.onlinelibrary.wiley.com/journal/20513305" xr:uid="{680C68EA-3E4E-47D0-827C-A578EA7A6BAF}"/>
+    <hyperlink ref="A569" r:id="rId552" display="http://onlinelibrary.wiley.com/journal/10.1002/(ISSN)2056-4538" xr:uid="{D6734953-8BDD-455C-8882-227DF71F990B}"/>
+    <hyperlink ref="A570" r:id="rId553" display="https://onlinelibrary.wiley.com/journal/24108650" xr:uid="{DE1981D9-D900-4A2A-98F3-29738BFDE270}"/>
+    <hyperlink ref="A571" r:id="rId554" display="https://acsess.onlinelibrary.wiley.com/journal/19403372" xr:uid="{D439FCF2-C210-4A1C-BEC6-400CB872DF2C}"/>
+    <hyperlink ref="A572" r:id="rId555" display="https://acsess.onlinelibrary.wiley.com/journal/25782703" xr:uid="{9FE659A9-3E16-46AD-9592-F59AFE479508}"/>
+    <hyperlink ref="A573" r:id="rId556" display="https://onlinelibrary.wiley.com/journal/8086" xr:uid="{2935CFDB-A185-4CCC-854D-E5372E3E8106}"/>
+    <hyperlink ref="A574" r:id="rId557" display="https://onlinelibrary.wiley.com/journal/15557561" xr:uid="{D8D9C745-7377-4FA8-8F9C-BCDC9D87D7C7}"/>
+    <hyperlink ref="A575" r:id="rId558" display="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1759-7714" xr:uid="{AE5B7EAA-B7E0-4C4E-8521-C32EE60B43C7}"/>
+    <hyperlink ref="A577" r:id="rId559" display="http://onlinelibrary.wiley.com/journal/10.1112/(ISSN)2052-4986" xr:uid="{B3F9FFB4-E9CD-4DCF-B061-AD2DFBA7A033}"/>
+    <hyperlink ref="A578" r:id="rId560" display="https://onlinelibrary.wiley.com/journal/tbed" xr:uid="{3E51E22B-8EA8-4292-9A41-931E69F7A26D}"/>
+    <hyperlink ref="A579" r:id="rId561" display="https://onlinelibrary.wiley.com/journal/29982006" xr:uid="{693F0E88-45E9-43F2-A5C0-556302171E67}"/>
+    <hyperlink ref="A580" r:id="rId562" display="https://onlinelibrary.wiley.com/journal/tsmed" xr:uid="{7CBDCE29-0903-4444-8DC9-593B3C385B97}"/>
+    <hyperlink ref="A581" r:id="rId563" display="https://onlinelibrary.wiley.com/journal/20443749" xr:uid="{4F636A88-9263-4D46-B721-CD45DA0ED1E3}"/>
+    <hyperlink ref="A582" r:id="rId564" display="https://onlinelibrary.wiley.com/journal/20506414" xr:uid="{B4888A41-2804-4E24-9400-D7AF3A7CC44D}"/>
+    <hyperlink ref="A583" r:id="rId565" display="https://acsess.onlinelibrary.wiley.com/journal/25751220" xr:uid="{66BCF47D-CDB7-4DB3-8830-7563FB201A52}"/>
+    <hyperlink ref="A584" r:id="rId566" display="https://onlinelibrary.wiley.com/journal/28351053" xr:uid="{2F52D207-6022-424C-B919-D4F5A81ED2F6}"/>
+    <hyperlink ref="A585" r:id="rId567" display="https://acsess.onlinelibrary.wiley.com/journal/15391663" xr:uid="{47CA3DE0-268E-4A36-A831-8434187E2569}"/>
+    <hyperlink ref="A587" r:id="rId568" display="http://www.vetmedscience.com/" xr:uid="{A3978BBA-07A4-4906-B5F1-A39628CB66DC}"/>
+    <hyperlink ref="A588" r:id="rId569" display="https://onlinelibrary.wiley.com/journal/7461" xr:uid="{F6C1A91D-32EE-491C-BF03-256E57B742C9}"/>
+    <hyperlink ref="A589" r:id="rId570" display="https://onlinelibrary.wiley.com/journal/20526113" xr:uid="{6C3229C4-1D66-475F-AC94-481F4A713B6F}"/>
+    <hyperlink ref="A590" r:id="rId571" display="https://onlinelibrary.wiley.com/journal/2688268x" xr:uid="{A9C19EBD-CF80-4B43-8DBD-6362D97118F8}"/>
+    <hyperlink ref="A591" r:id="rId572" display="https://agupubs.onlinelibrary.wiley.com/journal/19447973" xr:uid="{AB374C02-F9FA-4F49-A98B-AE8C12724BA6}"/>
+    <hyperlink ref="A593" r:id="rId573" display="https://onlinelibrary.wiley.com/journal/28325869" xr:uid="{6C6FB463-8BCB-4101-8875-2405859D8583}"/>
+    <hyperlink ref="A594" r:id="rId574" display="https://wildlife.onlinelibrary.wiley.com/journal/23285540" xr:uid="{E595962C-D16E-4C36-8822-D72BC81117D4}"/>
+    <hyperlink ref="A595" r:id="rId575" display="https://onlinelibrary.wiley.com/journal/10991824" xr:uid="{1360D748-0661-4714-B7BA-6B9400293753}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Description_x0020_of_x0020_Notes xmlns="bcbae0be-43ff-4a00-8e4a-9aab9b3077ed" xsi:nil="true"/>
     <Notes0 xmlns="bcbae0be-43ff-4a00-8e4a-9aab9b3077ed" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010089640DA818169142BE06491E37D9C8EB" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1a79ed043d6152e675dfb428121491f1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="bcbae0be-43ff-4a00-8e4a-9aab9b3077ed" xmlns:ns3="f9bacc4a-6f70-478e-97d5-5212555990a8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d00bad6f25f7af8a4bd876f8f722ee91" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="bcbae0be-43ff-4a00-8e4a-9aab9b3077ed"/>
     <xsd:import namespace="f9bacc4a-6f70-478e-97d5-5212555990a8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes0" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:Description_x0020_of_x0020_Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -31822,102 +31525,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9676F8F-300C-461B-BA9D-30D9D9DEFF9B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{457E93A8-46ED-4F80-9D3F-0A2370455A41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="f1a61099-2fa7-4dc3-a2a3-6cefe8ed876b"/>
     <ds:schemaRef ds:uri="d025a61c-45b8-416a-9018-6a7438c025f4"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="bcbae0be-43ff-4a00-8e4a-9aab9b3077ed"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3D96C5A-3F1F-4E58-BF82-D543A5A9E8F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="bcbae0be-43ff-4a00-8e4a-9aab9b3077ed"/>
     <ds:schemaRef ds:uri="f9bacc4a-6f70-478e-97d5-5212555990a8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Wiley Hybrid OA Titles</vt:lpstr>
       <vt:lpstr>Wiley Fully Gold OA Titles</vt:lpstr>
     </vt:vector>